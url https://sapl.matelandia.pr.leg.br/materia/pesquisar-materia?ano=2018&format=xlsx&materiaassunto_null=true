--- v1 (2026-02-28)
+++ v2 (2026-04-20)
@@ -54,4571 +54,4571 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Bedeco, Carlos Caon, Gabriel Cadini, Jebson Bozio, Kika, Nei Gasparin, Pandolfo, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLUÇÃO/CANALIZAÇÃO DEFINITIVA PARA OS PROBLEMAS DAS ÁGUAS DAS CHUVAS QUE DESAGUAM NO JARDIM TROPICAL, ORIUNDAS DA BR 277 (RODODIVA DAS CATARATAS), PASSANDO PELA FAMÍLIA MENONCIM.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pandolfo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SOLUÇÃO DOS PROBLEMAS DAS ÁGUAS DAS CHUVAS NA AVENIDA PARANÁ, QUE ESTÃO DESAGUANDO NA PROPRIEDADE DO SR. PAULINO GRASSI, AO LADO DO ESPETINHO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adilto Caon, Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DA ESTRADA QUE LIGA MATELÂNDIA A MARQUEZITA, ONDE A CAMADA ASFÁLTICA ESTÁ SE DETERIORANDO, CAUSANDO GRANDES DANOS AOS VEÍCULOS QUE USAM DESTA ESTRADA PARA ESCOAMENTO DA PRODUÇÃO E LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CAMADA ASFÁLTICA NA ESTRADA QUE LIGA À COMUNIDADE DA VILA BRASIL ATÉ A RODOVIA CONFORME PROMESSA DE CAMPANHA DO SR. PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA TRINCHEIRA DA BR 277(RODOVIA DAS CATARATAS), NAS PROXIMIDADES DO ANTIGO POSTINHO, VISANDO MAIOR SEGURANÇA DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bedeco, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LAMA ASFÁLTICA NAS RUAS: PE ANCHIETA, PRIMO COSTENARO, LEONTINA CAMPITELLI, BRUNO MAROCCO E RUA DO CANTO LOCALIZADAS NO JARDIM MUNICIPAL E TAMBÉM QUE ESTA MELHORIA SEJA ESTENDIDA ÀS DEMAIS RUAS E AVENIDAS DA GRANDE VILA PASA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA ABERTURA DO CRUZAMENTO DA RUA BENTO GONÇALVES COM AVENIDA PARANÁ, NAS PROXIMIDADES DO MERCADO ZANON, VILA NOVA, VISANDO FACILITAR O TRÁFEGO DOS VEÍCULOS._x000D_
  </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Kika, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA DIVERSAS MELHORIAS NO BAIRRO SÃO CRISTÓVÃO, TAIS COMO: - NA RUA BRASIL; - NA RUA COPACABANA ATÉ O ROQUE DALL POZZO; - INSTALAÇÃO DE ACADEMIA DA TERCEIRA IDADE JUNTO A PRAÇA DO GINÁSIO DE ESPORTE DO SÃO CRISTÓVÃO; - REFORMA COM URGÊNCIA NA ESCOLA VOVÔ CASSIANO; - MELHORIA NO POSTO DE SAÚDE DA VILA PAZZA COM MURO E PLANTIO DE ÁRVORE; - ASFALTO EM TODA EXTENSÃO DA RUA NEREU RAMOS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gabriel Cadini, Kika, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REFORMA COM URGÊNCIA DA ANTIGA ESCOLA DE AGROCAFEEIRA PARA O FUNCIONAMENTO DO CLUBE DO VOVÔ.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LOCAL APROPRIADO PARA MANOBRAR O ÔNIBUS DO TRANSPORTE ESCOLAR JUNTO A VILA RURAL SANTA MARIA DA VILA ESMERALDA, ONDE OS MOTORISTAS ESTÃO ENCONTRANDO DIFICULDADES PARA FAZER O RETORNO QUANDO DO TRANSPORTE DOS ALUNOS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Aldair</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CASCALHAMENTO E DEMAIS MELHORIAS QUE SE FAZEM NECESSÁRIAS NA ESTRADA RURAL DA LINHA NOGUEIRA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE CRIE UM ACESSO PARALELO PARA FACILITAR A CHEGADA E SAÍDA PARA A ASEMA, SEM O USO DA RODOVIA 277. </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REVEJA JUNTO A SECRETARIA DE SAÚDE PARA QUE O PONTO DE ESPERA DO TRANPORTE DE PACIENTES DA VILA PAZA E SÃO CRISTÓVÃO SEJA VIABILIZADO NOS PONTOS DE ÔNIBUS RECÉM INSTALADOS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SINALIZAÇÃO E PLACAS INDICATIVAS DE TRÂNSITO NA AV. J.K. DE OLIVEIRA, ENTRE O POSTO IPIRANGA E A ANTIGA COSTELA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE LOMBADA NA ESTRADA QUE VAI PARA A LINHA COZER, EM FRENTE À RESIDÊNCIA DO PASTOR EDMILSON.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CALÇAMENTO NA RUA PORTO ALEGRE, LOTEAMENTO BARCAROLLO, EM FRENTE À MERCEARIA BRÁS, EM AGROCAFEEIRA</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE TORRE PARA TELEFONIA NO BAIRRO RIOMAR III, VILA PAZZA, ABRANGENDO ESTA IMPORTANTE REGIÃO DE NOSSO MUNICÍPIO, ONDE O SINAL DE TELEFONE ESTÁ BASTANTE PRECÁRIO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gabriel Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO NA ESTRADA/ACESSO DA VILA RURAL SAGRADA FAMÍLIA DA MARQUEZITA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE REDUTOR DE VELOCIDADE EM FRENTE À INCUBADORA INDUSTRIAL, RUA PEDRO ALVARES CABRAL, JARDIM GUAIRACÁ.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>-  INDICA ALARGAMENTO DA RUA, MÃO DUPLA, CANALIZAÇÃO DA ÁGUA, SINALIZAÇÃO DE TRÂNSITO, COLOCAÇÃO DE PLACAS INDICATIVAS, PINTURAS DE FAIXAS E DEMAIS MELHORIAS QUE SE FAZEM NECESSÁRIAS NA RUA AURÉLIO BATISTA DAL PZZO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; INDICA READEQUAÇÃO, CANALIZAÇÃO DAS ÁGUAS DAS CHUVAS E DEMAIS MELHORIAS QUE SE FAZEM NECESSÁRIAS NAS RUAS ARNOLDO HASS, NAPOLEÃO LAUREANO E ALFREDO CHAVES, LOCALIZADAS NO LOTEMANTO RENÊ PINTO.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Bedeco, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DE ESTRADA DO RIO URÚ, QUE LIGA ÀS PROPRIEDADES DOS SR. JOSÉ SAVARIS, ANTÔNIO VICENZI, FAMÍLIA POLTRONIERI, PASTORI E DEMAIS MORADORES DESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DA ESTRADA DA LINHA TIBOLA, QUE LIGA ÀS PROPRIEDADES DAS FAMÍLIAS GOERGEN, MENEGUZZI, PAN E OUTRAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; INDICA SINALIZAÇÃO DE TRÂNSITO NA MALHA ASFÁLTICA, NOS CONTORNOS DA AVENIDA PARANÁ, EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MUDANÇA DO LOCAL DA CAZINHA/COBERTURA DO PONTO DE TÁXI DA RODOVIÁRIA, PARA MAIS ADIANTE DO LOCAL QUE ESTÁ LOCALIZADA HOJE, VISANDO MELHOR ACOMODAÇÃO DOS VEÍCULOS E USUÁRIOS</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Jebson Bozio, Kika, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DAS RUAS PARA ESCOAMENTO DAS ÁGUAS DAS CHUVAS NO CONJUNTO HABITACIONAL SUB 50 &amp;#8211; VILA NOVA E LIMPEZA DOS LOCAIS QUE FORAM DEIXADOS PARA CONSTRUÇÃO DE PRAÇA E HORTA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MUNICIPALIZAÇÃO DA CANCHA DE BOCHA LOCALIZADA NO PAVILHÃO COMUNITÁRIO DA LOCALIDADE DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CASCALHAMENTO E PASSAGEM DO ROLO NA PROPRIEDADE DO SR. EBENÉSIO ANDRADE, LOCALIZADA NA RUA MAX ZWIEREWICZ, RIOMAR III, NA GRANDE VILA PAZA.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS DIVERSOS NA ESTRADA CAMINHOS DO SABER QUE LIGA ESMERALDA AO SÃO ROQUE.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA ATENDIMENTO DAS DEMANDAS NAS PROPRIEDADES DOS AGRICULTORES DA REGIÃO DA VILA ESMERALDA, POR PARTE DA SECRETARIA DA AGRICULTURA._x000D_
 </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; INDICA CONTATO COM O GABINETE DO DEPUTADO DELEGADO RECALCATTI(EDER) PARA LIBERAÇÃO DE 1 VEÍCULO EM FORMA DE CONCESSAO DE USO PARA A SECRETARIA DE SAÚDE COM A FINALIDADE DE TRANSPORTAR PACIENTES ATÉ O CISI.(O VEÍCULO ESTÁ DISPONÍVEL PARA A ENTREGA)</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE O HAP-KI-DO E OUTRAS ARTES MARCIAIS, SEJAM INCLUÍDAS NA GRADE DA SECRETARIA DE ESPORTES PARA QUE NOSSOS ATLETAS TENHAM SUAS DESPESAS CUSTEADAS PELO MUNICÍPIO QUANDO DAS APRESENTAÇÕES EM OUTROS MUNICÍPIOS E REGIÕES, COMO É FEITO COM OUTRAS MODALIDADES._x000D_
 (ENVIAR AO EXECUTIVO)_x000D_
 </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Gabriel Cadini, Jebson Bozio, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A INSTALAÇÃO DE APARELHO DE AR CONDICIONADO NA SEDE DO CLUBE DO VOVÔ, COM URGÊNCIA, EM RAZÃO DO CALOR E DA FRAGILIDADE DOS IDOSOS AOS EFEITOS DA TEMPERATURA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Adilto Caon, Pandolfo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A RECUPERAÇÃO DA ESTRADA RURAL QUE PASSA EM FRENTE À PROPRIEDADE DO SR. MASAO TAKESHI. (TODA A SUA EXTENSÃO DESDE O ASFALTO).</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA DALCANALE EM FRENTE À PRAÇA DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFALTICA NA RUA PADRE VITOLDO KOSIKI, EM FRENTE À CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Aldair, Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A DISTRIBUIÇÃO DE LAMA ASFÁLTICA E RECUPERAÇÃO  DAS GALERIAS DE ÁGUA PLUVIAIS NAS RUAS MARECHAL FLORIANO E RUA IPANEMA, ENTRE AS AVENIDAS PARANÁ E GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONFECÇÃO DE LISTAS TELEFÔNICAS ATUALIZADAS PARA OS USUÁRIOS JUNTAMENTE COM O CALENDÁRIO DE EVENTOS EM ANEXO.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O MAPEAMENTO E O CONSERTO DE TODAS AS BOCAS DE LOBO DA CIDADE QUE ESTÃO ABERTAS E SEM PROTEÇÃO, TRAZENDO RISCOS AOS PEDESTRES E CARROS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS EM PONTOS CRÍTICOS DA ESTRADA RURAL QUE LIGA A CIDADE ATÉ A COMUNIDADE DE MARQUEZITA E COMUNIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO NA ESTRADA DO SÃO ROQUE PROXIMIDADES DA PROPRIEDADE SR. SEBASTIÃO RODRIGUES</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO LIMPEZA NOS BUEIROS DA RUA ASSIS BRASIL PRÓXIMO DA TRINCHEIRA EM VIRTUDE DA INVASÃO DE ÁGUA NOS ESTABELECIMENTOS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE TRÂNSITO NOS PONTOS DE ÔNIBUS PARA EVITAR QUE OS CARROS ESTACIONEM NO LOCAL. INDICA-SE A SINALIZAÇÃO DE TRÂNSITO DE PROIBIDO ESTACIONAR EM FRENTE AO HOSPITAL PADRE TEZZA, PARA A ENTRADA E SAÍDA DE AMBULÂNCIA E ABERTURA DO CANTEIRO CENTRAL COM SINALIZAÇÃO PARA FACILITAR A SAÍDA DA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE LIXEIRAS PARA O LIXO ORGÂNICO E RECICLÁVEL, EM FRENTE AO POSTO DE SAÚDE DA VILA PAZA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OS FUNCIONÁRIOS EFETIVOS NA MEDIDA DO POSSÍVEL POSSAM TRABALHAR NOS LOCAIS PRÓXIMOS DE SUAS CASAS PARA FACILITAR A PONTUALIDADE DE CHEGADA.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Gabriel Cadini, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE LAMA ASFÁLTICA EM TODA EXTENSÃO DA RUA MATO GROSSO EM FRENTE AO GINÁSIO DE ESPORTES E EM FRENTE À ESCOLA VOVÔ CASSIANO PARA FACILITAR A LOCOMOÇÃO DE CADEIRANTES RESIDENTES NA LOCALIDADE. INDICA A RECUPERAÇÃO E MELHORIAS COM ACESSIBILIDADE PARA PORTADORES DE NECESSEDADES ESPECIAIS NO GINÁSIO SÃO CRISTÓVÃO, PINTURA, ASFALTO E CALÇADAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE A CANALIZAÇÃO DE ÁGUA NA COMUNIDADE DA LINHA ORO, PARA BENEFICIAR 6(SEIS) FAMÍLIAS QUE NÃO SÃO ABASTECIDAS, SENDO ELAS: PEDRO VILKE, ADÃO JOSÉ DOS PASSOS, JOSÉ DANILO BEDIN, LUIZ BIFFE, SENHOR VOLMAR.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA, DESENTUPIMENTO E REVISÃO DE TODAS AS MANILHAS COLOCADAS PARA DRENAGEM DE ÁGUAS PLUVIAIS NO CALÇAMENTO QUE LIGA A LINHA COZER ATÉ A ESCOLA PARQUE.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CORTINAS NA CAPELA MORTUÁRIA COM URGÊNCIA. </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO NA ESTRADA QUE DÁ ACESSO A ENTRADA DA PROPRIEDADE DO SR. MÁRIO BOSHAMMER, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ACADEMIA DA TERCEIRA IDADE NA COMUNIDADE DE MARQUEZITA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO NA RUA DAS ORQUÍDEAS, PRÓXIMO A CAIXA D&amp;#8217;ÁGUA, NA VILA PAZZA</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE NOVOS BUEIROS NA RUA COPACABANA PARA CAPTAÇÃO DAS ÁGUAS DAS CHUVAS QUE VÊM DA RUA NEREU RAMOS E DISTRIBUIÇÃO DE LAMA ASFÁLTICA. </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA  EM DUAS QUADRAS DA RUA SÃO JOÃO, ENTRE AS AVENIDAS NEREU RAMOS E AV. FARRAPOS, PRÓXIMO A PROPRIEDADE DO SR. JOSÉ DE LARA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE A ALARGAMENTO DE BUEIRO NA LINHA TIBOLA, EM RAZÃO DO TRÁFEGO INTENSO DOS CAMINHÕES DEVIDO AOS NOVOS AVIÁRIOS INSTALADOS NO LOCAL.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Carlos Caon, Jebson Bozio, Nei Gasparin, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE O FECHAMENTO DO SAGUÃO DO COLÉGIO PROFESSOR EBEHARDO, EM AGROCAFEEIRA, EM RAZÃO DAS CHUVAS E DO VENTO FRIO QUE ATINGEM AS CRIANÇAS. </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Carlos Caon, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS GRANDES COM TAMPA E CADEADOS, EM TODAS AS CRECHES E ESCOLAS MUNICIPAIS PARA LIXO ORGÂNICO E RECICLÁVEL. </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DE RUAS LATERAIS E NOS FUNDOS DO COLÉGIO PROFESSOR EBEHARDO, PARA FACILITAR TODO O TRANSPORTE ESCOLAR DE ÔNIBUS E OS VEÍCULOS DOS PAIS DE ALUNOS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MELHORIAS NA PONTE DO ZARDIM(PROPRIETÁRIO), SITUADO NA COMUNIDADE DO RIO SABIÁ.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8211; INDICA AO EXECUTIVO MUNICIPAL JUNTO À SECRETARIA COMPETENTE, FECHAMENTO DE VALA ABERTA JUNTO AO AÇUDE DO SR. ONEIDE ROSSI, NA ESTRADA DA MARQUEZITA. </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE VIGILÂNCIA NO PARQUE DE EXPOSIÇÕES DAVID MENONCIN.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Kika, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONTRATAÇÃO DE UMA COZINHEIRA PARA O PROFAN, CONSERTO DOS EXAUSTORES, E INSTALAÇÃO DE VENTILADORES NA COZINHA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA ESTRADA DO CRUZEIRINHO, EM FRENTE À PROPRIEDADE DO SR. ADÃO PICHIBINSKI.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS NA ESTRADA PRINCIPAL DA VILA BRASIL QUE LIGA A PROPRIDADE DO SR. ELÓI FRANÇOIS ATÉ A PROPRIEDADE DO SR ENGELMAN. INDICA CASCALHAMENTO EM FRENTE AO AVIÁRIO DO SR. JOÃO ENGELMAN.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CASCALHAR A ESTRADA DE ACESSO A LINHA RUSTIK, DESDE A IGREJA DOS ALEMÃES ATÉ A LINHA RUSTIK.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Gabriel Cadini, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA SOLUCIONAR O PROBLEMA DA FALTA DE TRANSPORTE DAS PESSOAS DO INTERIOR DE NOSSO MUNICÍPIO, COMO POR EXEMPLO OS IDOSOS, PESSOAS QUE NECESSITAM DE ATENDIMENTOS DE SAÚDE E DENTRE OUTROS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS GRANDES COM TAMPA E CADEADOS, EM TODOS OS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO COM PEDRAS POLIÉDRICAS NA RUA BENTO GONÇALVES, PROXIMIDADES DO NÚMERO 1135(SR. MARCANTE).</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA NA CERCA AO REDOR DO PROFAN NA RUA PROF. LERIDES PAGNOCELLI, SUBSTITUINDO O ARAME FARPADO POR ARAME LISO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO E EXTENSÃO DE REDE NA RUA CARLOS TURRI, NO CONJUNTO HABITACIONAL DO CRUZEIRINHO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA NOSSA SENHORA CARAVÁGGIO, BEM COMO REVER A SITUAÇÃO E OS LOCAIS DE BOCA DE LOBO NO LOCAL.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA ONZE DE JUNHO, AO LADO DA IGREJA EVANGÉLICA LUTERANA, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CASCALHAMENTO E READEQUAÇÃO NA ESTRADA PRINCIPAL DO SÍTIO DA ESCOLA AGRÍCOLA, PASSANDO EM FRENTE AS PROPRIEDADES DO TARUGO, MOZAIR TERRA E PISTA DE MOTOCROSS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Carlos Caon</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CANALIZAÇÃO DA ÁGUA DA CHUVA QUE CAI DAS CALHAS DA CASA DA CULTURA PARA QUE DESAGUEM NA BOCA DE LOBO E IMPEÇAM DE FORMAR O BARRO NA RUA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DAS CALÇADAS DA RUA RIO DE JANEIRO PARA MELHORAMENTO DO TRÂNSITO DE PEDESTRES E MELHORAMENTO DO ESCOAMENTO DAS ÁGUAS DA CHUVA. </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA QUE A AVENIDA JK SEJA TRASFORMADA EM MÃO DUPLA SOMENTE PARA CARROS DE PASSEIO, A PARTIR DO POSTO IPIRANGA ATÉ O POSTO SHELL, COM PROIBIÇÃO DE PASSAGEM DE CAMINHÕES COM EXCESSÃO PARA A CARGA E DESCARGA NAS LOJAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Gabriel Cadini, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL O CONSERTO DAS PONTES DO RIO DALAZÉM E DA LINHA TIBOLA. INDICA MELHORIAS NO CALÇAMENTO A PARTIR DA COMUNIDADE DA LINHA COZER ATÉ A COMUNIDADE BENTO MUNHOZ.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA READEQUAÇÃO DA RUA/ESTRADA JOÃO SMIGURA, QUE PASSA ATRÁS DO GINÁSIO DE ESPORTES DE AGROCAFEEIRA E QUE LIGA A LINHA DUARTE.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS EM BUEIRO(REFAZER CABECEIRA), NA LINHA DUARTE.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO(REFORMA DE CABECEIRA) DO BUEIRO EM FRENTE A PROPRIEDADE DO SR. ERVINO PECATTI, NA COMUNIDADE DA LINHA COZER, DEVIDO A EROSÃO PROVOCADA PELAS FORTES CHUVAS; BEM COMO SOLICITAMOS URGÊNCIA DE SINALIZAÇÃO E DEMARCAÇÃO MENCIONANDO A LARGURA E A DISTÂNCIA DAS PONTES E BUEIROS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO DAS RUAS SÃO LUIZ E EXTENSÃO DA RUA PARÁ, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONTENÇÃO DAS ÁGUAS DAS CHUVAS NO PARQUE INDUSTRIAL, FAZER BACIAS E PASSAR O SUBSOLADOR PARA QUE AS ÁGUAS SEJAM ABSORVIDAS PELO SOLO.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO DA ESTRADA COM MANILHAMENTO NA PARTE NECESSÁRIAS E ALARGAMENTO DA PONTE DA COMUNIDADE DO RIO DALAZÉM.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE, AS MEDIDAS SOLICITADAS ABAIXO, CONFORME SESSÃO ITINERANTE REALIZADA NA COMUNIDADE DO BANANAL: - CALÇAMENTO DO BANANAL ATÉ A LINHA DOURADO(AUMENTAR O TAMANHO DA MANILHA DO BUEIRO PERTO DO CEMITÉRIO); - RECUPERAÇÃO DO ASFALTO DA MARQUEZITA CONFORME PROMESSA DE CAMPANHA AOS MORADORES DE STA. LÚCIA, BANANAL, LINHA ORO, MARQUEZITA E ALTO DOURADO; - PONTE DA CAPELA SÃO PAULO, NO ALTO DOURADO, FAZER COM MANILHAS; - RETIRAR OU DESVIAR AS ÁGUAS DAS CHUVAS DA ESTRADA QUE LIGA BANANAL À LINHA ORO, PROXIMIDADES DAS PROPRIEDADES DO SR. ILRAIR DAZ POZZO; - MELHORIAS NA ESTRADA DO RIO URU COM LINHA ORO; - CONSERTAR CABECEIRA DA PONTE, DIVISA COM A PROPRIEDADE DOS BINOTTE, ONDE SOLTOU AS MANILHAS E PEDRAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE AGRICULTURA, AS MEDIDAS SOLICITADAS ABAIXO, CONFORME SESSÃO ITINERANTE REALIZADA NA COMUNIDADE DO BANANAL: - PROLONGALMENTO DE ENCANAMENTO DA REDE DE ÁGUA PARA ATENDER A FAMÍLIA DO SR. CELSO TOBALDINI E DEMAIS FAMÍLIAS VIZINHAS; - MELHORIAS NAS ENTRADAS DAS PROPRIEDADES DAS FAMÍLIAS DA LINHA NOVA ALEMANHA; - INSTALAÇÃO DE ACADEMIA DA TERCEIRA IDADE; - ORGANIZAR O CLUBE DE MÃES DESTAS COMUNIDADES; - CASCALHAMENTO ESTRADA DE ENTRADA DA PROPRIEDADE DO SR. HERMINIO KOLBEN, AUMENTAR A TUBULAÇÃO; - CASCALHAR ESTRADAS PROXIMIDADES DO SR. KIKO(LENHEIRO), O MESMO JÁ POSSUI O CASCALHO; - CASCALHAMENTO NO PÁTIO DA PROPRIEDADE DO SR. VARIZA BEM COMO TERRAPLANAGEM PARA ESTREBARIA, NA LINHA NOVA ALEMANHA; - CASCALHAR ESTRADA PARA ESCOAMENTO DA PRODUÇÃO NA PROPRIEDADE DO SR. MOLON BEM COMO CASCALHAR O PÁTIO DESTA PROPRIEDADE; - CASCALHAMENTO NA PROPRIEDADE DO SR. CARLOS AZEREDO(PROPRIETÁRIO POSSUI O CASCALHO); - LIMPEZA DE ESTERQUEIRA NA PROPRIEDADE DO SR. VANDERLEI CASANOVA, BEM COMO MUDANÇA DE ESTRADA; - MELHORIAS NA PROPRIEDADE DO SR. POLTRONIERI; - MELHORIA NA ENTRADA DA PROPRIEDADE DO SR. JUAREZ SEVERNINI E ADEMIR ZANONI.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE MÁQUINA DE ESCREVER EM BRAILE PARA A ESCOLA DOM BOSCO, QUE AJUDARÁ OS ALUNOS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE AGRICULTURA, ARRUMAR A ENTRADA NA FAZENDA DALLAS DO SR. MARCOS ANDRE MICHELON, NA LINHA CANTINHO DO CÉU EM MARQUEZITA.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA PLACAS DE SINALIZAÇÃO NA CABECEIRA DE TODAS AS PONTES E TRAVESSIAS DE MANILHAS/BUEIROS NAS ESTRADAS RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO E CANALIZAÇÃO DO BUEIRO EM FRENTE À PROPRIEDADE DO SR. LAÉRCIO BACKES, NA COMUNIDADE DO BANANAL.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE AGRICULTURA A READEQUAÇÃO DA ESTRADA EM FRENTE A PROPRIEDADE DO SR. VANDO GOULART, NA COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CERCA COM MURO NO PÁTIO DA ESCOLA DOM BOSCO NA DIVISA COM A PISCINA DA 3ª IDADE E ATRÁS DO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABASTECEDOR COMUNITÁRIO PARA OS AGRICULTORES DA COMUNIDADE DO SÃO ROQUE.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA O DEPARTAMENTO DE TRÂNSITO A VERIFICAÇÃO DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AV. GETÚLIO VARGAS, PRÓXIMO AO FUTURO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA O DEPARTAMENTO DE TRÂNSITO A SINALIZAÇÃO DOS PONTOS DE TÁXI, DEMARCAÇÃO E PLACA DE PROIBIDO ESTACIONAR, ESTENDENDO AOS PONTOS DE ÔNIBUS. INDICA A CONSTRUÇÃO DE PONTOS DE ÔNIBUS NAS COMUNIDADES DO INTERIOR COM GRANDE VOLUME DE TRABALHADORES E ESTUDANTES.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE AGRICULTURA A READEQUAÇÃO DA ESTRADA EM FRENTE À PROPRIEDADE DO SR. LUCIANO GUSMÃO, NA COMUNIDADE DA PICADA BENJAMIN.(O PROPRIETÁRIO POSSUI CASCALHO)</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR A ESTRADA DA LINHA COLOMBO, DESDE A PROPRIEDADE DO GORDURINHA ATÉ A BR-277, NA COMUNIDADE SILVA JARDIM.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DE BUEIRO NO ASFALTO DO RIO SABIÁ, PROXIMIDADES DA PROPRIEDADE DO SR. ALBINO WILLER.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA O DEPARTAMENTO DE TRÂNSITO ESTUDOS PARA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO INDICATIVA NOS TREVOS E ENTRADAS DE ACESSO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE VALETA(DRENO) E TERRAPLAGEM NA PROPRIEDADE DO SR. GILMAR COLLA, NA VILA BRASIL.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A READEQUAÇÃO DA ENTRADA DA PROPRIEDADE DO SR. PEREIRA, NA COMUNIDADE DO RIO SABIÁ. (O PROPRIETÁRIO POSSUI O CASCALHO)</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Aldair, Gabriel Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NA ESTRADA DO CRUZEIRO, SAÍDA PARA A LINHA RIO JAVALI, QUE PASSA PELA PROPRIEDADE DO SR. ONOFRE BARACIOL.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PINTURA DE FAIXA DE REDUTOR DE VELOCIDADE E FAIXA DE PEDESTRE EM FRENTE A ESCOLA MUNICIPAL VOVÔ CASSIANO, NA VILA PASA, BEM COMO EM FRENTE AS DEMAIS ESCOLAS E CMEIS DE NOSSO MUNICÍPIO.-</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DOS TERRENOS NO CONJUNTO HABITACIONAL DO CRUZEIRINHO, BEM COMO INSTALAÇÃO DE LIXEIRAS COM PROTEÇÃO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE UMIDIFICADORES DE AR PARA OS CMEIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NUMERAÇÃO PREDIAL EM TODOS OS IMÓVEIS ONDE FUNCIONAM DEPARTAMENTOS PÚBLICOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR A PARTIR DA ESTRADA PRINCIPAL ATÉ A FÁBRICA DE SALAMES E EMBUTIDOS DA FAMÍLIA GRASSI, NO RIO SABIÁ.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Adilto Caon, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA PROPRIEDADE DO SR. VALENTIN RAUTA, EM MARQUEZITA.(CASCALHO ESTÁ NA PROPRIEDADE)</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA NO PERÍMETRO URBANO COMO CASCALHAMENTO E CANALIZAÇÃO DAS ÁGUAS PLUVIAIS, EM MARQUEZITA</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPARO NA BOCA DE LOBO NA RUA IPIRANGA, EM FRENTE À PROPRIEDADE D SR. SERGIO PANIZZON.(PRÓXIMO AO CAMPO DO AYMORÉ).</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PLANEJAMENTO DO DEPARTAMENTO DE TRÂNSITO COM O DEPARTAMENTO DE TRANSPORTE ESCOLAR A DEMARCAÇÃO DOS PONTOS DE ÔNIBUS ESCOLARES</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CALÇAMENTO COM PEDRAS POLIÉDRICAS NA ESTRADA QUE LIGA A COMUNIDADE DA LINHA VACCARIA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE QUEBRA MOLA NA RUA LINO DALL POZZO, PROXIMIDADES DA PROPRIEDADE DE Nº 52, NA VILA NOVA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS CONFORME PEDIDOS NA SESSÃO ITINERANTE DA LINHA DUARTE: CASCALHAMENTO, TERRAPLANAGEM E MELHORIAS NA PROPRIEDADE DO SR. ANTÔNIO TEIXEIRA. - COLOCAÇÃO DE PEDRA BRITA NA AGROINDÚSTRIA DO SR. PEDRO TEIXEIRA. - REFORMAS E CRIAÇÃO DE NOVOS AÇUDES PARA OS PROPRIETÁRIOS DESTA REGIÃO. - COLOCAR UM MONITOR PARA RECEBER OS ALUNOS(AS CRIANÇAS PEQUENAS) QUE CHEGAM AO COLÉGIO NA PARTE DA MANHÃ. - REFAZER CABECEIRAS DE BOEIROS. - COMPRA DE PATRULHA MECANIZADA, ESPALHADOR DE ADUBO SECO. - ESTUDOS SOBRE A CONSERVAÇÃO DE MINAS D&amp;#8217;ÁGUA E MATAS PARA LINHA DUARTE, PANIZZON E SILVA JARDIM.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAGEM DO ROLO NA ESTRADA DA COMUNIDADE DO BANANAL ATÉ A COMUNIDADE DO ALTO DOURADO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR A LINHA RUSTIK, INICIANDO NO TRECHO A PARTIR DO TÉRMINO DO 1º CASCALHAMENTO ATÉ A CAIXA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Gabriel Cadini, Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INCLUSÃO DO TERMO &amp;#8220;ATIVIDADES CULTURAIS&amp;#8221; NO INCISO II DO ARTIGO 185, DA LEI 1129/98(CÓDIGO TRIBUTÁRIO MUNICIPAL)</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA E REVITALIZAÇÃO URGENTE DO GINÁSIO MUNICIPAL PARA MELHOR ATENDIMENTO DOS NOSSOS ATLETAS E MELHOR ACOMODAÇÃO DOS VISITANTES.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO E AO REDOR DOS AVIÁRIOS DO SR. SELVINO SCARPARO.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A FISCALIZAÇÃO NA CONSTRUÇÃO DAS CALÇADAS DAS PROPRIEDADES, PRINCIPALMENTE NAS AVENIDAS, PARA A LOCOMOÇÃO DOS PEDESTRES E PESSOAS COM NECESSIDADES ESPECIAIS. INDICA-SE A CONSTRUÇÃO PELA PRÓPRIA PREFEITURA EM CASO DA NEGATIVA DO PROPRIETÁRIO E POSTERIOR COBRANÇA COMPULSÓRIA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Gabriel Cadini, Pandolfo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ASFALTO NA RUA NAPOLEÃO LAUREANO E AV. IPIRANGA, PROXIMIDADES DA CASA Nº 545.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA NOVA PONTE NO RIO TAQUARA, PERTO DO SR. LUIZ MAZURANA.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO, MANILHAMENTO E PAVIMENTAÇÃO COM PEDRAS IRREGULARES NA ESTRADA DA COMUNIDADE DA LINHA DO CRUZEIRINHO PARA FAVORECER OS SEGUINTES MORADORES: DEBASTIANI(SORVETERIA), ZANATTA, CLEUZA, JOSÉ LEAL, ONOFRE BARACIOL, CORDEIRO, GENÉSIO GONÇALVES, FELIPE, IRINEU PANCINIAK E OUTROS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO OU CONSTRUÇÃO DE NOVA PONTE, PRÓXIMO À PROPRIEDADE DA SR. LUCINEI ROSSI, NA MARQUEZINTA, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO RASPA ASFÁLTICA NO FINAL DA RUA ASSIS BRASIL, NO JARDIM TROPICAL, A PEDIDO DO SR. ADAIR AMORIN.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Kika, Nei Gasparin, Pandolfo, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA EM TODOS OS TRECHOS FALTANTES DA AVENIDA FARRAPOS, NO BAIRRO SÃO CRISTÓVÃO, BEM COMO SINALIZAÇÃO DAS ENTRADAS E SAÍDAS ATRAVÉS DESTA AVENIDA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO E REFORMA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL DOM BOSCO, APROVEITANDO O PERÍODO DE FÉRIAS ESCOLARES PARA NÃO ATRAPALHAR AS ATIVIDADES DOS ALUNOS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO &amp;#8220;PARE&amp;#8221; NO CRUZAMENTO DAS RUAS NAPOLEÃO LAUREANO COM A RUA IPIRANGA, BEM COMO COLOCAÇÃO DE TAMPA DE BUEIRO NESTA LOCALIDADE</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO DA RUA VITAL BRASIL, PROXIMIDADES DO NÚMERO 558.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Adilto Caon, Jebson Bozio, Pandolfo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE EDUCAÇÃO PARA A REALIZAÇÃO DE CONSCIENTIZAÇÃO POPULAR SOBRE OBRIGATORIEDADE DE APRESENTAÇÃO DA CARTEIRA DE VACINAÇÃO NO ATO DE MATRICULA DOS ALUNOS, CONFORME DETERMINA A LEI ESTADUAL Nº 19.534/18.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE BUEIRO MOLHADO E ARRUMAR A ESTRADA DE ACESSO À PROPRIEDADE DO SR. OLIVÉRIO POLTRONIERI, NO RIO URU.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA DISPONIBILIZAR ÔNIBUS PARA FAZER A LINHA NOS INTERIORES PARA O CENTRO, AO MENOS UMA VEZ NA SEMANA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A READEQUAÇÃO E CASCALHAMENTO NA ENTRADA DA PROPRIEDADE DO SR. NELSON BORGMAN NA LINHA ALEGRE.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Adilto Caon, Bedeco, Jebson Bozio</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INTERCEDER JUNTO À COPEL SOBRE A ALTURA DOS FIOS DE ALTA TENSÃO QUE PASSAM SOBRE A PROPRIEDADE DO SR. VANDO GOULART, NA PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE PERMITIDO ESTACIONAR POR 15 MINUTOS COM O PISCA ALERTA LIGADO, EM FRENTE ÀS FARMÁCIAS DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ALTERAÇÃO DO PLANO DIRETOR PARA ESTENDER O SETOR DA ÁREA COMERCIAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS NO ASFALTO DA AVENIDA GETÚLIO VARGAS COM A ONZE DE JUNHO, NO CENTRO</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/983/983_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA FOSSA DA RESIDÊNCIA LOCALIZADA NA RUA ROCHA POMBO, Nº 163, QUE DEVIDO ESTAR LOCALIZADA PRÓXIMA DA VERTENTE D&amp;#8217;ÁGUA, ENCHE RAPIDAMENTE E O ESGOTO ESCOA NA RUA, COLOCANDO EM RISCO A SANIDADE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/984/984_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; INDICA INSTALAÇÃO DE POSTE COM ILUMINAÇÃO PÚBLICA NA RUA VICTÓRIO CORNÉLIO PIGATTO, NO RIOMAR III.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Adilto Caon, Jebson Bozio, Nei Gasparin, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/986/986_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PERFURAÇÃO DE UM NOVO POÇO ARTESIANO PARA OS MORADORES DO RIO OURO VERDE</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/987/987_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO  DE TRÂNSITO A COLOCAÇÃO DE FAIXA DE PEDESTRES EM FRENTE AO PORTÃO DA APAE, COLOCAÇÃO DE SINALIZAÇÃO DE SAÍDA PARA CASCAVEL NAS PROXIMIDADES DO HOTEL NOVO HORIZONTE. INDICA-SE A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DA COMUNIDADE DO CAMPO DO BAHIA.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/988/988_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇADA NO TRECHO ENTRE O PASTEL DO TONHO E O CLUBE MATELÂNDIA SHOW.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/989/989_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA ESTUDOS PARA VIABILIZAR SUBVENÇÃO AO CONSEG.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CASA MORTUÁRIA NO CEMITÉRIO MUNICIPAL DE AGROCAFEEIRA, BEM COMO COLOCAÇÃO DE CALÇAMENTO LIGANDO O CEMITÉRIO ATÉ A IGREJA LUTERANA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Bedeco, Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NAS RUAS ARNALDO BUSATO, ELJOCIR R. PEGORARO E J.K. DE OLIVEIRA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA BARÃO DO RIO BRANCO, ENTRE A AVENIDA GARIBALDI E RUA ARGEMIRO LUIZ FONTANA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O MAPEAMENTO DE TODOS OS BUEIROS DO MUNICÍPIO COM A SUA RESPECITVA DESOBSTRUÇÃO E COSERTO CONFORME A NECESSIDADE.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER ATERRO NA CABECEIRA DO RIO MATELÂNDIA, NA RUA FARRAPOS, ESQUINA COM COPACABANA, NO BAIRRO SÃO CRISTÓVÃO, DEVIDO A EROSÃO QUE ESTÁ PERTO DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL FAZER MELHORIAS NOS GINÁSIOS MUNICIPAIS DO MUNICÍPIO, NO GINÁSIO DO SÃO CRISTÓVÃO MELHORIAS COMO PINTURA, CALÇADA, ENTRADA PARA CADEIRANTES, ASFALTO EM FRENTE, NO GINÁSIO DO CENTRO NECESSITA DE REFORMA DOS TELHADOS E BANHEIROS E NO GINÁSIO DE AGROCAFEEIRA REFORMA DOS BANHEIROS E PINTURA.  </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NO CALÇAMENTO DA ESTRADA QUE LIGA A COMUNIDADE DO BARREIRÃO COM A VILA NOVA. </t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA ALARGAMENTO DA RUA ASSIS BRASIL COM ESTACIONAMENTO DIAGONAL, A PARTIR DO VIADUTO ATÉ A IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Jebson Bozio, Pandolfo, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OS EXAMES E AS CIRURGIAS MÉDICAS DAS PESSOAS CARENTES E IDOSAS, SEJAM SUBSIDIADOS/CUSTEADOS PELO PODER PÚBLICO MUNICIPAL QUANDO O SUS NÃO OFERECER OS REFERIDOS EXAMES E CIRURGIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ILUMINAÇÃO NO POSTE DA RUA SÃO PAULO, AO LADO DO LAVACAR DO SECO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA OU CALÇAMENTO NO FINAL DA RUA MINAS GERAIS, NUMA EXTENSÃO DE DUZENTOS METROS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO TAPA BURACOS NA AV. JK DE OLIVEIRA, ENTRE O POSTO IPIRANGA E A AVÍCOLA CAON, PRÓXIMO À PASSARELA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SECRETARIA COMPETENTE QUE PROVIDENCIE NA PROPRIEDADE DO SRS. MARCIO E MAURI VILL, LIGAÇÃO DA ÁGUA PLUVIAL QUE SAI DA PROPRIEDADE À GALERIA DO MUNICÍPIO DA RUA MATO GROSSO, PROPRIEDADE Nº 31.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA READEQUADA A RUA SANTA CATARINA, POIS ESTÁ INVADINDO A PROPRIEDADE DO SR. IVAN PERON, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE COBERTURA FIXA NA PRAÇA DA CULTURA PARA REALIZAÇÃO DAS FEIRAS LIVRES. </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ENTRE EM CONTATO COM A SANEPAR E A SUA PRESTADORA DE SERVIÇO NO SENTIDO DE COBRAR MELHOR QUALIDADE DOS SERVIÇOS E REPAROS REALIZADOS EM NOSSA CIDADE, PRINCIPALMENTE NAS PROXIMIDADES DA APAE E DO NOVO GINÁSIO DE ESPORTES NA AVENIDA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NOS QUIOSQUES DO PARQUE DAVID MENONCIN BEM COMO NOS BANHEIROS, ALÉM DE ABERTURA PARA USO PARA O PÚBLICO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Jebson Bozio, Pandolfo, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE REVEJA A LICITAÇÃO DOS SERVIÇOS FUNERÁRIOS PARA PESSOAS CARENTES PARA QUE ALÉM DO DESCRITO NA CONTRATAÇÃO SEJA INCLUÍDO NO FUNERAL A COLOCAÇÃO DE FLORES NATURAIS OU ARTIFICIAIS E ROUPAS PARA UM ENTERRO MAIS DIGNO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O TÉRMINO DO TRABALHO NO ENCANAMENTO ATRÁS DO GINÁSIO DE ESPORTES CENTRAL E O CLUBE DO VOVÔ, ENTERRAR O ENCANAMENTO QUE VÊM DA ESCOLA DOM BOSCO, COLOCAR FLOREIRA E PEDRA BRITA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPRA DE UMA MÁQUINA DE FAZER GELO NO GINÁSIO MUNICIPAL PARA ATENDER A TODAS AS MODALIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/201810020709.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/201810020709.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REGULAMENTAÇÃO DOS SERVIÇOS FUNERÁRIOS ATRAVÉS DA PERMISSÃO PARA A REALIZAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/201810020710_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/201810020710_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER LEVANTAMENTO DAS BOCAS DE LOBO ABERTAS NO CONJUNTO HABITACIONAL DO CRUZEIRINHO, BEM COMO TERMINAR O CALÇAMENTO NA RUA SALGADO FILHO, E COLOCAÇÃO DE RASPAS DE ASFALTO COM COMPACTAÇÃO NA RUA CARLOS TURRI. INDICA-SE TAMBÉM A READEQUAÇÃO DAS LOMBADAS DENTRO DO CONJUNTO HABITACIONAL DO CRUZEIRINHO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/201810090708_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/201810090708_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSERTE O PROBLEMA DAS CALHAS NA ESCOLA DOM PEDRO II, BEM COMO AUMENTE O TELHADO INDO ATÉ O GINÁSIO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/201810090708_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/201810090708_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO COMPETENTE QUE SE PADRONIZE OS QUEBRA MOLAS EXISTENTES COMO EXEMPLO DA RUA NEREU RAMOS E PRÓXIMO À MEGA MALHAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/201810090708_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/201810090708_0001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A DESOBSTRUÇÃO DE BOCA DE LOBO EM FRENTE À CASA DO SR. OTÁVIO CARNEIRO, NA RUA ARGEMIRO LUIZ FONTANA, BAIRRO JARDIM TROPICAL, PRÓXIMO A IGREJA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/201810230702_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/201810230702_0001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PINTURA DE FAIXA DELIMITATIVA DE ESTACIONAMENTO NAS RUAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/201810230702_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/201810230702_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NOMEAÇÃO DO GINÁSIO POLIESPORTIVO DA VILA NOVA COMO PROFESSOR OLÍVIO CONSTANTINO BIAZUS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/201810230702_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/201810230702_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ARRUMAR A ESTREBARIA DOS IRMÃOS VARIZA, NA LINHA NOVA ALEMANHA. INDICA-SE NA MESMA LINHA A RETIRADA DO CASCALHO NA PROPRIEDADE DO SR. KIKO LENHEIRO.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/201810230702_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/201810230702_0004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL O CONSERTO DA TAMPA DE BOCA DE LOBO QUEBRADA NA RUA MAX ZWIEREWICZ, PROXIMIDADES DAPROPRIEDADE Nº 120, NO CRUZAMENTO COM A RUA SAULE PELISARRO, NO RIOMAR III, VILA PAZA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/201810230702_0005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/201810230702_0005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE QUEBRA MOLA NA ESTRADA QUE LIGA AGROCAFEEIRA AO XAXIM, ENTRE O BAR DO NEURI E O ACESSO A COOPERATIVA LAR.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/201810230702_0006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/201810230702_0006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA RUA RAUL MOTA DA COSTA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/201810300705_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/201810300705_0002.pdf</t>
   </si>
   <si>
     <t>– INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE TRAVES FIXAS PARA A QUADRA DE ESPORTES DA ESCOLA VOVÔ CASSIANO, BEM COMO A PINTURA DA FAIXA DE PEDESTRES E ESTACIONAMENTO EM FRENTE A ESTA ESCOLA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/201810300705_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/201810300705_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE OBRAS QUE  COLOQUE RASPAS DE ASFALTO EM FRENTE AO CLUBE MATELÂNDIA SHOW</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Aldair, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/201811060514_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/201811060514_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SOLUÇÃO DO PROBLEMA DO ESCOAMENTO DA ÁGUA DA CHUVA ORIUNDA DA BR 277, NO TRECHO DA SAÍDA DA VILA PASA E ENTRADA DA LINHA COZER.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/201811060514_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/201811060514_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PRORROGAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO – REFIS, POR MAIS 30(TRINTA) DIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/201811060514_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/201811060514_0001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NO TRECHO COMPREENDIDO ENTRE A ESTRADA DA VILA RURAL ATÉ A ENTRADA DA PROPRIEDADE DO SR. MASAO TAKESHI.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/201811130521_0006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/201811130521_0006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A TRANSPOSIÇÃO ORÇAMENTÁRIA DA CÂMARA, SEJA EM PARTE, INVESTIDO NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/201811130521_0005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/201811130521_0005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE DOIS APARELHOS DE AR CONDICIONADO NA SALA DE REUNIÕES DA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/201811130521_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/201811130521_0004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS INDICATIVAS DE PONTOS TURÍSTICOS, BEM COMO A INSTALAÇÃO NAS PRAÇAS DE PLACAS COM MAPAS INDICANDO A LOCALIZAÇÃO PARA OS TURISTAS. INDICA-SE A CORREÇÃO DAS PLACAS INDICATIVAS DAS COMUNIDADES DO INTERIOR QUE ESTÃO MAL LOCALIZADAS OU COM ERRO DE APONTAMENTO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/201811130521_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/201811130521_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAR UM GUARDA NOTURNO NO LOCAL DA REFORMA DO CLUBE DO VOVÔ DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Adilto Caon, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/201811130521_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/201811130521_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DEDETIZAÇÃO EM TODAS AS ESCOLAS E CMEIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/201811130522.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/201811130522.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICPAL A PREVISÃO DE AVANÇOS AOS SERVIDORES PÚBLICOS QUE DETENHAM TÍTULO DE PÓS-GRADUAÇÃO SCTRICTO SENSU – MESTRADO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/201811201123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/201811201123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COM URGÊNCIA A RESERVA DE UM VEÍCULO JUNTO A SECRETARA DE SAÚDE PARA O TRANSPORTE SANITÁRIO PARA LEVAR OS PACIENTES NAS CIDADES VIZINHAS COMO NO CISI, CLINICAS CONVENIADAS E DEMAIS ATENDIMENTOS</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Kika, Carlos Caon, Gabriel Cadini</t>
   </si>
   <si>
     <t>INDICA REFORMA GERAL, PRINCIPALMENTE NA CERCA, TELHADO, PISO E PINTURA DO PROFAN NA RUA PROF LERIDES PAGNOCELLI LIMA.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Bedeco, Jebson Bozio, Nei Gasparin, Pandolfo, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/201811221104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/201811221104.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA UM ESTUDO URGENTE DE AQUISIÇÃO DE TERRENO PARA IMPLANTAÇÃO DE NOVA RODOVIÁRIA DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Toninho, Bedeco, Jebson Bozio</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE BANCOS DE ESPERA PARA PASSAGEIROS NA RODOVIÁRIA EM FRENTE AS AGENCIAS</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Toninho, Bedeco, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DOS LOTES PERTENCENTES AO MUNICIPIO</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETOMADA DE PROVIDÊNCIAS PELO EXECUTIVO NO SENTIDO DE VIABILIZAR INTERNET DE QUALIDADE AS PESSOAS QUE RESIDEM NO INTERIOR EM ESPECIAL, RIO DALAZÉM E CAMPO BAHIA</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/201812040512_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/201812040512_0001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICPAL QUE SUBSTITUA A PREMIAÇÃO DO CONCURSO DE ENFEITES DE NATAL POR UM ABATIMENTO DE VALORES NO IPTU PARA AS RESIDÊNCIAS VENCEDORAS E ABATIMENTO DO ALVARÁ PARA OS COMÉRCIOS VENCEDORES.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/201812110519_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/201812110519_0001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FECHAMENTO DA CANTINA DA ESCOLA DOM BOSCO.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/201812110519_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/201812110519_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICiPAL JUNTO A SECRETARIA RESPOSÁVEL PELA MANUTENÇAO DAS RUAS E ESTRADAS DO MUNICÍPIO A COLOCAÇÃO DE RASPAS DE ASFALTO NA RUA TANCREDO NEVES, NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/201812110519_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/201812110519_0003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE HIDRANTES EM PONTOS ESTRATÉGICOS NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/201812110519_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/201812110519_0004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RESOLUÇÃO DO PROBLEMA DAS GOTEIRAS NO GINÁSIO OLIVO CONSTANTINO BIZAUS, COLOCAR PONTO DE ÁGUA NA CANTINA E REPINTAR A QUADRA POIS ESTÁ COM A DEMARCAÇÃO DAS MODALIDADES ESPORTIVAS ERRADAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/201812180707_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/201812180707_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DO CANTEIRO CENTRAL DA AV. PARANÁ COM A RUA ARNALDO BUSATO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE MATELÂNDIA, ATRAVÉS DOS VEREADORES QUE COMPÕE A 14ª LEGISLATURA, EXTERNA MOÇÃO HONROSA DE RECONHECIMENTO AO SERVIDOR PÚBLICO MUNICIPAL MAXIMINO PIETROBON.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR A FAMÍLIA KELLMEYER</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>DE PESAR À FAMÍLIA BARTOCZ</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR À FAMÍLIA CAON</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE APLAUSO AOS AGENTES COMUNITÁRIOS</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR A FAMÍLIA ARNDT</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE APOIO À PARALISAÇÃO DOS CAMINHONEIROS</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8211; DE PESAR À FAMÍLIA CAMARGO </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DE PESAR À FAMÍLIA TOMAZELLI </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR À FAMÍLIA ALVES</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR À FAMÍLIA WYCHOCKI</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLIDARIEDADE AOS PROPRIETÁRIOS DE IMÓVEIS LINDEIROS NA FAIXA DE DOMÍNIO</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR A FAMÍLIA RIZZOTTO</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR A FAMÍLIA SALVADOR</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE PESAR À FAMÍLIA PIVETTA</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/990/990_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DE PESAR À FAMÍLIA OLIVEIRA </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSO À SRA. CLARICE CASAGRANDE DA SILVA </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>De Pesar à família Fávero</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/201810090708_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/201810090708_0004.pdf</t>
   </si>
   <si>
     <t>De Aplauso à Rádio Matelândia</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/201810300705_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/201810300705_0001.pdf</t>
   </si>
   <si>
     <t>de aplauso ao Sr. Pedro Diesel</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/201811060514_0001-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/201811060514_0001-1.pdf</t>
   </si>
   <si>
     <t>de Aplauso à Sra. Izabel Cristina Barbosa</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/201812180707_0006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/201812180707_0006.pdf</t>
   </si>
   <si>
     <t>De Pesar à família Riboli</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/201812180707_0005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/201812180707_0005.pdf</t>
   </si>
   <si>
     <t>-  De Pesar à família Souto</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/201812180707_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/201812180707_0004.pdf</t>
   </si>
   <si>
     <t>De Pesar à família Suzin</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/201812180707_0003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/201812180707_0003.pdf</t>
   </si>
   <si>
     <t>De Pesar à família Souza</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/201811070600.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/201811070600.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. RINEU MENONCIN, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUMENTO SALARIAL A TODO OS SERVIDORES PÚBLICOS MUNICIPAIS </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS PARA O CARGO DE MERENDEIRA</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI 3981/2017</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Bedeco, Carlos Caon, Gabriel Cadini, Jebson Bozio, Kika, Pandolfo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFIXA O SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER EXECUTIVO FIXADOS ATRAVÉS DA LEI Nº 3.721/16 E REFIXADOS 3.860/17</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 106 DA LEI 1.129/98 CÓDIGO TRIBUTÁRIO NACIONAL</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE PROVIMENTO TEMPORÁRIO DE PROFESSOR &amp;#8211; DOCÊNCIA NO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS, A CARGA HORÁRIA E A REMUNERAÇÃO DO CARGO DE PROVIMENTO EFETIVO DE MÉDICO PSQUIATRA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIMEIRA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIMEIRA ALTERAÇÃO PROPOSTA A LDO &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$- 1.220.000,00.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$- 202.391,23</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA ALTERAÇÃO PROPOSTA A LDO &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$- 172.201,13.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$- 72.201,13.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA ALTERAÇÃO PROPOSTA A LDO &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$- 141.000,00.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS DO MUNICÍPIO DE MATELÂNDIA &amp;#8211; REFIS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A QUARTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 480.500,00.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 355.000,00.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 115.000,00.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 120.000,00.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8211; AUTORIZA O EXECUTIVO MUNICIPAL A FIXAR OS PREÇOS DAS TARIFAS PÚBLICAS DOS CEMITÉRIOS MUNICIPAIS DA SEDE DO MUNICÍPIO E DO DISTRITO DE AGRO CAFEEIRA. </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A QUINTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021; </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A QUINTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018; </t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 259.000,00, PROVENIENTES DO PROVÁVEL EXCESSO DE ARRECADAÇÃO; </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 164.267,47 PROVENIENTES DO SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INAGURAÇÃO DE OBRAS PÚBLICAS INCOMPLETAS OU QUE, EMBORA CONCLUÍDAS, NÃO ATENDAM AO FIM A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DESAFETAÇÃO DE BENS PÚBLICOS DE USO ESPECIAL PARA BENS PÚBLICOS DE USO DOMINICAL </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 185.000,00</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.180.795,71.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 360.000,00.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CONSEG &amp;#8211; CONSELHO COMUNITÁRIO DE SEGURANÇA DE MATELÂNDIA</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE PARA ALUNOS EM ATIVIDADE EXTRACURRICULARES NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA NO NÚMERO DE VAGAS DO CARGO DE PROVIMENTO EFETIVO DE MERENDEIRA</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SETIMA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SETIMA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 124.268,54. </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 109.000,00.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 18.699,73</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A OITAVA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A OITAVA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 76.982,87 </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 404.982,87</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 290.000,00</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO INICIAL DO CARGO DE PROVIMENTO EFETIVO DE PROGRAMADOR WEB, NÍVEL DE REFERÊNCIA GEM-B-K-I</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A NONA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS II E III DO ARTIGO 185 DA LEI 1129 DE DEZEMBRO DE 1998 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 91.000,00</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 115.000,00</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 15.000,00</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROTESTAR AS CERTIDÕES DE DÍVIDA ATIVA CORRESPONDENTES AOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIA O NÚMERO DE VAGAS DO CARGO DE PROVIMENTO TEMPORÁRIO DE PROFESSOR DOCÊNCIA ENSINO FUNDAMENTAL EM CINCO VAGAS. </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/965/965_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 190.734,22.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 733.000,00</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 53.000,00</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; REESTRUTURA O FUNDO MUNICIPAL DE PREVIDÊNCIA DO MUNICÍPIO DE MATELÂNDIA &amp;#8211; PREVIMAT  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE AOS SERVIDORES PÚBLICOS DE EFETUAR CONSULTA AO APLICATIVO &amp;#8220;MENOR PREÇO&amp;#8221; PARA COMPOR O PREÇO ESTIMADO OU DE REFERÊNCIA DO OBJETO LICITADO</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/978/978_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A DECLARAR DE UTILIDADE PÚBLICA, ÁREA DE TERRA LOCALIZADA NO MUNICÍPIO DE MATELÂNDIA, PARA FINS DE SERVIDÃO ADMINISTRATIVA TEMPORÁRIO PELO PERÍODO DE DOIS ANOS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEGUNDA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEGUNDA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 145.217,01.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 227.891,23</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 430,00</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 637.000,00</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 109.305,01</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA TERCEIRA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA TERCEIRA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 85.000,00.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8211; DISPÕE SOBRE A CONCESSÃO E AUTORIZAÇÃO PARA A REALIZAÇÃO DE FEIRAS ITINERANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE NORMAS E PADRÕES QUE REGULAMENTAM A PROPAGANDA SONORA, CONFORME CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUARTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUARTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 213.000,00</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 434.000,00</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUINTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUINTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECEIAL NO VALOR DE R$ 546.600,00</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 60.212,00</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS HOSPITALARES, FIXADA PELA LEI Nº 3.070/13</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA, RELATIVO AO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/201809281450.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/201809281450.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.487/2005 QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/201810051453.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/201810051453.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/201810051458.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/201810051458.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/201810051501.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/201810051501.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECEIAL NO VALOR DE R$ 196.300,00</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/201810151320.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/201810151320.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SETIMA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/201810151321.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/201810151321.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SETIMA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/201810151322.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/201810151322.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR TRANSPOSIÇÃO NO VALOR DE R$ 686.500,00</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/201810191502.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/201810191502.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/201810191503.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/201810191503.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/201810191504.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/201810191504.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/201810191507.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/201810191507.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 30.400,00</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/201810191509.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/201810191509.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 91.000,00</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 1.735 DE 24 ABRIL DE 2007 E 2.845 DE 19 DE MARÇO DE 2013</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/201810261527.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/201810261527.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA NONA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/201810261527-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/201810261527-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/201810261528.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/201810261528.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 20.700,00</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/201810261530.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/201810261530.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 26.000,00</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/201810290943.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/201810290943.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 3.009 24 OUTUBRO DE 2013, E 3.419 DE 31 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/201811011555.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/201811011555.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DA UNIDADE FISCAL DO MUNICÍPIO – UFM EM 6.37%, PASSANDO PARA R$ 179,22 A PARTIR DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/201811011556.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/201811011556.pdf</t>
   </si>
   <si>
     <t>– CRIA O COMPONENTE MUNICIPAL DO PROGRAMA DE MELHORIA DO ACESSO E  QUALIDADE NA ATENÇÃO BÁSICA – PMAQ-AB MUNICIPAL, NA FORMA DE INCENTIVO FINANCEIRO POR DESEMPENHO.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/201811011557.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/201811011557.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO MEDIANTE DISPENSA DE LICITAÇÃO NOS TERMOS DA LEI FEDERAL Nº 8.666/93</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/201811011558.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/201811011558.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/201811011558-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/201811011558-1.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/201811011559.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/201811011559.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 456.500,00</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/201811011559-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/201811011559-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 355.256,21</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/201811011600.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/201811011600.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/201811011600-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/201811011600-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 54.000,00</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/201811091338.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/201811091338.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA PRIMEIRA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/201811091338-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/201811091338-1.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/201811091339.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/201811091339.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 192.400,00</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/201811091339-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/201811091339-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 34.000,00</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/201811091340.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/201811091340.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/201811091340-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/201811091340-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 81.000,00</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/201811091351.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/201811091351.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO QUE PASSA A INTEGRAR A ESTRUTURA ADIMNISTRATIVA DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE MATELÂNDIA – PREVIMAT, PREVISTA NAS LEIS Nº 1.487/2005 LEI Nº 4.119/2008</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/201811141105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/201811141105.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE PROVIMENTO EM COMISSÃO DENOMINADO CHEFE DA DIVISÃO DE CADASTRO E TRIBUTAÇÃO, INSTITUÍDO PELA LEI Nº 3.323 DE 11 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/201811190521.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/201811190521.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA SEGUNDA REVISÃO DE METAS PROPOSTA AO PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/201811190522.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/201811190522.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA À LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/201811141408.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/201811141408.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/201811141418.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/201811141418.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 452.000,00</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/201811141418-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/201811141418-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 191.000,00</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/201811141410.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/201811141410.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 23.000,00</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/201811191401.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/201811191401.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER BONIFICAÇÃO SOBRE O IMPOSTO TERRITORIAL URBANO-IPTU</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIGÉSIMA TERCEIRA REVISÃO DE METAS PROPOSTA AO PPA PARA O QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/201811231338.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/201811231338.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 45.000,00</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/201811231338-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/201811231338-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/201811291205.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/201811291205.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PATANA SAÚDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/201811301310.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/201811301310.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FEIRA LIBRE DO MUNICÍPIO DE MATELÂNDIA ESTADO DO PARANA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/201812070833.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/201812070833.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO ONEROSA DE ESPAÇOS PÚBLICOS JUNTO AO TERMINAL RODOVIÁRIO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/201812071319.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/201812071319.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/201812071320.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/201812071320.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2018, LEI Nº 4.013/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/201812071321.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/201812071321.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 317.900,00.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/201812071321-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/201812071321-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 280.000,00.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/201812071322.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/201812071322.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.000,00.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/201812071322-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/201812071322-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 215.900,00</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/201812071322-2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/201812071322-2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 310.000,00.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/201812071324.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/201812071324.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 60.000,00.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/201812071325.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/201812071325.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 112.180,52</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/201812071325-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/201812071325-1.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 424.100,00</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/201812071326.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/201812071326.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/201812141215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/201812141215.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO FUNERÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/201812141219.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/201812141219.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANIDADE AGROPECUÁRIA – CSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bedeco, Carlos Caon, Gabriel Cadini, Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8211; DISPÕE SOBRE A REGULAMENTAÇÃO DO ACESSO A INFORMAÇÃO, OUVIDORIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/201812180746.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/201812180746.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DO PLENÁRIO DA CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/201812180745.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/201812180745.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINACEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINACEIRO DE 2019, DO PODER LEGISLATIVO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES: COMO ESTÁ FUNCIONANDO O DEPARTAMENTO DE TRÂNSITO E AÇÕES JÁ EXECUTADAS? AS RECEITAS ESTÃO SENDO DEPOSITADAS EM CONTA ESPECÍFICA E QUAL O MONTANTE DE RECURSOS DEPOSITADOS ATÉ ESTE MOMENTO?</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Adilto Caon, Carlos Caon, Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>- VALOR TOTAL EXISTENTE NESTA DATA NO FUNDO, QUAL O TOTAL DA RECEITA MENSAL DO FUNDO, QUAL A PARTE DO EMPREGADO E PARTE DO EMPREGADOR; QUAL O TOTAL DA FOLHA MENSAL DOS APOSENTADOS, PENSIONISTAS E OUTROS; SE A RECEITA ARRECADADA SOBRE A FOLHA ESTÁ SENDO DEPOSITADA MENSALMENTE NO FUNDO. SE EXISTE VALORES PENDENTES A DEPOSITAR. QUAIS AS INSTITUIÇÕES FINANCEIRAS QUE ADMINISTRAM O FUNDO E A PRAÇA(CIDADE); EM QUE FUNDOS(TIPOS DE APLICAÇÃO) ESTÃO SENDO APLICADOS OS RECURSOS; SE O VALOR ARRECADADO MENSALMENTE COBRE A FOLHA PAGA OS APOSENTADOS; SE EXISTE UMA DIRETORIA QUE ACOMPANHA E FISCALIZA O FUNDO PREVIDÊNCIÁRIO. E CASO POSITIVO QUEM SÃO OS MEMBROS, COMO SÃO DESIGNADOS E POR QUEM? OBEDECENDO AOS MEIOS LEGAIS, QUE SE FAÇA MENSALMENTE A PUBLICAÇÃO COM ACESSO A TODOS DA SITUAÇÃO DO FUNDO DE PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SITUAÇÃO EM QUE SE ENCONTRA A EXECUÇÃO DA OBRA DO POLI ESPORTIVO? PORCENTAGEM EXECUTADA DA ULTIMA MEDIÇÃO? PRAZO FINAL PARA ENTREGA DA OBRA PELA CONSTRUTORA?</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMO É O FUNCIONAMENTO DO PROGRAMA DE ESTÁGIO DO MUNICÍPIO? - QUAIS AS UNIVERSIDADES QUE POSSUEM CONVÊNIO COM A EMPRESA DE ESTÁGIO? - EXISTE UM REQUISITO PARA ESTE CONVÊNIO? - PODE-SE FAZER CONVÊNIO COM UNIVERSIDADES A DISTÂNCIA PARA A CONTRATAÇÃO DE ESTÁGIÁRIO?(EAD) - COMO É O PROCESSO DE CONTRATAÇÃO DE ESTAGIÁRIO?</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto, Carlos Caon, Gabriel Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES- QUAIS OS MOTIVOS DA FALTA DE ENTREGA DA CORRESPONDÊNCIA POR PARTE DOS CORREIOS AOS MORADORES DO CONJUNTO HABITACIONAL DO CRUZEIRINHO?</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">- CONFORME DENÚNCIA ANÔNIMA RECEBIDA POR TODOS OS VEREADORES EM ANEXO, SOLICITAMOS OS ESCLARECIMENTOS A SEGUIR:_x000D_
 - COMO É FEITO O CONTROLE DE COMBUSTÍVEIS PARA AS FROTAS E MAQUINÁRIOS DO MUNICÍPIO?_x000D_
 - A DENÚNCIA DEMONSTRA UMA FRAGILIDADE NO CONTROLE E ABERTURA PARA IRREGULARIDADES. QUAIS AS MEDIDAS SERÃO TOMADAS PARA QUE TAL PROCEDIMENTO NÃO ACONTEÇA OU NÃO SE REPITA?_x000D_
 - COMO FICA A SITUAÇÃO DOS SUPOSTOS DENUNCIADOS? SERÃO ABERTOS INQUÉRITOS ADMINISTRATIVOS PARA APURAR O CASO?_x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANDO SERÁ INICIADA A REFORMA DA ESCOLA VOVÔ CASSIANO, NA VILA PAZZA?</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>- QUANDO SERÁ INICIADO AS OBRAS DO ASFALTO DA AVENIDA JK, NO TRECHO COMPREENDIDO ENTRE O HOTEL FAELI ATÉ A MATELFRIG?</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES &amp;#8211; COMO ESTÁ O ANDAMENTO DO PROGRAMA DE HABITAÇÃO RURAL EM NOSSO MUNICÍPIO? &amp;#8211; CONTINUA EM PLENO FUNCIONAMENTO?</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>Kika, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>- CONSIDERANDO QUE O GOVERNO MUNICIPAL DEVE SER O PRINCIPAL INTERESSADO NA REGULARIDADE CADASTRAL DAS EMPRESAS E TAMBÉM NA REGULARIDADE DE SUA ATUAÇÃO, EM ESPECIAL ATIVIDADES COM POTENCIAL POLUIDOR.  CONSIDERANDO QUE A PESSOA JURÍDICA ALCIR CARLOS TURRI TEM PARECERES CONTRÁRIOS A SUA ATUAÇÃO CONFORME CONSTA EM ANEXO. PORQUE, MESMO COM PARECERES CONTRÁRIOS DE ÓRGÃOS DO PRÓPRIO PODER EXECUTIVO, E PESSOA JURÍDICA ALCIR CARLOS TURRI, CONSEGUIU ALVARÁ E PÔDE PARTICIPAR DE LICITAÇÃO (EM ANEXO)? QUAL A SITUAÇÃO CADASTRAL DA PESSOA JURÍDICA ALCIR CARLOS TURRI? QUEM É O RESPONSÁVEL PELA AVALIAÇÃO DOS PARECERES AMBIENTAIS,E DA VIGILÂNCIA SANITÁRIA E PELA CONCESSÃO DE ALVARÁ? OS PARECERES NEGATIVOS NÃO SÃO IMPEDITIVOS DE CONCESSÃO DE ALVARÁS OU AUTORIZAÇÃO DE FINANCIAMENTO?</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES: SOBRE AS INCUBADORES  INDUSTRIAIS: - COMO ESTÃO AS SITUAÇÕES DAS MICRO-EMPRESAS QUE FAZEM USO DO ESPAÇO DAS SALAS DAS INCUBADORAS?; - QUANTAS ESTÃO OCUPADAS E QUEM SÃO OS OCUPANTES?; - QUANTAS ESTÃO COM O PRAZO VENCIDO?; - QUAIS ESTÃO PAGANDO O ALUGUEL EM DIA?; -QUANTAS ESTÃO COM ATRASO COM RELAÇÃO AO ALUGUEL?; - QUANTAS JÁ ESTÃO COM O PRAZO ESGOTADO E QUE DEVEM DESOCUPAR O IMÓVEL?; - QUANTO É O VALOR RECOLHIDO PARA OS COFRES COM OS IMÓVEIS?</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Bedeco, Kika, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DEPARTAMENTO DE TRÂNSITO:_x000D_
 - HÁ PREVISÃO DE INSTALAÇÃO DE SEMÁFOROS OU REDUTORES DE VELOCIDADE NAS RUAS E AVENIDAS DA CIDADE, PRINCIPALMENTE NO CRUZAMENTO DA EUA ASSIS BRASIL COM A BORGES DE MEDEIROS?_x000D_
 - SOBRE O REDUTOR DE VELOCIDADE ELEVADA COM INSTALAÇÃO EM 60 DIAS CONFORME RESPOSTA AO REQUERIMENTO Nº15/2017 NA AV. BORGES DE MEDEIROS, QUAL O MOTIVO DE SEU NÃO CUMPRIMENTO?_x000D_
 - SOBRE O ESTACIONAMENTO LOTADO DE CAMINHÕES NO CENTRO DA CIDADE E QUE IMPEDEM O ACESSO AOS MOTORISTAS, IDOSOS, OU PORTADORES DE NECESSIDADE ESPECIAIS, PRINCIPALMENTE NA PRAÇA SÉTIMO BARCAROLO, QUAIS AS MEDIDAS OU ESTUDOS QUE FARÃO PARA IMPEDIR QUE ESTES CAMINHÕES ATRAPALHEM O TRÂNSITO?_x000D_
 </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTIDADE DE TERRENOS PERTENCENTES AO MUNICÍPIO, BEM COMO A SUAS LOCALIZAÇÕES E DADOS ESCRITURAIS? - QUAL O PLANEJAMENTO PARA A DESTINAÇÃO DESTES TERRENOS?</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES: - HÁ UM PLANEJAMENTO PARA INSTALAÇÃO DE PONTO DE ÔNIBUS NOS INTERIORES DO NOSSO MUNICÍPIO? EM CASO POSITIVO ONDE SERÃO INSTALADOS? EM CASO NEGATIVO, QUAIS OS MOTIVOS DA SUA FALTA DE IMPLANTAÇÃO? </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS OS MOTIVOS DA FALTA DE DESOBSTRUÇÃO DOS BUEIROS QUE CAUSAM TRANSTORNO DEVIDO AO ACÚMULO DE ÁGUA, PRINCIPALMENTE NAS AVENIDAS PARANÁ E BORGES DE MEDEIROS?; - QUAIS AS MEDIDAS ESTÃO SENDO TOMADAS JUNTAMENTE COM A SANEPAR PARA RESOLVER OS PROBLEMAS DO MAU CHEIRO EXALADOS NAS BOCAS DE LOBO EM VÁRIOS PONTOS DA CIDADE? QUANDO SERÃO EFETIVAMENTE RESOLVIDOS ESTES PROBLEMAS?</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>HÁ UM PLANEJAMENTO PARA FORNECER A BOLSA ATLETA PARA OS ATLETAS PRATICANTES DE ARTES MARCIAIS? EM CASO NEGATIVO, QUAL O MOTIVO DA SUA EXCLUSÃO?</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUAIS OS MOTIVOS DA FALTA DE DOCUMENTOS E QUAIS ESTÃO FALTANDO PARA QUE A ESCOLA MARINO ROSSI POSSA RECEBER OS RECURSOS PROVENIENTES DO ESTADO, EXATAMENTE PELA FALTA DESTES DOCUMENTOS? </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>Adilto Caon, Jebson Bozio, Kika, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO PARA ESTA CÂMARA DA RELAÇÃO DAS PESSOAS E EMPRESAS DO NOSSO MUNICÍPIO QUE POSSUEM CERTIDÃO DE DÍVIDA ATIVA CORRESPONDENTES AOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, BEM COMO O VALOR DEVIDO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>- SOBRE A SITUAÇÃO DA ÁGUA DA VILA ESMERALDA: - QUAL O PRAZO PARA RESOLVER O PROBLEMA DA INSTALAÇÃO DOS CAVALETES DA COMUNIDADE DA VILA ESMERALDA? ESTÃO SENDO RELATADOS A COBRANÇA DE ALGUNS MORADORES PELO CONSUMO DE OUTROS QUE NÃO POSSUEM O RELÓGIO E ESTÃO CONSUMINDO A ÁGUA GRATUITAMENTE. QUANDO SERÃO RESOLVIDOS ESTES PROBLEMAS?</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/985/985_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>- COMO ESTÁ A SITUAÇÃO DO PROLONGAMENTO DA REDE DE ÁGUA NA LINHA ALEGRE, PRÓXIMO AO CRUZEIRINHO, QUE BENEFICIARÁ 15 FAMÍLIAS DESTE LOCAL? - O MUNICÍPIO JÁ INICIOU O CONTATO COM A SANEPAR SOBRE ESTE SERVIÇO</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/991/991_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM RELAÇÃO AOS SERVIDORES QUE TÊM O DIREITO A LICENÇA PRÊMIO AOS QUAIS PROTOCOLARAM O PEDIDO E ATÉ O MOMENTO NÃO RECEBERAM RESPOSTA?</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA FALTA DE INSTALAÇÃO DE APARELHO DE AR CONDICIONADO NA SEDE DO CLUBE DO VOVÔ, POIS JÁ PASSARAM POR ESSA CASA DE LEIS OS PROJETOS QUE APROVARAM O ORÇAMENTO PARA COMPRA DESTES APARELHOS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA FALTA DE INSTALAÇÃO DE UM LAVACAR PARA LAVAGEM DOS VEÍCULOS DO MUNICÍPIO?</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Bedeco, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXISTE PREVISÃO DE REFORMA DO CMEI PRIMEIROS PASSOS, E INSTALAÇÃO DE PARQUINHO, MASTRO, SOLARIUM PARA AS CRIANÇAS?- EM CASO POSITIVO QUANDO SERÁ INSTALADO? EM CASO NEGATIVO PODERIA SER RESERVADO DOTAÇÃO ORÇAMENTÁRIA PARA ESTA FINALIDADE?</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA TODAS AS SECRETARIAS DO PODER EXECUTIVO MUNICIPAL: - PORQUE ALGUNS CONVITES DE EVENTOS, REUNIÕES, CONSELHOS, NÃO ESTÃO SENDO ENTREGUES OU INFORMADOS PARA OS VEREADORES?</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA FALTA DE SUBSTITUIÇÃO DAS PLACAS DE VELOCIDADE MÁXIMA DE 60KM PELAS PLACAS DE 40KM NA AVENIDA GARIBALDI, EM SE TRATANDO DE UMA RUA COM TRECHO QUE ENGLOBA TRÊS ESCOLAS, APAE E NECESSITA DE UMA SINALIZAÇÃO MELHOR URGENTEMENTE, DEVIDO AOS ACIDENTES CONSTANTES QUE TÊM OCORRIDO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto, Gabriel Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/201810020710_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/201810020710_0002.pdf</t>
   </si>
   <si>
     <t>QUAL A SITUAÇÃO DO CONVÊNIO FIRMADO COM A ITAIPU BINACIONAL, REFERENTE A RECUPERAÇÃO/ READEQUAÇÃO DE ESTRADAS DA COMUNIDADE LINHA OURO VERDE E BARREIRÃO?</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/201811060514_0004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/201811060514_0004.pdf</t>
   </si>
   <si>
     <t>- QUAL O MOTIVO DA DEMORA PARA RESOLVER O PROBLEMA DA ÁGUA DA CHUVA NO BAIRRO DA JARDIM TROPICAL?_x000D_
 - EXISTE UM PRAZO PARA A ENTREGA DESSA OBRA?</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/201811130521_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/201811130521_0001.pdf</t>
   </si>
   <si>
     <t>- EXISTE PREVISÃO DE INSTALAÇÃO DE UM POSTO POLICIAL JUNTAMENTE COM UM DESTACAMENTO, NO DISTRITO DE AGROCAFEEIRA? _x000D_
 - EM CASO POSITIVO QUAL A DATA? – EM CASO NEGATIVO, EXISTE POSSIBILIDADE DESTA IMPLANTAÇÃO NOS PLANOS DO EXECUTIVO MUNIPAL?</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Kika, Adilto Caon, Aldair, Bedeco, Carlos Caon, Gabriel Cadini, Jebson Bozio, Nei Gasparin, Pandolfo, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/201811201124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/201811201124.pdf</t>
   </si>
   <si>
     <t>REQUER SABER - Qual as providencia a ser tomadas com relação aos exames de TSH - HORMÔNIO TIREOESTIMULANTE 3 GERAÇÃO ULTRASSENSÍVEL feitos pelo laboratório UNILABOR, que realizou as analises dos exames solicitados pela Secretaria de Saúde nas campanhas do Agosto Azul e Outubro Rosa de 2018?</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/201811270535.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/201811270535.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DE COMO É FEITO O PLANEJAMENTO DE SINALIZAÇÃO DE TRÂNSITO EM NOSSO MUNICÍPIO, INCLUSIVE DE LOMBADAS, FAIXAS DE PEDESTRES PRÓXIMAS AS ESCOLAS E OS PONTOS DE TAXI?</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Bedeco, Carlos Caon, Jebson Bozio, Kika, Nei Gasparin, Pandolfo, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/201811270535-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/201811270535-1.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA MARCADA  SESSÃO DE ELEIÇÃO DA MESA PARA A PRÓXIMA SESSÃO ORDINÁRIA QUE SERA REALIZADA EM 03 DE DEZEMBRO DE 2018</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/201812040512_0002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/201812040512_0002.pdf</t>
   </si>
   <si>
     <t>EXISTE ALGUM PROJETO DE ATUALIZAÇÃO DO PLANO DIRETOR DO MUNICÍPIO? EM CASO POSITIVO QUANDO SERÃO APRESENTADOS? EM CASO NEGATIVO, EXISTE A POSSIBILIDADE DA ATUALIZAÇÃO PARA QUE AS AÇÕES DE DESENVOLVIMENTO MUNICIPAL POSSAM OCORRER COMO EXEMPLO A IMPLANTAÇÃO DA REDE SIM E A IMPLANTAÇÃO DA MUNICIPALIZAÇÃO DO IAP?</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/201812180707_0001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/201812180707_0001.pdf</t>
   </si>
   <si>
     <t>- QUAIS AS PROVIDÊNCIAS DO EXECUTIVO MUNICIPAL PERANTE OS PROBLEMAS DOS SERVIÇOS FUNERÁRIOS QUE A EMPRESA FUNERÁRIA VENCEDORA DA LICITAÇÃO TÊM CAUSADO PARA A POPULAÇÃO CONFORME AS DIVERSAS RECLAMAÇÕES NA OUVIDORIA E ATÉ NO MINISTÉRIO PÚBLICO?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4925,67 +4925,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/201810020709.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/201810020710_0003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/201810090708_0002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/201810090708_0003.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/201810090708_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/201810230702_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/201810230702_0002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/201810230702_0003.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/201810230702_0004.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/201810230702_0005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/201810230702_0006.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/201810300705_0002.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/201810300705_0003.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/201811060514_0003.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/201811060514_0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/201811060514_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/201811130521_0006.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/201811130521_0005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/201811130521_0004.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/201811130521_0003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/201811130521_0002.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/201811130522.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/201811201123.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/201811221104.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/201812040512_0001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/201812110519_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/201812110519_0002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/201812110519_0003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/201812110519_0004.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/201812180707_0002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/201810090708_0004.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/201810300705_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/201811060514_0001-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/201812180707_0006.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/201812180707_0005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/201812180707_0004.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/201812180707_0003.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/201811070600.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/201809281450.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/201810051453.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/201810051458.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/201810051501.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/201810151320.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/201810151321.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/201810151322.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/201810191502.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/201810191503.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/201810191504.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/201810191507.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/201810191509.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/201810261527.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/201810261527-1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/201810261528.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/201810261530.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/201810290943.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/201811011555.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/201811011556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/201811011557.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/201811011558.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/201811011558-1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/201811011559.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/201811011559-1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/201811011600.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/201811011600-1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/201811091338.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/201811091338-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/201811091339.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/201811091339-1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/201811091340.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/201811091340-1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/201811091351.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/201811141105.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/201811190521.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/201811190522.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/201811141408.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/201811141418.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/201811141418-1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/201811141410.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/201811191401.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/201811231338.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/201811231338-1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/201811291205.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/201811301310.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/201812070833.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/201812071319.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/201812071320.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/201812071321.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/201812071321-1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/201812071322.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/201812071322-1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/201812071322-2.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/201812071324.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/201812071325.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/201812071325-1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/201812071326.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/201812141215.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/201812141219.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/201812180746.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/201812180745.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/201810020710_0002.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/201811060514_0004.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/201811130521_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/201811201124.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/201811270535.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/201811270535-1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/201812040512_0002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/201812180707_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1047/201810020709.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1048/201810020710_0003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1053/201810090708_0002.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1054/201810090708_0003.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1055/201810090708_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/201810230702_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/201810230702_0002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/201810230702_0003.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/201810230702_0004.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/201810230702_0005.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/201810230702_0006.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/201810300705_0002.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/201810300705_0003.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1091/201811060514_0003.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1092/201811060514_0002.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1093/201811060514_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1102/201811130521_0006.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1104/201811130521_0005.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1105/201811130521_0004.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1106/201811130521_0003.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1107/201811130521_0002.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1108/201811130522.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1116/201811201123.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1118/201811221104.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1133/201812040512_0001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1147/201812110519_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1148/201812110519_0002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1149/201812110519_0003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1150/201812110519_0004.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1154/201812180707_0002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1052/201810090708_0004.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/201810300705_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1089/201811060514_0001-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1155/201812180707_0006.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1156/201812180707_0005.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1157/201812180707_0004.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1158/201812180707_0003.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/201811070600.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1044/201809281450.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1049/201810051453.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1050/201810051458.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1051/201810051501.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1056/201810151320.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1057/201810151321.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1058/201810151322.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1059/201810191502.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1060/201810191503.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1061/201810191504.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1062/201810191507.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1063/201810191509.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/201810261527.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/201810261527-1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/201810261528.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/201810261530.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/201810290943.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/201811011555.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/201811011556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/201811011557.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/201811011558.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/201811011558-1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/201811011559.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1086/201811011559-1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1087/201811011600.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1088/201811011600-1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1094/201811091338.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1095/201811091338-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1096/201811091339.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1097/201811091339-1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1098/201811091340.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1099/201811091340-1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1100/201811091351.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1109/201811141105.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1110/201811190521.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1111/201811190522.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1112/201811141408.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1113/201811141418.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1114/201811141418-1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1115/201811141410.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1120/201811191401.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1123/201811231338.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1124/201811231338-1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1130/201811291205.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1131/201811301310.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1135/201812070833.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1136/201812071319.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1137/201812071320.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1138/201812071321.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1139/201812071321-1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1140/201812071322.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1141/201812071322-1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1142/201812071322-2.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1143/201812071324.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1144/201812071325.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1145/201812071325-1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1146/201812071326.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1151/201812141215.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1152/201812141219.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1132/201812180746.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1159/201812180745.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1045/201810020710_0002.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1090/201811060514_0004.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1101/201811130521_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1119/201811201124.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1128/201811270535.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1129/201811270535-1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1134/201812040512_0002.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2018/1153/201812180707_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>