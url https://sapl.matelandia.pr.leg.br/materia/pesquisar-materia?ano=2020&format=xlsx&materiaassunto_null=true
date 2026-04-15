--- v1 (2026-02-27)
+++ v2 (2026-04-15)
@@ -54,4000 +54,4000 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bedeco, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1677/scan_20200211_082506184_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1677/scan_20200211_082506184_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA COM ROÇADA NAS VIAS PÚBLICAS NO LOTEAMENTO RIO MAR III, NO LOTEAMENTO BOTESINI, BEM COMO A MANUTENÇÃO E DESOBSTRUÇÃO DAS BOCAS DE LOBO EXISTENTES.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1678/scan_20200211_082506184_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1678/scan_20200211_082506184_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA IMPLANTAR UM ESPAÇO DEFINITIVO PARA AS FEIRAS LIVRES QUE ACONTECEM NO SÁBADO NA PRAÇA SÉTIMO BARCAROLLO COM ESTRUTURA COBERTA, FORNECIMENTO DE ÁGUA, SANITÁRIOS, BEM COMO ORGANIZAR O ESTACIONAMENTO COM VAGAS DISPOSTAS EM QUARENTA E CINCO GRAUS PARA AUMENTAR O NÚMERO DE VAGAS.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adilto Caon, Carlos Caon, Jebson Bozio, Nei Gasparin, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1679/scan_20200211_082506184_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1679/scan_20200211_082506184_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PINTURA DE FAIXA CENTRAL NA PARTE RECÉM ASFALTADA DAS COMUNIDADES DA VILA BRASIL E BARREIRÃO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adilto Caon, Carlos Caon, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1680/scan_20200211_082506184_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1680/scan_20200211_082506184_009.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM URGÊNCIA NA ESTRADA DA COMUNIDADE DA PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bedeco, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1681/scan_20200211_082506184_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1681/scan_20200211_082506184_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXECUTAR ARBORIZAÇÃO EM TORNO DO POSTO DE SAÚDE DA VILA PASA TANTO NA AVENIDA NEREU RAMOS E RUA SÃO PAULO. INDICA-SE A ADEQUAÇÃO DO TERRENO AO LADO PARA ESTACIONAMENTO DE VEÍCULOS PARA OS FUNCIONÁRIOS DO POSTO.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1682/scan_20200211_082506184_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1682/scan_20200211_082506184_007.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE UM PROJETO DE CALÇAMENTO PARA A LINHA VACARIA. INDICA-SE A COLOCAÇÃO DE PLACA INDICATIVA DA COMUNIDADE E NO ENTRONCAMENTO DE SENTIDO PARA LINHA VACARIA E LINHA DO RIO SABIÁ.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1683/scan_20200211_082506184_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1683/scan_20200211_082506184_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A READEQUAÇÃO E COLOCAÇÃO DE CALÇAMENTO NA RUA DAS PALMEIRAS NA VILA PASA, BEM COM MELHORIAS NA ILUMINAÇÃO PÚBLICA LOCAL.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1684/scan_20200211_082506184_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1684/scan_20200211_082506184_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO CENTRO DE GERAÇÃO DE RENDA TAIS COMO: ROÇADA NO SEU ENTORNO, INSTALAÇÃO DE APARELHO DE AR CONDICIONADO, INSTALAÇÃO DE TELINHAS CONTRA INSETOS, MELHORIAS NA COZINHA, ORGANIZAR E REALIZAR A DEFINIÇÃO DE UMA DIRETORIA PARA ADMINISTRAR O LOCAL.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1685/scan_20200211_082506184_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1685/scan_20200211_082506184_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUAÇÃO DO ASFALTO NA RUA ASSIS BRASIL ATÉ O SEU TÉRMINO, NO JARDIM TROPICAL, BEM COMO ASFALTAMENTO NA RUA MINAS GERAIS NO BAIRRO SÃO CRISTÓVÃO TAMBÉM ATÉ O SEU TÉRMINO.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nei Gasparin, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1686/scan_20200211_082506184_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1686/scan_20200211_082506184_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O DEPARTAMENTO PERTINENTE NOTIFIQUE OU APLIQUE MULTAS AOS PROPRIETÁRIOS DOS LOTES/TERRENOS QUE NÃO REALIZAREM A LIMPEZA ADEQUADA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Aldair, Kika, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1690/scan_20200218_083735448_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1690/scan_20200218_083735448_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA RUA JULHO CEZAR COMO ILUMINAÇÃO PÚBLICA, LAMA ASFÁLTICA DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS, NO SÃO CRISTÓVÃO. INDICA COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA SÃO JOÃO E RUA COPACABANA E TODA A EXTENSÃO DA RUA JK. INDICA MELHORIAS NA RUA MATO GROSSO EM TODA SUA EXTENSÃO, MELHORIAS NO GINÁSIO DE ESPORTES DO SÃO CRISTÓVÃO COM ASFALTO E CALÇADA AO LADO DO POSTO DE SAÚDE, MELHORIAS NAS DEMAIS RUAS DO BAIRRO VILA PASA E SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1691/scan_20200218_083735448_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1691/scan_20200218_083735448_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA RECEPÇÃO DE TODOS AS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1692/scan_20200218_083735448_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1692/scan_20200218_083735448_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO NAS CASINHAS DO SUB-50 E PROVISORIAMENTE READEQUAÇÃO DAS RUAS COM CONSTRUÇÃO DE GALERIAS PLUVIAIS E COLOCAÇÃO DE MEIO FIO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1693/scan_20200218_083735448_015.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1693/scan_20200218_083735448_015.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PARQUINHO PARA CRIANÇAS NA PRAÇA PRÓXIMO À IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adilto Caon, Bedeco, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1694/scan_20200218_083735448_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1694/scan_20200218_083735448_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SUBSTITUIÇÃO DE TODA ILUMINAÇÃO POR LÂMPADAS DE LED DA AVENIDA GETÚLIO VARGAS, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Bedeco, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1695/scan_20200218_083735448_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1695/scan_20200218_083735448_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE LIXEIRA NA AVENIDA BLUMENAU ESQUINA COM SANTA CATARINA, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1696/scan_20200218_083735448_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1696/scan_20200218_083735448_010.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE TAMPA DE BOCA DE LOBO NO FINA DA AVENIDA PRINCIPAL, ÚLTIMA RUA ANTÔNIO DA COSTA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1697/scan_20200218_083735448_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1697/scan_20200218_083735448_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REDUÇÃO DA TAXA DE ESGOTO MUNICIPAL JUNTO À SANEPAR.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Aldair, Edson Alves , Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1698/scan_20200218_083735448_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1698/scan_20200218_083735448_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA MARECHAL FLORIANO, NAS PROXIMIDADES DO COLÉGIO DOM BOSCO, ADENTRANDO O LOTEAMENTO BOTESINI</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1699/scan_20200218_083735448_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1699/scan_20200218_083735448_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA ARNOLDO HASS, EM TODA A SUA EXTENSÃO, NAS PROXIMIDADES DO COLÉGIO DOM BOSCO E NO NOVO FÓRUM.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Adilto Caon, Edson Alves , Kika, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1700/scan_20200218_083735448_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1700/scan_20200218_083735448_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DESIGNAÇÃO DE UM MÉDICO FIXO PARA O POSTO DE SAÚDE DA MARQUEZITA PARA MELHOR ATENDIMENTO NO LOCAL, BEM COMO OUTROS PROFISSIONAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Edson Alves , Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1706/scan_20200303_082043143_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1706/scan_20200303_082043143_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LÂMPADAS DE LED NAS PRINCIPAIS AVENIDAS DOS BAIRROS SÃO CRISTÓVÃO E VILA PASA</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Edson Alves , Kika, Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1707/scan_20200303_082043143_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1707/scan_20200303_082043143_003.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO DO CALÇAMENTO COM LAMA ASFÁLTICA EM FRENTE À COOPERATIVA AGROINDUSTRIAL LAR, ATÉ O DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Aldair, Edson Alves , Gabriel Cadini, Jebson Bozio, Kika, Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1708/scan_20200303_082043143_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1708/scan_20200303_082043143_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO EM TODAS AS RUAS DA COMUNIDADE DE MARQUEZITA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1709/scan_20200303_082043143_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1709/scan_20200303_082043143_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PARQUE INFANTIL NA ESCOLA VOVÔ CASSIANO E NA PRAÇA DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1710/scan_20200303_081927427.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1710/scan_20200303_081927427.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL QUE O DEPARTAMENTO DE TRÂNSITO FAÇA A PINTURA DE FAIXAS DE ALERTA COM CORES DESIGNADAS DESTA FINALIDADE NAS PROXIMIDADES DE ESCOLAS, CONFORME FOTOS EM ANEXO</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1711/scan_20200303_082043143_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1711/scan_20200303_082043143_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUAÇÃO DO CALÇAMENTO POLIÉDRICO DA RUA PINHEIRO MACHADO ESQUINA COM A RUA DIDOMENICO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aldair, Edson Alves , Gabriel Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1712/scan_20200303_081951702.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1712/scan_20200303_081951702.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE COBERTURA DE ACESSO NA ESCOLA DOM PEDRO II, ENTRE O SAGUÃO E O GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1713/scan_20200303_082043143_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1713/scan_20200303_082043143_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPACTAÇÃO COM ROLO DAS ESTRADAS DA LINHA SCOPEL, LINHA BADO, ESTRADA QUE LIGA MARQUEZITA À SERRANÓPOLIS(PROXIMIDADES DA PROPRIEDADE DO LAZAROTO).</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1728/scan_20200310_081415403.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1728/scan_20200310_081415403.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI PARA ADOÇÃO DE PAGAMENTO DE IPTU ATRAVÉS DE CARTÃO DE CRÉDITO DE FORMA PARCELADA. A PRESENTE INDICAÇÃO VISA FACILITAR A COBRANÇA DO IPTU PARA OS CONTRIBUINTES ATRAVÉS DE PARCELAMENTO DO IMPOSTO COM O CARTÃO DE CRÉDITO. AS CIDADES VIZINHAS JÁ ADOTAM ESTE MEIO DE COBRANÇA CONFORME LEI EM ANEXO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1729/scan_20200310_081348191.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1729/scan_20200310_081348191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DE MATO RETIRADA DAS PEDRAS DA LATERAL, CHANFRAR O BURACO COM A ESCAVADEIRA HIDRÁULICA EM FORMA DE DEGRAU, NA RUA BORGES DE MEDEIROS PROXIMIDADES DA EMPRESA MEGA MALHAS(LATERAL DA BR 277).</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Aldair, Edson Alves , Gabriel Cadini, Jebson Bozio, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1730/scan_20200310_081256821_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1730/scan_20200310_081256821_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL ABERTURA DA PISCINA DA TERCEIRA IDADE  AO USO PÚBLICO CONFORME A FINALIDADE A QUE FOI DESTINADA ATRAVÉS DA EMENDA DO DEPUTADO EVANDRO ROMAN COM A CONTRAPARTIDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1731/scan_20200310_081256821_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1731/scan_20200310_081256821_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA CRISTÓVÃO COLOMBO ENTRE OS NÚMEROS 1879 E 1876, EM RAZÃO DO EXCESSO DE VELOCIDADE DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1732/scan_20200310_081256821_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1732/scan_20200310_081256821_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DA RUA SÃO LUÍS, ENTRE AS AVENIDAS JK E FARRAPOS, NO BAIRRO SÃO CRISTÓVÃO. INDICA-SE TAMBÉM COLOCAÇÃO DA REDE PLUVIAL NESTE MESMO LOCAL.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Carlos Caon, Gabriel Cadini, Jebson Bozio, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1733/scan_20200310_081256821_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1733/scan_20200310_081256821_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA CHURRASQUEIRA DO CLUBE DO VOVÔ(SEDE).</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1737/scan_20200317_081826383_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1737/scan_20200317_081826383_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE POÇO ARTESIANO, COM URGÊNCIA, NAS COMUNIDADES SÃO ROQUE E LINHA OURO VERDE.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1738/scan_20200317_081826383_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1738/scan_20200317_081826383_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE TAPA BURACOS NO CALÇAMENTO DA RUA SÃO PAULO EM TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1744/scan_20200414_081943840_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1744/scan_20200414_081943840_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REPETIDOR DA SINALIZAÇÃO DO SEMÁFORO NA PARTE DEBAIXO DO POSTE PARA MELHORAR A VISUALIZAÇÃO DOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Aldair, Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1745/scan_20200414_081943840_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1745/scan_20200414_081943840_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE SAÚDE PARA INICIAR TRATATIVAS JUNTO AO GOVERNO DO ESTADO DO PARANÁ PARA REATIVAR A ESTRUTURA DO ANTIGO HOSPITAL CARAVÁGGIO E PREPARAR PARA O TRATAMENTO DOS PACIENTES  DA COVID-19.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Adilto Caon, Bedeco, Jebson Bozio, Nei Gasparin, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1766/scan_20200505_083119543_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1766/scan_20200505_083119543_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CALÇAMENTO COM ALARGAMENTO DA ESTRADA QUE LIGA AGROCAFEEIRA A COMUNIDADE LINHA DUARTE, PASSANDO PELA PROPRIEDADE DO SR. ANDRÉ SILVA.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Adilto Caon, Bedeco, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1767/scan_20200505_083119543_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1767/scan_20200505_083119543_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE AGRICULTURA A LIMPEZA DE MINA COM A RETROESCAVADEIRA PARA QUE O PROPRIETÁRIO POSSA REALIZAR A COLOCAÇÃO DE MANILHAS E INSTALAÇÃO DE BOMBA PARA O VERTEDOURO DE ANIMAIS, NA PROPRIEDADE DO SR. AILTON BATILHA, NO ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1769/scan_20200512_081706548_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1769/scan_20200512_081706548_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA CURITIBA, NO LOTEAMENTO BARCAROLO, EM AGROCAFEEIRA</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1778/scan_20200519_083542007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1778/scan_20200519_083542007.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO PARA QUE REVEJA O ACESSO NA RUA MARECHAL FLORIANO EM FRENTE A ESCOLA DOM BOSCO, PARA QUE SEJA POSSÍVEL O TRÂNSITO NESTA RUA NOS DOIS SENTIDOS NOS PERÍODOS EM QUE NÃO TENHAM AULA, NO PERÍODO NOTURNO, NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1782/scan_20200528_074545668_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1782/scan_20200528_074545668_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DA REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA NA AVENIDA BRASIL AO LADO DA ESCOLA DOM PEDRO II, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1783/scan_20200528_074545668_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1783/scan_20200528_074545668_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA EXTENSÃO DA RUA PINHEIRO MACHADO ATÉ A PROPRIEDADE DA FAMÍLIA MORESCO, NO BAIRRO JARDIM TROPICAL, BEM COMO A REALIZAÇÃO DA EXTENSÃO DA RUA ASSIS BRASIL ATÉ O SEU TÉRMINO</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1784/scan_20200528_074545668_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1784/scan_20200528_074545668_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO COM PEDRAS POLIÉDRICAS NA RUA DAS ORQUÍDEAS E RUA DAS PALMEIRAS, BEM COMO A SUA ILUMINAÇÃO, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1785/scan_20200528_074545668_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1785/scan_20200528_074545668_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DA ESTRADA PRINCIPAL DO RIO URU.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1786/scan_20200528_074545668_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1786/scan_20200528_074545668_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CANALIZAÇÃO DAS ÁGUAS QUE ESCORREM DO PARQUE DE EXPOSIÇÕES QUE DESCE PARA A LINHA OURO VERDE QUE ESTÁ DETERIORANDO O CALÇAMENTO E PROVOCANDO EROSÕES NO TRECHO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1787/scan_20200528_074545668_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1787/scan_20200528_074545668_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE CALÇAMENTO A PARTIR DO CRUZAMENTO DA ESTRADA NO SENTIDO BARREIRÃO, QUE PASSA PELA FÁBRICA DE SORVETE MANIA, PASSANDO PELA EXTENSÃO TOTAL DA LINHA ZANATA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1789/scan_20200602_075416402_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1789/scan_20200602_075416402_001.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA RUA JK DE OLIVEIRA EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1812/scan_20200609_074458566_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1812/scan_20200609_074458566_005.pdf</t>
   </si>
   <si>
     <t>– INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO A COLOCAÇÃO DE PLACAS NOMINATIVAS DE RUAS NA VILA ESMERALDA. INDICA-SE A COLOCAÇÃO DE LUMINÁRIA NO POSTE DA RUA PONTA GROSSA, PRÓXIMO AO LAVA CAR DO SECO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Adilto Caon, Aldair, Bedeco, Carlos Caon, Edson Alves , Gabriel Cadini, Jebson Bozio, Kika, Nei Gasparin, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1813/scan_20200609_074458566_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1813/scan_20200609_074458566_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL QUE A TRANSPOSIÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE MATELÂNDIA, SEJA UTILIZADA PARA O PAGAMENTO DA FOLHA SALARIAL DE TODOS OS SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Aldair, Gabriel Cadini, Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1814/scan_20200609_074458566_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1814/scan_20200609_074458566_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LÂMPADA DE LED EM TODA A EXTENSÃO DA AVENIDA TANCREDO NEVES ATÉ A UNIDADE DE AVES DA LAR, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Aldair, Gabriel Cadini, Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1815/scan_20200609_074458566_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1815/scan_20200609_074458566_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE GALERIAS PLUVIAIS NA RUA SANTA CATARINA, ESQUINA COM A RUA MATO GROSSO E NEREU RAMOS, NA VILA PASA. INDICA-SE COLOCAÇÃO DE ASFALTO NA RUA SANTA CATARINA.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1817/scan_20200616_081041230.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1817/scan_20200616_081041230.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO POLIÉDRICO NAS QUADRAS DA COMUNIDADE DE VILA ESMERALDA</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1823/scan_20200623_072701747_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1823/scan_20200623_072701747_001.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CALÇAMENTO POLIÉDRICO NAS RUAS ARNALDO BUSATO, VINICIUS DE MORAES, ELJOCIR R. PEGORARO, PARÁ E MANAUS, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1824/scan_20200623_072701747_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1824/scan_20200623_072701747_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA COMPETENTE QUE FAÇA O PATROLAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DA SRA. EDNA GOULART, NO BARREIRÃO E PATROLAMENTO NA ESTRADA DE ACESSO À PROPRIEDADE DO SR. ROQUE PELEGRINI, NO SANTA LÚCIA</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1825/scan_20200623_072701747_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1825/scan_20200623_072701747_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES RUAS E AVENIDAS: CARLOS TURRI, ARGEMIRO LUIZ FONTANA, AMÉRICO VESPÚCIO, MARECHAL FLORIANO, DALCANALLE, JOSUÉ DE CASTRO, AVENIDA BRASIL, SÃO PAULO, JÚLIO CEZAR, NOSSA SENHORA DE CARAVÁGGIO, BRUNO MARROCO, ATÍLIO MENONCIN, GENTIL PICCOLI, PRIMO COSTENARO, LEONTINA CAPETEELI, MANOEL RIBAS, MARCELINO BOZIO, AVENIDA IPIRANGA, PROFESSORA LERIDES PAGNOCELLI LIMA, COPACABANA, SÃO JOÃO, AVENIDA PARANÁ, GABRIBALDI ATÉ A RUA LINO DALL POZZO, BENTO GONÇALVES E GENERAL DUTRA.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1828/scan_20200630_073941343.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1828/scan_20200630_073941343.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DOS LOTEAMENTOS QUE SE ENCONTRAM IRREGULARES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1837/scan_20200714_091840844_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1837/scan_20200714_091840844_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DO MEDICAMENTO IVERMECTINA PARA PREVENÇÃO E AUXÍLIO NO COMBATE AO COVID.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1838/scan_20200714_091840844_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1838/scan_20200714_091840844_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE KIT DE TESTE DE COVID 19 PARA A SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Jebson Bozio, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1845/scan_20200804_082134113_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1845/scan_20200804_082134113_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A HIGIENIZAÇÃO DE TODOS OS ESPAÇOS PÚBLICOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1846/scan_20200804_082134113_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1846/scan_20200804_082134113_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PATROLAMENTO NA ESTRADA DA LINHA PIETROBON, A PARTIR DO SÍTIO DO SR. ROQUE DAL POZZO ATÉ A ANTIGA LÂNDIA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1847/scan_20200804_082134113_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1847/scan_20200804_082134113_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA A PARTIR DA RUA DA LINO DAL POZZO ATÉ AS PROXIMIDADES DO ABATEDOURO PARADA, NO CRUZEIRINHO.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Gabriel Cadini, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1848/scan_20200804_082134113_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1848/scan_20200804_082134113_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE UM SISTEMA INTELIGENTE INTEGRADO DE COMUNICAÇÃO ENTRE AS SECRETARIAS E ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1859/scan_20200811_075740724_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1859/scan_20200811_075740724_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REFORMA DA CAPELA MORTUÁRIA DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Carlos Caon, Gabriel Cadini, Jebson Bozio, Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1860/scan_20200811_075740724_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1860/scan_20200811_075740724_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REFORMA DO CEMITÉRIO MUNICIPAL DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1861/scan_20200811_075740724_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1861/scan_20200811_075740724_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA VITAL BRASIL, VILA NOVA NO BELA VISTA.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1862/scan_20200811_075740724_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1862/scan_20200811_075740724_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL ILUMINAÇÃO PÚBLICA NA RUA VICTÓRIO CORNÉLIO PIGATTO, RIO MAR III, VILA PASA, ILUMINAÇÃO PÚBLICA NA RUA JÚLIO CEZAR E RUA SÃO PAULO NO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1863/scan_20200811_075740724_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1863/scan_20200811_075740724_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DA REDE DE ÁGUA DA LINHA DO CRUZEIRINHO ATÉ A DIVISA COM O MUNICÍPIO DE MEDIANEIRA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1864/scan_20200811_075740724_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1864/scan_20200811_075740724_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TROCA/CONSERTO DE TAMPA DE BOCA DE LOBO NA RUA BARÃO DO RIO BRANCO Nº 626, JARDIM TROPICAL, NA RUA GENERAL DUTRA Nº 2064, VILA NOVA, BEM COMO A REALIZAÇÃO DE LEVANTAMENTO E CONSERTO DE TODAS AS TAMPAS  QUEBRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Jebson Bozio, Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1865/scan_20200811_075740724_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1865/scan_20200811_075740724_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE DUAS LOMBADAS NA RUA RAUL MOTA EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Gabriel Cadini, Jebson Bozio, Nei Gasparin, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1866/scan_20200811_075740724_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1866/scan_20200811_075740724_008.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE CAMAS DE AVIÁRIOS PARA OS AVICULTORES COM O OBJETIVO DE REPASSAR EM FORMA DE SUBSÍDIO AOS AGRICULTORES, PRINCIPALMENTE OS FULMICUTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1867/scan_20200811_075740724_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1867/scan_20200811_075740724_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO DE MINAS DE ÁGUA EM PROPRIEDADES DE AGRICULTORES QUE ESTÃO AGUARDANDO ESTE SERVIÇO HÁ MUITO TEMPO POR ESTE SERVIÇO</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1868/scan_20200811_075740724_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1868/scan_20200811_075740724_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO EM TODAS AS ESTRADAS DA COMUNIDADE DA PICADA BENJAMIN, BEM COM PATROLAMENTO NA ESTRADA BEIRA PARQUE NA COMUNIDADE PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1869/scan_20200811_075740724_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1869/scan_20200811_075740724_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ASFALTO NOS BAIRROS DA CIDADE EM ÁREAS ONDE SOMENTE EXISTEM O CALÇAMENTO.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1876/scan_20200818_074835019_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1876/scan_20200818_074835019_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO E ARRUMAR A PONTE DA LINHA OURO VERDE.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1877/scan_20200818_074835019_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1877/scan_20200818_074835019_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NA LINHA PANIZZON, PROXIMIDADES DA PROPRIEDADE DO SR. JOSÉ CAMANA.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Adilto Caon, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1878/scan_20200818_074835019_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1878/scan_20200818_074835019_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EXTENSÃO DO CALÇAMENTO NA VILA BRASIL, PASSANDO PELO PROPRIEDADE DO SR. CLÁUDIO E GILMAR COLLA, ATÉ O FINAL DA LINHA NA PROPRIEDADE DO SR. JOÃO ENGELMAN.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1879/scan_20200818_074835019_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1879/scan_20200818_074835019_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECUPERAÇÃO DA ESTRADA, BEM COMO AUMENTO DE BUEIRO DA LINHA DUARTE.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1880/scan_20200818_074835019_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1880/scan_20200818_074835019_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETIRADA DE LOMBADA NA AVENIDA BORGES DE MEDEIROS, EM FRENTE AO BANCO ITAÚ.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1881/scan_20200818_074835019_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1881/scan_20200818_074835019_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS E REFORMA NO GINÁSIO MUNICIPAL DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Bedeco, Edson Alves , Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1882/scan_20200818_074835019_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1882/scan_20200818_074835019_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E CASCALHAMENTO NA ESTRADA MATELÂNDIA EM FRENTE AS CASAS ATÉ A PISTA DE MOTOCROSS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1892/scan_20200824_100917557.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1892/scan_20200824_100917557.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LOMBADA NA AVENIDA INDEPENDENTE, PROXIMIDADES DA CASA DA AMIZADE, NO SENTIDO DA RUA MARGINAL.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Kika, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1900/scan_20200831_101310654_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1900/scan_20200831_101310654_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA E ATENDIMENTO DA POPULAÇÃO DOS POSTOS DE SAÚDE DE VILA ESMERALDA E MARQUEZITA;</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1901/scan_20200831_101310654_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1901/scan_20200831_101310654_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA PRAÇA SÉTIMO BARCAROLLO</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1902/scan_20200831_101310654_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1902/scan_20200831_101310654_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RESOLUÇÃO DO PROBLEMA DO ESCOAMENTO DAS ÁGUAS PLUVIAIS NA AVENIDA GETÚLIO VARGAS ENTRE AS RUAS NAPOLEÃO LAUREANO E ONZE DE JUNHO</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/scan_20200908_094857273_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/scan_20200908_094857273_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LÂMPADA DE LED NAS RUAS JOSUÉ DE CASTRO E PROFESSOR LERIDES PAGNUCELLI LIMA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/scan_20200908_094857273_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/scan_20200908_094857273_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSERVAÇÃO DA ESTRADA DA VILA BRASIL QUE DÁ ACESSO A PROPRIEDADE DO SR ALÉCIO DAL POSSO ATÉ A PROPRIEDADE DO SR. HONÓRIO ACORDI</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Carlos Caon, Edson Alves , Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/scan_20200908_094857273_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/scan_20200908_094857273_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL INDICA CANALIZAÇÃO DAS ÁGUAS DA RUA MATO GROSSO COM A CHÁCARA MENONCIN</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1907/scan_20200908_094857273_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1907/scan_20200908_094857273_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUAÇÃO DOS TRABALHOS DE COLOCAÇÃO LAMA ASFÁLTICA SIGA ALÉM DA COMUNIDADE SANTA LÚCIA ATÉ A COMUNIDADE DE MARQUEZITA.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1908/scan_20200908_094857273_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1908/scan_20200908_094857273_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CONSERTO DOS MEIOS FIOS DAS RUAS LEONTINA CAPITELLI, BRUNO MARROCO, PRIMO COSTENARO, NO BAIRRO VILA PASA, BEM COMO O CONSERTO E REVITALIZAÇÃO DOS MEIOS FIOS DE TODAS AS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1909/scan_20200908_094857273_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1909/scan_20200908_094857273_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO COM LAMA ASFÁLTICA NAS RUAS PARANÁ, SANTA CATARINA, GOIÁS, JÚLIO CÉSAR E PARÁ, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1920/scan_20200914_101403499_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1920/scan_20200914_101403499_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO NAS RUAS PADRE VITOLDO, KOSIKI, SALÃO PAROQUIAL, SÃO JOÃO, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1921/scan_20200914_101403499_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1921/scan_20200914_101403499_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS INDICATIVAS DE NOME DAS RUAS SÃO JOSÉ, SÃO LUIZ, RUA TIRADENTES, AVENIDA BRASIL, NO BAIRRO SÃO CRISTÓVÃO, PROXIMIDADES DA ESCOLA DOM PEDRO II.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1922/scan_20200914_101403499_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1922/scan_20200914_101403499_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LÂMPADA DE LED NA RUA SÃO JOSÉ, NA VILA SAPO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1931/scan_20200921_101205434_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1931/scan_20200921_101205434_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO NO CALÇAMENTO EXISTENTE DA VILA RURAL DE SANTA MARIA, NA VILA ESMERALDA</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1932/scan_20200921_101205434_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1932/scan_20200921_101205434_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FECHAMENTO DE BURACO NO FINAL DO CALÇAMENTO NA VILA RURAL SANTA MARIA COM SAÍDA PARA VILA ESMERALDA. FAZER UM LOCAL DE CONTORNO PARA OS ÔNIBUS REALIZAREM MANOBRAS DE RETORNO.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1933/scan_20200921_101205434_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1933/scan_20200921_101205434_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE MELHORIAS NA ENTRADA DA PROPRIEDADE DO SENHOR PAULO ALBAM NA LINHA PANISSON, DESDE O CALÇAMENTO ATÉ A PROPRIEDADE.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1934/scan_20200921_101205434_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1934/scan_20200921_101205434_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVISÃO/ALTERAÇÃO DO PLANO DIRETOR NA DIMINUIÇÃO DA METRAGEM MÍNIMA DOS TERRENOS E VAGAS DE GARAGEM.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Gabriel Cadini, Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1938/scan_20200928_104434112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1938/scan_20200928_104434112.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NAS RUAS JOÃO PEGORARO, JOSÉ PEGORARO, FRANCISCO RISSATO(AO LADO DAS 149 CASAS E DO COLÉGIO MUNICIPAL).</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1943/scan_20201006_074539297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1943/scan_20201006_074539297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONCLUSÃO DA RUA NEREU RAMOS EM SUA EXTENSÃO TOTAL.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1954/scan_20201013_095230424_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1954/scan_20201013_095230424_003.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ESTRADA SILVA JARDIM COM PATROLAMENTO E ROLO COMPACTADOR</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1955/scan_20201013_095230424_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1955/scan_20201013_095230424_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ESTRADA DA ESCOLA PARQUE ATÉ FAZENDA LEÃO E MARQUEZITA COM PATROLAMENTO E ROLO COMPACTADOR.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Gabriel Cadini, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1965/scan_20201026_095026261_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1965/scan_20201026_095026261_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A PROVA DE VIDA DE APOSENTADOS E PENSIONISTAS QUE TIVEREM QUE SE DESLOCAR SEJA FEITA POR SERVIDORES QUE SE DESLOQUEM AO LOCAL DA RESIDÊNCIA DO BENEFICIÁRIO.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1966/scan_20201026_095026261_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1966/scan_20201026_095026261_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O PODER PÚBLICO ENTRE EM CONTATO COM A COPEL SOLICITANDO A INSTALAÇÃO DE POSTES NA RUA FRANCISCO RISSATO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1967/scan_20201026_095026261_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1967/scan_20201026_095026261_004.pdf</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1974/scan_20201103_101641702_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1974/scan_20201103_101641702_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DA REDE DE BAIXA TENSÃO NA AVENIDA BORGES DE MEDEIROS ENTRE OS NÚMEROS 700 E 2600, E NO PROLONGAMENTO DA AVENIDA BORGES DE MEDEIROS SENTIDO FRIMESA, ALÉM DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1975/scan_20201103_101641702_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1975/scan_20201103_101641702_006.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM LED NAS RUAS CARLOS TURRI, ARGEMIRO LUIZ FONTANA E SÃO JOSÉ NA VILA SAPO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1976/scan_20201103_101641702_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1976/scan_20201103_101641702_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONTINUAÇÃO DA LAMA ASFÁLTICA NA AVENIDA IPIRANGA QUE FALTA APENAS UMA QUADRA.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1978/scan_20201103_101641702_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1978/scan_20201103_101641702_003.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Bearzi</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1999/scan_20201123_103253043_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1999/scan_20201123_103253043_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NO ENTORNO DO CHIQUEIRÃO NA PROPRIEDADE DOS SR. JORGE RUSTIK E ESTRADAS NA LINHA RUSTIK.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2000/scan_20201123_103253043_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2000/scan_20201123_103253043_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NO ENTORNO DO ESTÁBULO PARA AUMENTO DO REBANHO PARA PRODUÇÃO DE LEITE, E NO ACESSO DA PROPRIEDADE DO SR. BERNARDINO SUZIN, NA LINHA RUSTIK.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2001/scan_20201123_103253043_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2001/scan_20201123_103253043_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NO ACESSO DA PROPRIEDADE DO SR. NEURI DOMINGO GASPARIN E ACESSO ATÉ A PROPRIEDADE DO SR. DORVALINO GASPARIN, NO RIO XAXIM.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2002/scan_20201123_103253043_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2002/scan_20201123_103253043_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PINTURA DE LOMBADA E COLOCAÇÃO DE PLACA INDICATIVA DE LOMBADA NAS PROXIMIDADES DA PROPRIEDADE DO SR. LUIZ MARAFON, CAMINHO EM DIREÇÃO À CACHOEIRA DO TIO JOÃO, NO SÃO ROQUE.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1849/scan_20200804_082134113_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1849/scan_20200804_082134113_005.pdf</t>
   </si>
   <si>
     <t>Pesar à família Lazerre</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1850/scan_20200804_082134113_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1850/scan_20200804_082134113_006.pdf</t>
   </si>
   <si>
     <t>Pesar à família Okada</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1851/scan_20200804_082134113_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1851/scan_20200804_082134113_007.pdf</t>
   </si>
   <si>
     <t>Pesar à família Utida</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1852/scan_20200804_082134113_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1852/scan_20200804_082134113_009.pdf</t>
   </si>
   <si>
     <t>Pesar à família Dallpozzo</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1853/scan_20200804_082134113_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1853/scan_20200804_082134113_008.pdf</t>
   </si>
   <si>
     <t>Pesar à família Batistella</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1977/scan_20201103_101641702_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1977/scan_20201103_101641702_002.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Bertoldo</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1979/scan_20201103_101641702_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1979/scan_20201103_101641702_003.pdf</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1980/scan_20201103_101641702_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1980/scan_20201103_101641702_004.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Minozzo</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2005/scan_20201130_102435348.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2005/scan_20201130_102435348.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. RINEU MENONCIN, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº 03 DE 16 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO UNICO DO ARTIGO 92 DA LEI COMPLIMENTAR Nº 03/2014.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1661/scan_20200113_095136764.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1661/scan_20200113_095136764.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUMENTO SALARIAL A TODOS OS SERVIDORES PÚBLICOS DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1662/scan_20200113_095219073.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1662/scan_20200113_095219073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERACÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1663/scan_20200113_095325425.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1663/scan_20200113_095325425.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 58ª REVISÃO DE METAS PROPOSTA AO PPA DO MUNICÍPIO DE MATELÂNDIA, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1664/scan_20200113_095504940.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1664/scan_20200113_095504940.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 1ª ALTERAÇÃO PROPOSTA A LDO DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1665/scan_20200113_095659629.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1665/scan_20200113_095659629.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ANUAL VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1666/scan_20200113_095857297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1666/scan_20200113_095857297.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 228.000,00</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1667/scan_20200113_100009828.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1667/scan_20200113_100009828.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 658.787,42</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1668/scan_20200113_100210578.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1668/scan_20200113_100210578.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1669/scan_20200113_110223734.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1669/scan_20200113_110223734.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários ao subsidio do prefeito, vice-prefeito e secretários municipais.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1670/scan_20200113_110446492.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1670/scan_20200113_110446492.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários aos subsídios dos vereadores.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1671/scan_20200120_105900918.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1671/scan_20200120_105900918.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS INTEGRANTES DO MAGISTÉRIO PUBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1672/scan_20200120_111106653.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1672/scan_20200120_111106653.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ANUAL VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1673/scan_20200207_101206724.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1673/scan_20200207_101206724.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO DOS TERRENOS QUE ESPECIFICA, MEDIANTE PROCEDIMENTOS LICITATÓRIO NA MODALIDADE DE CONCONRRÊNCIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1675/scan_20200207_101449361.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1675/scan_20200207_101449361.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 4.108 DE 24 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1676/scan_20200210_110314092.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1676/scan_20200210_110314092.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal – Lei 1129/98 – tornando isento do pagamento de IPTU o imóvel locado por entidades religiosas para realização do culto.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1689/scan_20200217_152619069.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1689/scan_20200217_152619069.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA ANUAL DE DOAÇÃO DE SANGUE NO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1704/scan_20200228_162440155.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1704/scan_20200228_162440155.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PROPOSTA A LEI MUNICIPAL Nº 1.782 DE 13 DE SETEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1705/scan_20200228_162639839.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1705/scan_20200228_162639839.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES PROPOSTAS A LEI MUNICIPAL Nº 1.487 DE 30 DE JUNHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1715/scan_20200303_085707055.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1715/scan_20200303_085707055.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1725/scan_20200309_152732976.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1725/scan_20200309_152732976.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES REFERENTE À APLICAÇÃO DE RECURSOS DERIVADOS DE MULTAS DE TRÂNSITO APLICADAS NO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1716/scan_20200309_150751418.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1716/scan_20200309_150751418.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "SUA NOTA VALE MAIS"</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1717/scan_20200309_151211258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1717/scan_20200309_151211258.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 59ª REVISÃO DE METAS AO PPA PARA O QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1718/scan_20200309_151238422.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1718/scan_20200309_151238422.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 2ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1719/scan_20200309_151323601.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1719/scan_20200309_151323601.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALO DE R$ 109.700,00</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1720/scan_20200309_152924614.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1720/scan_20200309_152924614.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPELEMENTAR NO VALOR DE 450.000,00</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1721/scan_20200309_151350754.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1721/scan_20200309_151350754.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1722/scan_20200309_151411929.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1722/scan_20200309_151411929.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 60ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1723/scan_20200309_151448183.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1723/scan_20200309_151448183.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 3ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1724/scan_20200309_151515370.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1724/scan_20200309_151515370.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 580.000,00</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1726/scan_20200309_151539515.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1726/scan_20200309_151539515.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.268.651,34.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1727/scan_20200309_151612682.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1727/scan_20200309_151612682.pdf</t>
   </si>
   <si>
     <t>INCLUI ANEXO NA LEI 4.383 DE 16/12/2019 QUE CRIA O PROGRAMA MUNICIPAL DE APOIO AO ESPORTE AMADOR.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1734/scan_20200313_150411988.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1734/scan_20200313_150411988.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 61ª REVISÃO DE METAS, PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1735/scan_20200313_150433242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1735/scan_20200313_150433242.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 4ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 265.000,00</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1741/scan_20200330_082807220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1741/scan_20200330_082807220.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 62ª REVISÃO DE METAS PROPOSTA AO PPA DO MUNICÍPIO DE MATELÂNDIA, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1742/scan_20200330_082828463.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1742/scan_20200330_082828463.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 5ª ALTERAÇÃO PROPOSTA A LDO DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1743/scan_20200330_082846638.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1743/scan_20200330_082846638.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 21.203,19</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1748/scan_20200415_083854535.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1748/scan_20200415_083854535.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 4,27.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1749/scan_20200415_083912713.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1749/scan_20200415_083912713.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 63ª REVISÃO DE METAS PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1750/scan_20200415_083927879.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1750/scan_20200415_083927879.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 6ª ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1751/scan_20200415_083949083.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1751/scan_20200415_083949083.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1752/scan_20200415_084028285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1752/scan_20200415_084028285.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A PARTICIPAR DO CONSÓRCIO  INTERMUNICIPAL DE EDUCAÇÃO E ENSINO DO PARANÁ</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1753/scan_20200417_081112014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1753/scan_20200417_081112014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 64ª REVISÃO DE METAS PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1754/scan_20200417_081142295.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1754/scan_20200417_081142295.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 7ª ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1755/scan_20200417_081209564.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1755/scan_20200417_081209564.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.308.731,75</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1756/scan_20200417_081224713.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1756/scan_20200417_081224713.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 390.763,07.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1757/scan_20200417_081239882.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1757/scan_20200417_081239882.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4253/19 QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER BONIFICAÇÃO SOBRE O IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1758/scan_20200504_080234723.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1758/scan_20200504_080234723.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 65ª REVISÃO DE METAS PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1759/scan_20200504_080314089.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1759/scan_20200504_080314089.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A 8ª ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1760/scan_20200504_080338349.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1760/scan_20200504_080338349.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 84.591,56</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1761/scan_20200504_080353533.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1761/scan_20200504_080353533.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 9.248,36</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1762/scan_20200504_080414715.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1762/scan_20200504_080414715.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1763/scan_20200504_080441959.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1763/scan_20200504_080441959.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 66ª REVISÃO DE METAS PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1764/scan_20200504_080524270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1764/scan_20200504_080524270.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 9ª ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1765/scan_20200504_080539485.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1765/scan_20200504_080539485.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 32.000,00</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1773/scan_20200511_080411269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1773/scan_20200511_080411269.pdf</t>
   </si>
   <si>
     <t>– ALTERA A LEI Nº 4.353/2020 QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER BONIFICAÇÃO SOBRE O IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1774/scan_20200518_084431720.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1774/scan_20200518_084431720.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 67ª REVISÃO DE METAS PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1775/scan_20200518_084516969.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1775/scan_20200518_084516969.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 10ª ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1776/scan_20200518_084550203.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1776/scan_20200518_084550203.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 6.000,00</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1777/scan_20200518_084614421.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1777/scan_20200518_084614421.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.731,25</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1779/scan_20200521_081629791.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1779/scan_20200521_081629791.pdf</t>
   </si>
   <si>
     <t>revoga lei municipal nº 3.998 que dispoe sobre políticas públicas municipais de educação de ideologia de gêneros e orientação sexual.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1780/scan_20200527_104800739.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1780/scan_20200527_104800739.pdf</t>
   </si>
   <si>
     <t>INSTITUI REGIME DIFERENCIADO DE FISCALIZAÇÃO NO MUNICÍPIO DE MATELÂNDIA DURANTE O PERÍODO DE ENFRENTAMENTO AO COVID19.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1781/scan_20200527_104849014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1781/scan_20200527_104849014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS E DATAS COMEMORATIVAS DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1794/scan_20200602_074431220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1794/scan_20200602_074431220.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1795/scan_20200602_074455495.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1795/scan_20200602_074455495.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1796/scan_20200602_074510679.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1796/scan_20200602_074510679.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 477.500,00</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1797/scan_20200602_083058850.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1797/scan_20200602_083058850.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.196/2018, DISPÕE SOBRE OS SERVIÇOS FUNERÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1798/scan_20200602_074622922.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1798/scan_20200602_074622922.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1799/scan_20200602_074650124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1799/scan_20200602_074650124.pdf</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1800/scan_20200602_074717346.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1800/scan_20200602_074717346.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 560.379,02</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1801/scan_20200602_074738554.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1801/scan_20200602_074738554.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 180.100,00</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1802/scan_20200602_074759763.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1802/scan_20200602_074759763.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR TRANSPOSIÇÃO NO VALOR DE R$ 963.000,00</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1803/scan_20200602_074839226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1803/scan_20200602_074839226.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 580.000,00</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1804/scan_20200602_074839226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1804/scan_20200602_074839226.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 89.000,00</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1805/scan_20200602_074900388.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1805/scan_20200602_074900388.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.360,26</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1806/scan_20200602_074921571.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1806/scan_20200602_074921571.pdf</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1807/scan_20200608_111727828.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1807/scan_20200608_111727828.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1808/scan_20200608_111813177.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1808/scan_20200608_111813177.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1809/scan_20200608_111852426.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1809/scan_20200608_111852426.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 70.000,00</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1810/scan_20200608_111928692.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1810/scan_20200608_111928692.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 94.000,00</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1811/scan_20200608_111955857.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1811/scan_20200608_111955857.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 89.40,66</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1816/scan_20200615_114527610.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1816/scan_20200615_114527610.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.487/2005, QUE REESTRUTURA O REGIME PRÓPRIO DA PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1826/scan_20200623_075721166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1826/scan_20200623_075721166.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N. 4468/2020 QUE INSTITUIU O REGIME DIFERENCIADO DE FISCALIZAÇÃO NO MUNICÍPIO DE MUNICÍPIO DE MATELÂNDIA DURANTE O PERÍODO DE ENFRENTAMENTO AO COVID19</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1818/scan_20200622_081353202.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1818/scan_20200622_081353202.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 71ª REVISÃO DE METAS PROPOSTA AO PPA 2020</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1819/scan_20200622_081453657.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1819/scan_20200622_081453657.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 14ª ALTERAÇÃO PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1820/scan_20200622_081538984.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1820/scan_20200622_081538984.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.000.0000,00</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1821/scan_20200622_081630317.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1821/scan_20200622_081630317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PROVIMENTO TEMPORÁRIO CRIADOS PELA LEI MUNICIPAL Nº 2.845/2013, PARA ATENDIMENTO DE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1822/scan_20200622_081721630.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1822/scan_20200622_081721630.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.310/2019 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO ONEROSA DE EXPLORAÇÃO DE ESPAÇO PÚBLICOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1830/scan_20200713_083954569.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1830/scan_20200713_083954569.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1831/scan_20200713_084018828.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1831/scan_20200713_084018828.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1832/scan_20200713_084122145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1832/scan_20200713_084122145.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1833/scan_20200713_084155290.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1833/scan_20200713_084155290.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 77.186,75</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1834/scan_20200713_084236658.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1834/scan_20200713_084236658.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.084.611,36</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1835/scan_20200713_084318902.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1835/scan_20200713_084318902.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 950.646,00</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1836/scan_20200713_084352118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1836/scan_20200713_084352118.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 670.000,00</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>Jebson Bozio, Nei Gasparin, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1829/scan_20200630_081602846.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1829/scan_20200630_081602846.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE MATELÂNDIA A PROCEDER A REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS E LOGRADOUROS PÚBLICOS CONSTANTES DE SEU TERRITÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1841/scan_20200803_103208779.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1841/scan_20200803_103208779.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1842/scan_20200803_103235955.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1842/scan_20200803_103235955.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2020, LEI Nº 4.387/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1843/scan_20200803_103257122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1843/scan_20200803_103257122.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1844/scan_20200803_103309284.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1844/scan_20200803_103309284.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO TEMPORÁRIO CRIADO PELA LEI MUNICIPAL Nº 2.845/2013, PARA ATENDIMENTO DE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1854/scan_20200807_113759880.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1854/scan_20200807_113759880.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1855/scan_20200807_113818174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1855/scan_20200807_113818174.pdf</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1856/scan_20200807_113845340.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1856/scan_20200807_113845340.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 220.000,00</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1857/scan_20200807_113903510.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1857/scan_20200807_113903510.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1858/scan_20200807_113933679.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1858/scan_20200807_113933679.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 675.701,50</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1870/scan_20200814_110048264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1870/scan_20200814_110048264.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 75ª REVISÃO DE MATAS PROPOSTA AO PPA 2020</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 18ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$10.000,00</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1873/scan_20200814_110239997.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1873/scan_20200814_110239997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 64.454,28</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 91.817,48</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1875/scan_20200814_110446571.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1875/scan_20200814_110446571.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 31.651,34</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1885/scan_20200821_114456954.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1885/scan_20200821_114456954.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1886/projeto_de_lei_114-2020-19a__alteracao_ldo.doc</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1886/projeto_de_lei_114-2020-19a__alteracao_ldo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2020, LEI Nº 4.387/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1887/scan_20200821_114625709.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1887/scan_20200821_114625709.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 44.000,00</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1888/scan_20200821_114652937.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1888/scan_20200821_114652937.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE  R$ 510.000,00</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1889/scan_20200821_114753216.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1889/scan_20200821_114753216.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$5.000,00</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1890/scan_20200821_114817439.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1890/scan_20200821_114817439.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE  R$ 213.563,75</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1891/scan_20200821_114847616.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1891/scan_20200821_114847616.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO VALOR DE  R$ 170.000,00</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1893/scan_20200828_110538235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1893/scan_20200828_110538235.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA SETIMA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1894/scan_20200828_110553477.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1894/scan_20200828_110553477.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1895/scan_20200828_110617651.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1895/scan_20200828_110617651.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 334.709,00</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1896/scan_20200828_110643865.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1896/scan_20200828_110643865.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 615.000,00</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1897/scan_20200828_110705028.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1897/scan_20200828_110705028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 340.000,00</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1898/scan_20200828_110729198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1898/scan_20200828_110729198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 141.919,41</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1899/scan_20200828_110753361.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1899/scan_20200828_110753361.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 43.371,59</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/scan_20200902_111457536.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/scan_20200902_111457536.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1912/scan_20200908_104102278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1912/scan_20200908_104102278.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1913/scan_20200908_104120446.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1913/scan_20200908_104120446.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1914/scan_20200908_104138567.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1914/scan_20200908_104138567.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$190.000,00</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1915/scan_20200908_104202736.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1915/scan_20200908_104202736.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 340.000,00</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1916/scan_20200909_082411240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1916/scan_20200909_082411240.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE MATELÂNDIA</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1923/scan_20200914_114506492.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1923/scan_20200914_114506492.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 79ª REVOSAO DE METAS PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1924/scan_20200914_114527705.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1924/scan_20200914_114527705.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 22ª ALTERAÇÃO PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1925/scan_20200914_114551861.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1925/scan_20200914_114551861.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1926/scan_20200914_114616030.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1926/scan_20200914_114616030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 93.000,00</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1927/scan_20200918_115650995.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1927/scan_20200918_115650995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1928/scan_20200918_115706145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1928/scan_20200918_115706145.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1929/scan_20200918_115721285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1929/scan_20200918_115721285.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$460.000,00</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1930/scan_20200918_115733378.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1930/scan_20200918_115733378.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 56.000,00</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1939/scan_20200930_101257587.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1939/scan_20200930_101257587.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRA DE 2021.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1944/scan_20201009_115155418.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1944/scan_20201009_115155418.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCESSO ADMINISTRATIVO NO ÂMBITO PUBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1940/scan_20201002_115448092.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1940/scan_20201002_115448092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 81ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1941/scan_20201002_115509315.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1941/scan_20201002_115509315.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 24ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 445.000,00</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1945/scan_20201009_115623300.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1945/scan_20201009_115623300.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 82ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2020</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1946/scan_20201009_115641471.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1946/scan_20201009_115641471.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 25ª REVISÃO DE METAS PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1947/scan_20201009_115659666.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1947/scan_20201009_115659666.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.000,00</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1948/scan_20201009_115714808.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1948/scan_20201009_115714808.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 64.440,66</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1949/scan_20201009_115741963.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1949/scan_20201009_115741963.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.041.857,00</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1950/scan_20201016_120147683.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1950/scan_20201016_120147683.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 83ª REVISÃO DE METAS PROPOSTA AO PPA  2018/2021.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1951/scan_20201016_120205881.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1951/scan_20201016_120205881.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 26ª ALTERAÇÃO PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1952/scan_20201016_120224048.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1952/scan_20201016_120224048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$175.000,00</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 84ª REVISAO DE METAS PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1957/scan_20201016_113617533.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1957/scan_20201016_113617533.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 27ª ALTERAÇÃO PROPOSTA A LDO DE 2020.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1958/scan_20201016_113632725.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1958/scan_20201016_113632725.pdf</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA QUINTA REVISÃO DE METAS PROOPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1960/scan_20201021_075946460.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1960/scan_20201021_075946460.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 28ª ALTERAÇÃO PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.000,00</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>DISPÕE A 86ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1963/scan_20201023_113954591.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1963/scan_20201023_113954591.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 29ª ALTERAÇÃO PROPOSTA A LDO 2020</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1964/scan_20201023_114015791.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1964/scan_20201023_114015791.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$30.000,00</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1970/scan_20201103_074549646.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1970/scan_20201103_074549646.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTAGÉSIMA SETIMA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1971/scan_20201103_074605022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1971/scan_20201103_074605022.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1972/scan_20201103_074620163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1972/scan_20201103_074620163.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 380.000,00.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1973/scan_20201103_074638312.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1973/scan_20201103_074638312.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1969/scan_20201109_095423960.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1969/scan_20201109_095423960.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASOLIMAXX – ASSOCIAÇÃO CIVIL SOLIMAXX</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1981/scan_20201109_073721776.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1981/scan_20201109_073721776.pdf</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1982/scan_20201109_073746011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1982/scan_20201109_073746011.pdf</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1983/scan_20201109_073804169.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1983/scan_20201109_073804169.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 260.000,00</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1984/scan_20201109_073816245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1984/scan_20201109_073816245.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 180.000,00.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1985/scan_20201109_092708097.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1985/scan_20201109_092708097.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 89ª REVISÃO DE METAS PROPOSTA AO PPA 218/2021.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1986/scan_20201109_092723353.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1986/scan_20201109_092723353.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 32ª ALTERAÇÃO PROPOSTA A LDO 2020.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1987/scan_20201109_092741630.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1987/scan_20201109_092741630.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 280.000,00.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1988/scan_20201113_124024559.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1988/scan_20201113_124024559.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 1.655/2006</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1989/scan_20201113_124313000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1989/scan_20201113_124313000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1990/scan_20201113_124331163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1990/scan_20201113_124331163.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1991/scan_20201113_124346297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1991/scan_20201113_124346297.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.400,00.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1992/scan_20201113_124401435.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1992/scan_20201113_124401435.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 147.436,47.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1993/scan_20201113_124416582.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1993/scan_20201113_124416582.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 301,41.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1994/scan_20201113_124428698.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1994/scan_20201113_124428698.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1995/scan_20201113_124440812.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1995/scan_20201113_124440812.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 140.000,00.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1996/scan_20201123_074606589.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1996/scan_20201123_074606589.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PPA</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1997/scan_20201123_074630763.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1997/scan_20201123_074630763.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1998/scan_20201123_074707001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1998/scan_20201123_074707001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.230.000,00.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.032/2009 QUE DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2007/scan_20201207_075259194.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2007/scan_20201207_075259194.pdf</t>
   </si>
   <si>
     <t>AUTORIZA BONIFICAÇÃO SOBRE O IPTU.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2008/scan_20201207_075411586.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2008/scan_20201207_075411586.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DA UNIDADE FISCAL DO MUNICÍPIO DE MATELÂNDIA - PR - 3,48% (R$ 197,00)</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2009/scan_20201207_075517959.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2009/scan_20201207_075517959.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTARIA ANUAL PARA 2020 NO VALOR DE R$ 133.000,00</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2010/scan_20201207_084835661.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2010/scan_20201207_084835661.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.994/2009 QUE INSTITUI O PROGRAMA DE DESENVOLVIMENTO INDUSTRIAL DE MATELÂNDIA -PRODIM.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2012/scan_20210219_153224635.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2012/scan_20210219_153224635.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COMUNIDADE TERAPÊUTICA ELE VIVE</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2013/scan_20201214_083214394.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2013/scan_20201214_083214394.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº  3.928 DE 09 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2014/scan_20201214_082147848.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2014/scan_20201214_082147848.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PPA DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2015/scan_20201214_082221096.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2015/scan_20201214_082221096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2016/scan_20201214_082336336.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2016/scan_20201214_082336336.pdf</t>
   </si>
   <si>
     <t>O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO SUPLEMENTAR NO  VALOR DE R$200.000,00</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 93ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2020</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 36ª ALTERAÇÃO DA LDO 2020</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 105.000,00</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2020/scan_20201218_092233029.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2020/scan_20201218_092233029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 241,35</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2021/scan_20201218_092245198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2021/scan_20201218_092245198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 11.339,01</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2023/scan_20201221_075232422.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2023/scan_20201221_075232422.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO HONORÁRIO DO MUNICIPÍO DE MATELÂNDIA , ESTADO DO PARANA AO ESCELENTISSIMO SENHOR PAULO LITRO, DEPUTADO ESTADUAL</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1747/scan_20200415_083748282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1747/scan_20200415_083748282.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA RESOLUÇÃO Nº 02/2007 – CÓDIGO DE ÉTICA E DECORO PARLAMENTAR – QUE DISPÕE SOBRE DESCONTO NO SUBSÍDIO DOS VEREADORES POR FALTAS EM SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>Aldair, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1827/scan_20200625_130423923.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1827/scan_20200625_130423923.pdf</t>
   </si>
   <si>
     <t>INSTITUI RITOS DE PROCEDIMENTOS PARA A REALIZAÇÃO DE SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS, NA MODALIDADE REMOTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE MATELÂNDIA – PR</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2004/scan_20201130_102350044.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2004/scan_20201130_102350044.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINANCEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINANCEIRO DE 2021, DO PODER LEGISLATIVO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1687/scan_20200211_082506184_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1687/scan_20200211_082506184_001.pdf</t>
   </si>
   <si>
     <t>AO DEPARTAMENTO DE TRÂNSITO:_x000D_
 - QUANTO FOI ARRECADADO COM A APLICAÇÃO DE MULTAS? QUAL O DESTINO DO VALOR ARRECADADO COM AS MULTAS E O QUE FOI INVESTIDO COM ESTES VALORES? SÃO INTEGRALMENTE RECOLHIDOS AO MUNICÍPIO OU É DIVIDO COM O ESTADO? QUEM SÃO OS AUTORIZADOS A APLICAR AS MULTAS?</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1688/scan_20200211_082506184_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1688/scan_20200211_082506184_002.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA DEMORA NA EXECUÇÃO POLIÉDRICA DA ESTRADA DA COMUNIDADE DO CRUZEIRINHO?</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1701/scan_20200218_083735448_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1701/scan_20200218_083735448_001.pdf</t>
   </si>
   <si>
     <t>– EM RELAÇÃO AS FRALDAS GERIÁTRICAS:  PORQUE O MUNICÍPIO ESTÁ PAGANDO MAIS CARO DO QUE O VALOR PRATICADO NAS FARMÁCIAS DE MATELÂNDIA?; É FEITO AFERIÇÃO DA QUALIDADE DAS FRALDAS E SUA CORRESPONDÊNCIA COM AS EXIGÊNCIAS DA LICITAÇÃO NO MOMENTO DA ENTREGA PARA O SETOR RESPONSÁVEL?; QUANTOS PACIENTES RECEBEM FRALDAS GERIÁTRICAS?; EM CASA DE AFERIÇÃO DE QUALIDADE INFERIOR DO PRODUTO AS EMPRESAS ESTÃO SENDO PENALIZADAS?</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1702/scan_20200218_083735448_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1702/scan_20200218_083735448_002.pdf</t>
   </si>
   <si>
     <t>QUAIS OS MOTIVOS DA DEMORA NA ABERTURA DA SEGUNDA UNIDADE DE SAÚDE DA VILA PASA?</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1703/scan_20200218_083735448_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1703/scan_20200218_083735448_003.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA FALTA DE CANALIZAÇÃO DA ÁGUA NA RUA MATO GROSSO NA DIVISA DA CHÁCARA MENONCIN E CENTENARO, COM AS PLANILHAS PARADAS HÁ MAIS DE SEIS MESES?</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1714/scan_20200303_082043143_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1714/scan_20200303_082043143_001.pdf</t>
   </si>
   <si>
     <t>EXISTE UMA PREVISÃO PARA A SOLUÇÃO DEFINITIVA DO PROBLEMA DO ESCOAMENTO DA ÁGUA NA PROPRIEDADE DO SR. MIGUEL CATÂNIO APÓS O MANILHAMENTO DO JARDIM TROPICAL?</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1739/scan_20200317_081826383_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1739/scan_20200317_081826383_003.pdf</t>
   </si>
   <si>
     <t>EXISTE PREVISÃO OU PROJETO PARA A ABERTURA DO CANTEIRO CENTRAL DA AVENIDA PARANÁ NOS CRUZAMENTOS DAS RUAS DALCANALE E BENTO GONÇALVES? EM CASO NEGATIVO, NÃO PODE SER INCLUÍDO ESTES SERVIÇOS DE ABERTURA PARA MELHORAR A TRAFEGABILIDADE NESTES LOCAIS?</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1740/scan_20200317_081826383_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1740/scan_20200317_081826383_004.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O PLANEJAMENTO DAS INSTALAÇÕES DE PONTO DE ÔNIBUS PARA OS ESTUDANTE E TRABALHADORES DA LAR NOS INTERIORES DO NOSSO MUNICÍPIO? EXISTE UMA DEFINIÇÃO DE INSTALAÇÃO E EM CASO POSITIVO EM QUAIS LOCAIS?</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1746/scan_20200414_081943840_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1746/scan_20200414_081943840_001.pdf</t>
   </si>
   <si>
     <t>HÁ PLANEJAMENTO PARA REALIZAR O TÉRMINO DO ASFALTO NA RUA ASSIS BRASIL? EM CASO NEGATIVO PODERIA SER INCLUÍDO NO ORÇAMENTO DO MUNICÍPIO A EXECUÇÃO DESTA OBRA?</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>Bedeco, Jebson Bozio, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1768/scan_20200505_083119543_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1768/scan_20200505_083119543_003.pdf</t>
   </si>
   <si>
     <t>HÁ PLANEJAMENTO PARA SER APRESENTADO O PLANO DIRETOR QUE TRATARÁ DO DESENVOLVIMENTO NO MUNICÍPIO? EM CASO POSITIVO EM QUAL DATA APROXIMADA O EXECUTIVO PRETENDE APRESENTÁ-LO?</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Jebson Bozio, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1770/scan_20200512_081706548_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1770/scan_20200512_081706548_004.pdf</t>
   </si>
   <si>
     <t>HÁ UM ESTUDO PARA QUE A RUA AURÉLIO BATISTA DALL POZZO RETORNE A SER MÃO DUPLA? EM CASO NEGATIVO EXISTE ESTA POSSIBILIDADE DE RETORNAR AO ESTADO ANTERIOR, BEM COMO SE HÁ PLANEJAMENTO PARA CONSTRUÇÃO DE CALÇADA DE PEDESTRES?</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1771/scan_20200512_081706548_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1771/scan_20200512_081706548_003.pdf</t>
   </si>
   <si>
     <t>HÁ PREVISÃO DE REALIZAR A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA PROFESSORA LERIDES PAGNOCELLI LIMA E O CONSERTO DA CICLOVIA?</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1772/scan_20200512_081706548_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1772/scan_20200512_081706548_002.pdf</t>
   </si>
   <si>
     <t>SOBRE O POSTO DE SAÚDE DA VILA PAZZA: - O NÚMERO DE FUNCIONÁRIOS É SUFICIENTE PARA O BOM ATENDIMENTO DAQUELE BAIRRO? QUAIS SÃO OS EXAMES DE ROTINA SOLICITADOS PELOS PACIENTES, SE TEM SIDO PRIORIZADOS ESTES ATENDIMENTOS E SE EXISTEM MUITOS PACIENTES EM ESPERA PARA REALIZAÇÃO DOS EXAMES?</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1788/scan_20200528_074545668_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1788/scan_20200528_074545668_001.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE O SORTEIO DAS CASAS CONVENIADAS COM A ITAIPU. - COMO FOI REALIZADO O SORTEIO? FORAM RESPEITADOS OS REQUISITOS DE PREFERÊNCIA PARA OS IDOSOS E PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1790/scan_20200602_075416402_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1790/scan_20200602_075416402_005.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS NOMES DOS SERVIDORES PÚBLICOS EM ATIVIDADE QUE SOLICITARAM E RECEBERAM A AJUDA EMERGENCIAL PARA O COMBATE A COVID19. - QUAIS AS MEDIDAS QUE SERÃO TOMADAS PELO EXECUTIVO MUNICIPAL FRENTE A ESTES FATOS?</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Bedeco, Gabriel Cadini, Jebson Bozio, Nei Gasparin, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1791/scan_20200602_075416402_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1791/scan_20200602_075416402_004.pdf</t>
   </si>
   <si>
     <t>QUAL O MOTIVO DA FALTA DE RECOLHA DO LIXO RECICLÁVEL PELO CAMINHÃO DA COLETA SELETIVA NAS COMUNIDADES DO INTERIOR QUE TEM SE ACUMULADO, COMO EXEMPLO DA COMUNIDADE DO ALTO BARREIRÃO CONFORME FOTOS EM ANEXO? - TEM ALGUM PLANEJAMENTO PARA MELHORAR ESTE SERVIÇO?</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>Aldair, Bedeco, Rafael Cabral Felisberto, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1792/scan_20200602_075416402_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1792/scan_20200602_075416402_003.pdf</t>
   </si>
   <si>
     <t>EXISTE ALGUM PLANEJAMENTO PARA COLOCAÇÃO DE GALERIA PLUVIAL BEM COMO LAMA ASFÁLTICA NA RUA COPACABANA? EM CASO POSITIVO, QUANDO SERÁ REALIZADA</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1793/scan_20200602_075416402_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1793/scan_20200602_075416402_002.pdf</t>
   </si>
   <si>
     <t>- EXISTE ALGUM PLANEJAMENTO PARA REALIZAR A READEQUAÇÃO DO FINAL DA RUA SANTA CATARINA NA VILA ESMERALDA?</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1839/scan_20200714_091840844_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1839/scan_20200714_091840844_003.pdf</t>
   </si>
   <si>
     <t>POR QUAL MOTIVO OS VEREADORES NÃO SÃO CONVIDADOS A PARTICIPAREM DA REUNIÃO DO COE(CENTRO DE OPERAÇÕES DE EMERGÊNCIA)?</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1840/scan_20200714_091840844_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1840/scan_20200714_091840844_004.pdf</t>
   </si>
   <si>
     <t>EXISTE POSSIBLIDADE DA CONCEDEREM AOS PROFISSIONAIS DE SAÚDE QUE COMBATEM DIRETAMENTE O VÍRUS COVID19 RECEBEREM INSALUBRIDADE EM SEU GRAU MÁXIMO DE 40% OU CRIAR UMA GRATIFICAÇÃO ESPECÍFICA PARA ESTES PROFISSIONAIS?</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1883/scan_20200818_074835019_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1883/scan_20200818_074835019_008.pdf</t>
   </si>
   <si>
     <t>–- À SECRETARIA DE SAÚDE: SOBRE O PERÍODO DA PANDEMINA, QUAIS OS RECURSOS FINANCEIROS FORAM RECEBIDOS PARA ENFRENTAR A PANDEMIA, E QUAIS AS SUAS FONTES(EMENDAS OU RECURSO PRÓPRIOS), QUAIS ESTÃO DISPONÍVEIS PARA USO?; - DESTES RECURSO QUANTO FOI GASTO, ONDE FOI UTILIZADO? NESTE PERÍODO, QUANTO FOI ECONOMIZADO EM EXAMES E CONSULTAS NO SISI, JÁ QUE HOUVE DIMINUIÇÃO DA PROCURA PELOS ATENDIMENTOS?; - QUANTO FOI GASTO DE COMBUSTÍVEL NESTE PERÍODO E SE HOUVE ECONOMIA DURANTE O PERÍODO EM COMPARAÇÃO COM ANOS ANTERIORES, EM RAZÃO DA DIMINUIÇÃO DE VIAGENS?; - QUANDO SERÃO RETORNADOS A REALIZAÇÃO DAS CIRURGIAS ELETIVAS?; - QUAL A RAZÃO DA FALTA DE ENTREGA DOS RESPIRADORES DOADOS PELA COOPERATIVA LAR AO HOSPITAL PADRE TEZZA?</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/scan_20200818_074835019_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/scan_20200818_074835019_009.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO: - DURANTE A PANDEMIA, QUANTO FOI GASTO DE COMBUSTÍVEL NESTE PERÍODO E SE HOUVE ECONOMIA EM COMPARAÇÃO COM ANOS ANTERIORES, EM RAZÃO DA DIMINUIÇÃO DE VIAGENS COM O TRANSPORTE DE ALUNOS E LOCOMOÇÃO DE FUNCIONÁRIOS?</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1910/scan_20200908_094857273_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1910/scan_20200908_094857273_008.pdf</t>
   </si>
   <si>
     <t>- QUAL O MOTIVO DO EQUIPAMENTO DE PINTURA DE FAIXAS DE TRÂNSITO (MOTO) NÃO ESTAR SENDO UTILIZADO? SE FOI UTILIZADO O ORÇAMENTO PÚBLICO PARA ESTA AQUISIÇÃO DO EQUIPAMENTO PARA ESTA FINALIDADE, POR QUE FOI LICITADA UMA EMPRESA PARA REALIZAR O SERVIÇO DE PINTURA DAS FAIXAS DE TRÂNSITO?</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>Edson Alves , Jebson Bozio, Kika</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1911/scan_20200908_094857273_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1911/scan_20200908_094857273_007.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Saúde: - QUAL O MOTIVO DA TROCA DOS MÓVEIS DAS UNIDADES DE SAÚDE? QUAL SERÁ A DESTINAÇÃO DOS MÓVEIS ANTIGOS? OS RECURSOS UTILIZADOS SÃO SOMENTE PARA AQUISIÇÃO DE MÓVEIS OU SÃO DERIVADOS DE RECURSO LIVRES? QUANTO FOI GASTO COM MÓVEIS ESTE ANO? - SOBRE OS TRATAMENTOS DE ORTOPEDIA E OFTALMOLOGIA, A SECRETARIA DE SAÚDE PODE REALIZAR UM PROCESSO LICITATÓRIO DE TOMADA DE PREÇOS PARA REALIZAR CIRURGIAS DE CATARATAS E ORTOPÉDICOS EM GERAL PARA RESOLVER O PROBLEMA DE ESPERA TANTO DA REALIZAÇÃO DAS CIRURGIAS COMO DOS EXAMES?</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1935/scan_20200921_101205434_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1935/scan_20200921_101205434_005.pdf</t>
   </si>
   <si>
     <t>- QUAL FOI O GASTO REALIZADO COM OS MÓVEIS E QUAIS FORAM COMPRADOS NOVOS(A LISTA COMPLETA); -QUAIS OS ITENS TIRADOS DE CADA UNIDADE(LISTA COMPLETA); - QUAL O MOTIVO DA FALTA DE PROFISSIONAIS NAS UNIDADES DE SAÚDE COMO FARMACÊUTICOS, ENFERMEIROS, MÉDICO GINECOLOGISTA, PEDIATRAS E AGENTES DE SAÚDE?</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1936/scan_20200921_101205434_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1936/scan_20200921_101205434_006.pdf</t>
   </si>
   <si>
     <t>SOBRE AS INCUBADORAS INDUSTRIAIS, QUANTAS SALAS ESTÃO OCUPADAS? QUEM SÃO OS OCUPANTES? QUANTOS ESTÃO COM O CONTRATO VENCIDO E QUANTOS ESTÃO PAGANDO EM DIA O ALUGUEL?(LISTA COMPLETA)</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1937/scan_20200921_101205434_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1937/scan_20200921_101205434_007.pdf</t>
   </si>
   <si>
     <t>AS MÁQUINAS DE COSTURA PERTENCENTES DA PREFEITURA, ONDE ESTÃO LOCALIZADAS, NO PROFAN OU NO CENTRO DE GERAÇÃO DE RENDA? QUANTAS MÁQUINAS EXISTEM À DISPOSIÇÃO?</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1953/scan_20201013_095230424_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1953/scan_20201013_095230424_001.pdf</t>
   </si>
   <si>
     <t>-- QUAL O MOTIVO DA RETIRADA DAS PLANTAS NO ENTORNO DA CASA DA CULTURA(IMBÉS)? HAVIA UM ESTUDO TÉCNICO OU UMA CONSULTORIA COM OS DEPARTAMENTOS DE MEIO AMBIENTE OU A PRÓPRIA SECRETARIA DO MEIO AMBIENTE?</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1968/scan_20201026_095026261_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1968/scan_20201026_095026261_005.pdf</t>
   </si>
   <si>
     <t>- SOBRE O EMPRÉSTIMO REALIZADO COM A CAIXA DE OITO MILHÕES DE REAIS: QUANTO FOI INVESTIDO NO ASFALTO? QUANTAS QUADRAS FORAM FEITAS? QUANTO RESTA E O QUE SE PRETENDE FAZER COM O RESTANTE DO RECURSO?</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2003/scan_20201130_095325052_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2003/scan_20201130_095325052_001.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O ORÇAMENTO MUNICIPAL PARA O PAGAMENTO DO 13º SALÁRIO DOS SERVIDORES MUNICIPAIS? As RESCISÕES DOS CARGOS COMISSIONADOS, FÉRIAS PROPORCIONAIS, LICENÇA PRÊMIO DOS SERVIDORES EFETIVOS SERÃO PAGOS REGULARMENTE? HÁ DISPONIBILIDADE DE CAIXA PARA ESTAS DESPESAS? ESTÃO SENDO REALIZADAS DESPESAS PARA SEREM PAGAS NO EXERCÍCIO SEGUINTE SEM DISPONIBILIDADE DE CAIXA PARA SALDÁ-LAS? DE QUAL RECURSO ESTÁ SERÁ USADO PARA QUITAR ESTAS DESPESAS?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4354,67 +4354,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1677/scan_20200211_082506184_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1678/scan_20200211_082506184_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1679/scan_20200211_082506184_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1680/scan_20200211_082506184_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1681/scan_20200211_082506184_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1682/scan_20200211_082506184_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1683/scan_20200211_082506184_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1684/scan_20200211_082506184_005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1685/scan_20200211_082506184_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1686/scan_20200211_082506184_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1690/scan_20200218_083735448_014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1691/scan_20200218_083735448_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1692/scan_20200218_083735448_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1693/scan_20200218_083735448_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1694/scan_20200218_083735448_007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1695/scan_20200218_083735448_006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1696/scan_20200218_083735448_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1697/scan_20200218_083735448_005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1698/scan_20200218_083735448_013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1699/scan_20200218_083735448_011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1700/scan_20200218_083735448_012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1706/scan_20200303_082043143_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1707/scan_20200303_082043143_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1708/scan_20200303_082043143_004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1709/scan_20200303_082043143_005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1710/scan_20200303_081927427.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1711/scan_20200303_082043143_006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1712/scan_20200303_081951702.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1713/scan_20200303_082043143_007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1728/scan_20200310_081415403.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1729/scan_20200310_081348191.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1730/scan_20200310_081256821_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1731/scan_20200310_081256821_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1732/scan_20200310_081256821_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1733/scan_20200310_081256821_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1737/scan_20200317_081826383_001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1738/scan_20200317_081826383_002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1744/scan_20200414_081943840_002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1745/scan_20200414_081943840_003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1766/scan_20200505_083119543_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1767/scan_20200505_083119543_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1769/scan_20200512_081706548_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1778/scan_20200519_083542007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1782/scan_20200528_074545668_007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1783/scan_20200528_074545668_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1784/scan_20200528_074545668_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1785/scan_20200528_074545668_005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1786/scan_20200528_074545668_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1787/scan_20200528_074545668_002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1789/scan_20200602_075416402_001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1812/scan_20200609_074458566_005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1813/scan_20200609_074458566_004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1814/scan_20200609_074458566_003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1815/scan_20200609_074458566_002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1817/scan_20200616_081041230.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1823/scan_20200623_072701747_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1824/scan_20200623_072701747_002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1825/scan_20200623_072701747_003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1828/scan_20200630_073941343.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1837/scan_20200714_091840844_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1838/scan_20200714_091840844_002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1845/scan_20200804_082134113_004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1846/scan_20200804_082134113_003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1847/scan_20200804_082134113_002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1848/scan_20200804_082134113_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1859/scan_20200811_075740724_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1860/scan_20200811_075740724_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1861/scan_20200811_075740724_003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1862/scan_20200811_075740724_004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1863/scan_20200811_075740724_005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1864/scan_20200811_075740724_006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1865/scan_20200811_075740724_007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1866/scan_20200811_075740724_008.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1867/scan_20200811_075740724_009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1868/scan_20200811_075740724_010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1869/scan_20200811_075740724_011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1876/scan_20200818_074835019_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1877/scan_20200818_074835019_002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1878/scan_20200818_074835019_003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1879/scan_20200818_074835019_004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1880/scan_20200818_074835019_005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1881/scan_20200818_074835019_006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1882/scan_20200818_074835019_007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1892/scan_20200824_100917557.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1900/scan_20200831_101310654_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1901/scan_20200831_101310654_002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1902/scan_20200831_101310654_003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/scan_20200908_094857273_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/scan_20200908_094857273_005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/scan_20200908_094857273_004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1907/scan_20200908_094857273_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1908/scan_20200908_094857273_002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1909/scan_20200908_094857273_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1920/scan_20200914_101403499_003.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1921/scan_20200914_101403499_002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1922/scan_20200914_101403499_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1931/scan_20200921_101205434_001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1932/scan_20200921_101205434_002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1933/scan_20200921_101205434_003.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1934/scan_20200921_101205434_004.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1938/scan_20200928_104434112.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1943/scan_20201006_074539297.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1954/scan_20201013_095230424_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1955/scan_20201013_095230424_002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1965/scan_20201026_095026261_002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1966/scan_20201026_095026261_003.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1967/scan_20201026_095026261_004.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1974/scan_20201103_101641702_007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1975/scan_20201103_101641702_006.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1976/scan_20201103_101641702_005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1978/scan_20201103_101641702_003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1999/scan_20201123_103253043_002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2000/scan_20201123_103253043_003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2001/scan_20201123_103253043_004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2002/scan_20201123_103253043_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1849/scan_20200804_082134113_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1850/scan_20200804_082134113_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1851/scan_20200804_082134113_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1852/scan_20200804_082134113_009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1853/scan_20200804_082134113_008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1977/scan_20201103_101641702_002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1979/scan_20201103_101641702_003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1980/scan_20201103_101641702_004.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2005/scan_20201130_102435348.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1661/scan_20200113_095136764.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1662/scan_20200113_095219073.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1663/scan_20200113_095325425.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1664/scan_20200113_095504940.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1665/scan_20200113_095659629.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1666/scan_20200113_095857297.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1667/scan_20200113_100009828.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1668/scan_20200113_100210578.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1669/scan_20200113_110223734.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1670/scan_20200113_110446492.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1671/scan_20200120_105900918.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1672/scan_20200120_111106653.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1673/scan_20200207_101206724.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1675/scan_20200207_101449361.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1676/scan_20200210_110314092.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1689/scan_20200217_152619069.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1704/scan_20200228_162440155.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1705/scan_20200228_162639839.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1715/scan_20200303_085707055.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1725/scan_20200309_152732976.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1716/scan_20200309_150751418.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1717/scan_20200309_151211258.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1718/scan_20200309_151238422.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1719/scan_20200309_151323601.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1720/scan_20200309_152924614.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1721/scan_20200309_151350754.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1722/scan_20200309_151411929.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1723/scan_20200309_151448183.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1724/scan_20200309_151515370.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1726/scan_20200309_151539515.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1727/scan_20200309_151612682.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1734/scan_20200313_150411988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1735/scan_20200313_150433242.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1741/scan_20200330_082807220.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1742/scan_20200330_082828463.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1743/scan_20200330_082846638.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1748/scan_20200415_083854535.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1749/scan_20200415_083912713.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1750/scan_20200415_083927879.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1751/scan_20200415_083949083.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1752/scan_20200415_084028285.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1753/scan_20200417_081112014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1754/scan_20200417_081142295.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1755/scan_20200417_081209564.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1756/scan_20200417_081224713.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1757/scan_20200417_081239882.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1758/scan_20200504_080234723.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1759/scan_20200504_080314089.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1760/scan_20200504_080338349.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1761/scan_20200504_080353533.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1762/scan_20200504_080414715.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1763/scan_20200504_080441959.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1764/scan_20200504_080524270.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1765/scan_20200504_080539485.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1773/scan_20200511_080411269.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1774/scan_20200518_084431720.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1775/scan_20200518_084516969.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1776/scan_20200518_084550203.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1777/scan_20200518_084614421.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1779/scan_20200521_081629791.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1780/scan_20200527_104800739.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1781/scan_20200527_104849014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1794/scan_20200602_074431220.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1795/scan_20200602_074455495.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1796/scan_20200602_074510679.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1797/scan_20200602_083058850.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1798/scan_20200602_074622922.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1799/scan_20200602_074650124.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1800/scan_20200602_074717346.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1801/scan_20200602_074738554.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1802/scan_20200602_074759763.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1803/scan_20200602_074839226.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1804/scan_20200602_074839226.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1805/scan_20200602_074900388.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1806/scan_20200602_074921571.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1807/scan_20200608_111727828.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1808/scan_20200608_111813177.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1809/scan_20200608_111852426.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1810/scan_20200608_111928692.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1811/scan_20200608_111955857.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1816/scan_20200615_114527610.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1826/scan_20200623_075721166.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1818/scan_20200622_081353202.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1819/scan_20200622_081453657.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1820/scan_20200622_081538984.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1821/scan_20200622_081630317.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1822/scan_20200622_081721630.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1830/scan_20200713_083954569.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1831/scan_20200713_084018828.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1832/scan_20200713_084122145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1833/scan_20200713_084155290.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1834/scan_20200713_084236658.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1835/scan_20200713_084318902.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1836/scan_20200713_084352118.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1829/scan_20200630_081602846.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1841/scan_20200803_103208779.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1842/scan_20200803_103235955.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1843/scan_20200803_103257122.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1844/scan_20200803_103309284.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1854/scan_20200807_113759880.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1855/scan_20200807_113818174.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1856/scan_20200807_113845340.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1857/scan_20200807_113903510.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1858/scan_20200807_113933679.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1870/scan_20200814_110048264.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1873/scan_20200814_110239997.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1875/scan_20200814_110446571.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1885/scan_20200821_114456954.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1886/projeto_de_lei_114-2020-19a__alteracao_ldo.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1887/scan_20200821_114625709.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1888/scan_20200821_114652937.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1889/scan_20200821_114753216.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1890/scan_20200821_114817439.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1891/scan_20200821_114847616.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1893/scan_20200828_110538235.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1894/scan_20200828_110553477.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1895/scan_20200828_110617651.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1896/scan_20200828_110643865.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1897/scan_20200828_110705028.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1898/scan_20200828_110729198.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1899/scan_20200828_110753361.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/scan_20200902_111457536.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1912/scan_20200908_104102278.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1913/scan_20200908_104120446.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1914/scan_20200908_104138567.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1915/scan_20200908_104202736.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1916/scan_20200909_082411240.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1923/scan_20200914_114506492.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1924/scan_20200914_114527705.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1925/scan_20200914_114551861.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1926/scan_20200914_114616030.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1927/scan_20200918_115650995.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1928/scan_20200918_115706145.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1929/scan_20200918_115721285.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1930/scan_20200918_115733378.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1939/scan_20200930_101257587.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1944/scan_20201009_115155418.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1940/scan_20201002_115448092.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1941/scan_20201002_115509315.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1945/scan_20201009_115623300.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1946/scan_20201009_115641471.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1947/scan_20201009_115659666.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1948/scan_20201009_115714808.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1949/scan_20201009_115741963.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1950/scan_20201016_120147683.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1951/scan_20201016_120205881.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1952/scan_20201016_120224048.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1957/scan_20201016_113617533.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1958/scan_20201016_113632725.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1960/scan_20201021_075946460.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1963/scan_20201023_113954591.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1964/scan_20201023_114015791.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1970/scan_20201103_074549646.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1971/scan_20201103_074605022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1972/scan_20201103_074620163.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1973/scan_20201103_074638312.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1969/scan_20201109_095423960.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1981/scan_20201109_073721776.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1982/scan_20201109_073746011.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1983/scan_20201109_073804169.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1984/scan_20201109_073816245.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1985/scan_20201109_092708097.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1986/scan_20201109_092723353.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1987/scan_20201109_092741630.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1988/scan_20201113_124024559.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1989/scan_20201113_124313000.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1990/scan_20201113_124331163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1991/scan_20201113_124346297.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1992/scan_20201113_124401435.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1993/scan_20201113_124416582.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1994/scan_20201113_124428698.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1995/scan_20201113_124440812.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1996/scan_20201123_074606589.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1997/scan_20201123_074630763.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1998/scan_20201123_074707001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2007/scan_20201207_075259194.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2008/scan_20201207_075411586.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2009/scan_20201207_075517959.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2010/scan_20201207_084835661.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2012/scan_20210219_153224635.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2013/scan_20201214_083214394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2014/scan_20201214_082147848.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2015/scan_20201214_082221096.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2016/scan_20201214_082336336.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2020/scan_20201218_092233029.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2021/scan_20201218_092245198.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2023/scan_20201221_075232422.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1747/scan_20200415_083748282.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1827/scan_20200625_130423923.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2004/scan_20201130_102350044.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1687/scan_20200211_082506184_001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1688/scan_20200211_082506184_002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1701/scan_20200218_083735448_001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1702/scan_20200218_083735448_002.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1703/scan_20200218_083735448_003.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1714/scan_20200303_082043143_001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1739/scan_20200317_081826383_003.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1740/scan_20200317_081826383_004.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1746/scan_20200414_081943840_001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1768/scan_20200505_083119543_003.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1770/scan_20200512_081706548_004.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1771/scan_20200512_081706548_003.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1772/scan_20200512_081706548_002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1788/scan_20200528_074545668_001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1790/scan_20200602_075416402_005.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1791/scan_20200602_075416402_004.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1792/scan_20200602_075416402_003.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1793/scan_20200602_075416402_002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1839/scan_20200714_091840844_003.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1840/scan_20200714_091840844_004.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1883/scan_20200818_074835019_008.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/scan_20200818_074835019_009.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1910/scan_20200908_094857273_008.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1911/scan_20200908_094857273_007.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1935/scan_20200921_101205434_005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1936/scan_20200921_101205434_006.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1937/scan_20200921_101205434_007.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1953/scan_20201013_095230424_001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1968/scan_20201026_095026261_005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2003/scan_20201130_095325052_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1677/scan_20200211_082506184_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1678/scan_20200211_082506184_011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1679/scan_20200211_082506184_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1680/scan_20200211_082506184_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1681/scan_20200211_082506184_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1682/scan_20200211_082506184_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1683/scan_20200211_082506184_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1684/scan_20200211_082506184_005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1685/scan_20200211_082506184_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1686/scan_20200211_082506184_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1690/scan_20200218_083735448_014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1691/scan_20200218_083735448_009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1692/scan_20200218_083735448_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1693/scan_20200218_083735448_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1694/scan_20200218_083735448_007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1695/scan_20200218_083735448_006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1696/scan_20200218_083735448_010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1697/scan_20200218_083735448_005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1698/scan_20200218_083735448_013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1699/scan_20200218_083735448_011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1700/scan_20200218_083735448_012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1706/scan_20200303_082043143_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1707/scan_20200303_082043143_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1708/scan_20200303_082043143_004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1709/scan_20200303_082043143_005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1710/scan_20200303_081927427.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1711/scan_20200303_082043143_006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1712/scan_20200303_081951702.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1713/scan_20200303_082043143_007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1728/scan_20200310_081415403.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1729/scan_20200310_081348191.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1730/scan_20200310_081256821_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1731/scan_20200310_081256821_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1732/scan_20200310_081256821_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1733/scan_20200310_081256821_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1737/scan_20200317_081826383_001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1738/scan_20200317_081826383_002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1744/scan_20200414_081943840_002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1745/scan_20200414_081943840_003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1766/scan_20200505_083119543_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1767/scan_20200505_083119543_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1769/scan_20200512_081706548_001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1778/scan_20200519_083542007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1782/scan_20200528_074545668_007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1783/scan_20200528_074545668_006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1784/scan_20200528_074545668_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1785/scan_20200528_074545668_005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1786/scan_20200528_074545668_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1787/scan_20200528_074545668_002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1789/scan_20200602_075416402_001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1812/scan_20200609_074458566_005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1813/scan_20200609_074458566_004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1814/scan_20200609_074458566_003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1815/scan_20200609_074458566_002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1817/scan_20200616_081041230.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1823/scan_20200623_072701747_001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1824/scan_20200623_072701747_002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1825/scan_20200623_072701747_003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1828/scan_20200630_073941343.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1837/scan_20200714_091840844_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1838/scan_20200714_091840844_002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1845/scan_20200804_082134113_004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1846/scan_20200804_082134113_003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1847/scan_20200804_082134113_002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1848/scan_20200804_082134113_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1859/scan_20200811_075740724_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1860/scan_20200811_075740724_002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1861/scan_20200811_075740724_003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1862/scan_20200811_075740724_004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1863/scan_20200811_075740724_005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1864/scan_20200811_075740724_006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1865/scan_20200811_075740724_007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1866/scan_20200811_075740724_008.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1867/scan_20200811_075740724_009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1868/scan_20200811_075740724_010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1869/scan_20200811_075740724_011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1876/scan_20200818_074835019_001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1877/scan_20200818_074835019_002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1878/scan_20200818_074835019_003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1879/scan_20200818_074835019_004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1880/scan_20200818_074835019_005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1881/scan_20200818_074835019_006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1882/scan_20200818_074835019_007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1892/scan_20200824_100917557.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1900/scan_20200831_101310654_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1901/scan_20200831_101310654_002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1902/scan_20200831_101310654_003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1904/scan_20200908_094857273_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1905/scan_20200908_094857273_005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1906/scan_20200908_094857273_004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1907/scan_20200908_094857273_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1908/scan_20200908_094857273_002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1909/scan_20200908_094857273_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1920/scan_20200914_101403499_003.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1921/scan_20200914_101403499_002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1922/scan_20200914_101403499_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1931/scan_20200921_101205434_001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1932/scan_20200921_101205434_002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1933/scan_20200921_101205434_003.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1934/scan_20200921_101205434_004.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1938/scan_20200928_104434112.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1943/scan_20201006_074539297.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1954/scan_20201013_095230424_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1955/scan_20201013_095230424_002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1965/scan_20201026_095026261_002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1966/scan_20201026_095026261_003.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1967/scan_20201026_095026261_004.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1974/scan_20201103_101641702_007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1975/scan_20201103_101641702_006.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1976/scan_20201103_101641702_005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1978/scan_20201103_101641702_003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1999/scan_20201123_103253043_002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2000/scan_20201123_103253043_003.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2001/scan_20201123_103253043_004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2002/scan_20201123_103253043_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1849/scan_20200804_082134113_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1850/scan_20200804_082134113_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1851/scan_20200804_082134113_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1852/scan_20200804_082134113_009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1853/scan_20200804_082134113_008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1977/scan_20201103_101641702_002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1979/scan_20201103_101641702_003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1980/scan_20201103_101641702_004.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2005/scan_20201130_102435348.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1661/scan_20200113_095136764.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1662/scan_20200113_095219073.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1663/scan_20200113_095325425.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1664/scan_20200113_095504940.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1665/scan_20200113_095659629.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1666/scan_20200113_095857297.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1667/scan_20200113_100009828.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1668/scan_20200113_100210578.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1669/scan_20200113_110223734.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1670/scan_20200113_110446492.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1671/scan_20200120_105900918.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1672/scan_20200120_111106653.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1673/scan_20200207_101206724.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1675/scan_20200207_101449361.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1676/scan_20200210_110314092.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1689/scan_20200217_152619069.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1704/scan_20200228_162440155.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1705/scan_20200228_162639839.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1715/scan_20200303_085707055.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1725/scan_20200309_152732976.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1716/scan_20200309_150751418.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1717/scan_20200309_151211258.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1718/scan_20200309_151238422.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1719/scan_20200309_151323601.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1720/scan_20200309_152924614.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1721/scan_20200309_151350754.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1722/scan_20200309_151411929.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1723/scan_20200309_151448183.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1724/scan_20200309_151515370.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1726/scan_20200309_151539515.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1727/scan_20200309_151612682.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1734/scan_20200313_150411988.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1735/scan_20200313_150433242.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1741/scan_20200330_082807220.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1742/scan_20200330_082828463.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1743/scan_20200330_082846638.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1748/scan_20200415_083854535.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1749/scan_20200415_083912713.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1750/scan_20200415_083927879.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1751/scan_20200415_083949083.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1752/scan_20200415_084028285.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1753/scan_20200417_081112014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1754/scan_20200417_081142295.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1755/scan_20200417_081209564.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1756/scan_20200417_081224713.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1757/scan_20200417_081239882.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1758/scan_20200504_080234723.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1759/scan_20200504_080314089.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1760/scan_20200504_080338349.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1761/scan_20200504_080353533.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1762/scan_20200504_080414715.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1763/scan_20200504_080441959.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1764/scan_20200504_080524270.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1765/scan_20200504_080539485.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1773/scan_20200511_080411269.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1774/scan_20200518_084431720.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1775/scan_20200518_084516969.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1776/scan_20200518_084550203.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1777/scan_20200518_084614421.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1779/scan_20200521_081629791.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1780/scan_20200527_104800739.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1781/scan_20200527_104849014.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1794/scan_20200602_074431220.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1795/scan_20200602_074455495.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1796/scan_20200602_074510679.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1797/scan_20200602_083058850.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1798/scan_20200602_074622922.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1799/scan_20200602_074650124.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1800/scan_20200602_074717346.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1801/scan_20200602_074738554.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1802/scan_20200602_074759763.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1803/scan_20200602_074839226.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1804/scan_20200602_074839226.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1805/scan_20200602_074900388.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1806/scan_20200602_074921571.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1807/scan_20200608_111727828.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1808/scan_20200608_111813177.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1809/scan_20200608_111852426.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1810/scan_20200608_111928692.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1811/scan_20200608_111955857.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1816/scan_20200615_114527610.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1826/scan_20200623_075721166.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1818/scan_20200622_081353202.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1819/scan_20200622_081453657.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1820/scan_20200622_081538984.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1821/scan_20200622_081630317.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1822/scan_20200622_081721630.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1830/scan_20200713_083954569.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1831/scan_20200713_084018828.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1832/scan_20200713_084122145.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1833/scan_20200713_084155290.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1834/scan_20200713_084236658.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1835/scan_20200713_084318902.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1836/scan_20200713_084352118.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1829/scan_20200630_081602846.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1841/scan_20200803_103208779.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1842/scan_20200803_103235955.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1843/scan_20200803_103257122.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1844/scan_20200803_103309284.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1854/scan_20200807_113759880.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1855/scan_20200807_113818174.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1856/scan_20200807_113845340.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1857/scan_20200807_113903510.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1858/scan_20200807_113933679.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1870/scan_20200814_110048264.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1873/scan_20200814_110239997.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1875/scan_20200814_110446571.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1885/scan_20200821_114456954.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1886/projeto_de_lei_114-2020-19a__alteracao_ldo.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1887/scan_20200821_114625709.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1888/scan_20200821_114652937.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1889/scan_20200821_114753216.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1890/scan_20200821_114817439.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1891/scan_20200821_114847616.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1893/scan_20200828_110538235.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1894/scan_20200828_110553477.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1895/scan_20200828_110617651.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1896/scan_20200828_110643865.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1897/scan_20200828_110705028.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1898/scan_20200828_110729198.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1899/scan_20200828_110753361.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1903/scan_20200902_111457536.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1912/scan_20200908_104102278.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1913/scan_20200908_104120446.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1914/scan_20200908_104138567.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1915/scan_20200908_104202736.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1916/scan_20200909_082411240.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1923/scan_20200914_114506492.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1924/scan_20200914_114527705.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1925/scan_20200914_114551861.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1926/scan_20200914_114616030.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1927/scan_20200918_115650995.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1928/scan_20200918_115706145.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1929/scan_20200918_115721285.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1930/scan_20200918_115733378.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1939/scan_20200930_101257587.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1944/scan_20201009_115155418.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1940/scan_20201002_115448092.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1941/scan_20201002_115509315.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1945/scan_20201009_115623300.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1946/scan_20201009_115641471.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1947/scan_20201009_115659666.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1948/scan_20201009_115714808.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1949/scan_20201009_115741963.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1950/scan_20201016_120147683.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1951/scan_20201016_120205881.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1952/scan_20201016_120224048.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1957/scan_20201016_113617533.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1958/scan_20201016_113632725.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1960/scan_20201021_075946460.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1963/scan_20201023_113954591.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1964/scan_20201023_114015791.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1970/scan_20201103_074549646.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1971/scan_20201103_074605022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1972/scan_20201103_074620163.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1973/scan_20201103_074638312.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1969/scan_20201109_095423960.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1981/scan_20201109_073721776.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1982/scan_20201109_073746011.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1983/scan_20201109_073804169.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1984/scan_20201109_073816245.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1985/scan_20201109_092708097.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1986/scan_20201109_092723353.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1987/scan_20201109_092741630.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1988/scan_20201113_124024559.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1989/scan_20201113_124313000.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1990/scan_20201113_124331163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1991/scan_20201113_124346297.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1992/scan_20201113_124401435.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1993/scan_20201113_124416582.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1994/scan_20201113_124428698.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1995/scan_20201113_124440812.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1996/scan_20201123_074606589.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1997/scan_20201123_074630763.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1998/scan_20201123_074707001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2007/scan_20201207_075259194.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2008/scan_20201207_075411586.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2009/scan_20201207_075517959.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2010/scan_20201207_084835661.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2012/scan_20210219_153224635.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2013/scan_20201214_083214394.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2014/scan_20201214_082147848.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2015/scan_20201214_082221096.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2016/scan_20201214_082336336.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2020/scan_20201218_092233029.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2021/scan_20201218_092245198.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2023/scan_20201221_075232422.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1747/scan_20200415_083748282.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1827/scan_20200625_130423923.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2004/scan_20201130_102350044.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1687/scan_20200211_082506184_001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1688/scan_20200211_082506184_002.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1701/scan_20200218_083735448_001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1702/scan_20200218_083735448_002.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1703/scan_20200218_083735448_003.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1714/scan_20200303_082043143_001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1739/scan_20200317_081826383_003.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1740/scan_20200317_081826383_004.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1746/scan_20200414_081943840_001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1768/scan_20200505_083119543_003.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1770/scan_20200512_081706548_004.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1771/scan_20200512_081706548_003.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1772/scan_20200512_081706548_002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1788/scan_20200528_074545668_001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1790/scan_20200602_075416402_005.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1791/scan_20200602_075416402_004.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1792/scan_20200602_075416402_003.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1793/scan_20200602_075416402_002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1839/scan_20200714_091840844_003.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1840/scan_20200714_091840844_004.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1883/scan_20200818_074835019_008.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1884/scan_20200818_074835019_009.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1910/scan_20200908_094857273_008.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1911/scan_20200908_094857273_007.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1935/scan_20200921_101205434_005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1936/scan_20200921_101205434_006.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1937/scan_20200921_101205434_007.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1953/scan_20201013_095230424_001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/1968/scan_20201026_095026261_005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2020/2003/scan_20201130_095325052_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>