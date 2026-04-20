--- v0 (2025-11-28)
+++ v1 (2026-04-20)
@@ -54,7143 +54,7143 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/substitutivo_ao_projeto_de_lei_085-2021-data_do_fator_gerador_para_iptu.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/substitutivo_ao_projeto_de_lei_085-2021-data_do_fator_gerador_para_iptu.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de lei 85/2021</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Patrícia Tórtora, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/emenda_modificativa_ao_projeto_de_lei_no_102-2021_-_emenda_a_lei_fogos_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/emenda_modificativa_ao_projeto_de_lei_no_102-2021_-_emenda_a_lei_fogos_-.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2021 AO PROJETO DE LEI MUNICIPAL N. 103/2021_x000D_
 Fica alterado o artigo com a seguinte redação:_x000D_
 “Art. 1º Fica acrescido o §3º ao artigo 1º da Lei 4.649/21, com a seguinte redação: _x000D_
 ...._x000D_
 § 3º - Fica excetuado desta proibição os eventos religiosos municipais que ocorrerem nas comunidades do interior do Município, desde que haja prévia comunicação das autoridades competentes, bem como a divulgação antecipada do evento aos munícipes.”</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/emenda_modificativa_ao_projeto_de_lei_132.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/emenda_modificativa_ao_projeto_de_lei_132.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa 01:_x000D_
 Art. 1º Diante da decisão editada em sede de Reclamação STF Nº 48.538, que cassou os efeitos de Acórdãos nº 447230/20 e 96972/21, do Tribunal de Contas do Paraná, fica suspenso os efeitos a partir do dia 1º  de novembro de 2021, a aplicação da Lei Municipal nº 4.596/2021, de 25 de janeiro de 2021, e respectiva revisão geral anual de todos os servidores públicos do Município de Matelândia._x000D_
 _x000D_
 Emenda modificativa 02:_x000D_
 Art. 3º Esta Lei entra em vigor em 01 de novembro de 2021.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Luizinho, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2036/scan_20210209_102122616_021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2036/scan_20210209_102122616_021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE SEJA VIABILIZADO LOCAL ADEQUADO, COM COBERTURA E BANCOS PARA OS USUÁRIOS DAS UNIDADES DE SAÚDE (PONTO DE ESPERA).</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2037/scan_20210209_102122616_020.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2037/scan_20210209_102122616_020.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM URGÊNCIA, SEJA POR VIA SANEPAR OU ATRAVÉS DE POÇOS ARTESIANOS, O ABASTECIMENTO DE ÁGUA NAS COMUNIDADES QUE PASSAM POR DIFICULDADES DEVIDO À FALTA DE ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2038/scan_20210209_102122616_019.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2038/scan_20210209_102122616_019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA A CONSTRUÇÃO DE CAPELAS MORTUÁRIAS, JUNTO AOS CEMITÉRIOS MUNICIPAIS DE MATELÂNDIA E DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2039/scan_20210209_102122616_018.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2039/scan_20210209_102122616_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A POSSIBILIDADE DE CEDER ALGUMAS SALAS DA ANTIGA ESCOLA RUI BARBOSA, PARA UMA PARCERIA ENTRE O CLUBE DE MÃES PRIMAVERA E A CATEQUESE DO DISTRITO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bedeco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2040/scan_20210209_102122616_017.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2040/scan_20210209_102122616_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CONSERTO DO CALÇAMENTO NA ESTRADA RURAL QUE DÁ ACESSO A VILA RURAL SANTA MARIA, NA VILA ESMERALDA, PROXIMIDADES DO POÇO DA SANEPAR.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2041/scan_20210209_102122616_016.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2041/scan_20210209_102122616_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESCAVAÇÃO NO BARRANCO EM FRENTE À CAPELA SÃO PIO X, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Patrícia Tórtora, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2042/scan_20210209_102122616_015.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2042/scan_20210209_102122616_015.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MANILHAS E BOCA DE LOBO NA RUA CURITIBA E PORTO ALEGRE, EM AGROCAFEEIRA</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2043/scan_20210209_102122616_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2043/scan_20210209_102122616_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ESCALA DE UMA RECEPCIONISTA E MÉDICOS EM MAIS PERÍODOS PARA A UNIDADE DE SAÚDE DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2044/scan_20210209_102122616_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2044/scan_20210209_102122616_013.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE BUEIRO ENTRE AS PROPRIEDADES DA SRA. IRIS ENGELMAN E VILMAR FEIL, NA COMUNIDADE VILA BRASIL.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2045/scan_20210209_102122616_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2045/scan_20210209_102122616_012.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL O TÉRMINO DAS OBRAS DA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Patrícia Tórtora, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2046/scan_20210209_102122616_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2046/scan_20210209_102122616_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA QUE LIGA MARQUEZITA AO ALTO DOURADO, BEM COMO REFORMA NA PONTE DESTA ESTRADA QUE PASSA PELA PROPRIEDADE DO SR. MAZZURANA. INDICA CASCALHAMENTO NA ESTRADA QUE LIGA MARQUEZITA AO ALTO DOURADO ATÉ A DIVISA DO MUNICÍPIO, NESTE TRECHO PASSA PELA PROPRIEDADE DO SR. SEVERINO BADO.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2047/scan_20210209_102122616_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2047/scan_20210209_102122616_010.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO DA AVENIDA JK DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2048/scan_20210209_102122616_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2048/scan_20210209_102122616_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO GERAL DA PRAÇA DA OLÍVIO MASSAROLLO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2049/scan_20210209_102122616_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2049/scan_20210209_102122616_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO POLIÉDRICO NA CONTINUAÇÃO DA RUA PINHEIRO MACHADO, DESDE A CRECHE ALINE HARDT ATÉ O LOTEAMENTO MORESCO.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2050/scan_20210209_102122616_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2050/scan_20210209_102122616_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETOMADA DAS OBRAS DE CALÇAMENTO DO BENTO MUNHOZ ATÉ A COMUNIDADE PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, Patrícia Tórtora, Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2051/scan_20210209_102122616_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2051/scan_20210209_102122616_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO POLIÉDRICA NUMA EXTENSÃO DE 5KM DA LINHA COZER ATÉ A COMUNIDADE DE BENTO MUNHOZ.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2052/scan_20210209_102122616_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2052/scan_20210209_102122616_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAGEM DO ROLO COMPACTADOR NA ESTRADA QUE LIGA A COMUNIDADE DO RIO GUARANI ATÉ A SANTA LÚCIA.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2053/scan_20210209_102122616_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2053/scan_20210209_102122616_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE BEBEDOURO NA PRAÇA OLÍVIO MASSAROLLO.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2057/scan_20210223_110707204_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2057/scan_20210223_110707204_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ALTERAÇÃO DA METRAGEM MÍNIMA DOS TERRENOS DE 300M² PARA 250M².</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Luizinho, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2058/scan_20210223_110707204_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2058/scan_20210223_110707204_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE PORTAS DE ACESSO AO PORÃO DA EXTENSÃO DO POSTO DE SAÚDE DA VILA PASA.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2059/scan_20210223_110707204_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2059/scan_20210223_110707204_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CALÇAMENTO COM PEDRAS POLIÉDRICAS DA PR 590 ATÉ A DIVISA COM RAMILÂNDIA, NA ANTIGA ESTRADA DA PADROEIRA.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2060/scan_20210223_110707204_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2060/scan_20210223_110707204_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA NO FINAL DA RUA SANTA CATARINA, MARGEANDO A PR 590, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2061/scan_20210223_110707204_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2061/scan_20210223_110707204_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DOS TELHADOS DAS ESCOLAS, CMEIS E POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2062/scan_20210223_110707204_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2062/scan_20210223_110707204_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA ALFREDO CHAVES, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2063/scan_20210223_110707204_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2063/scan_20210223_110707204_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A READEQUAÇÃO DA ESTRADA QUE LIGA O TÉRMINO DO CALÇAMENTO DO BENTO MUNHOZ ATÉ A COMUNIDADE PICADA BENJAMIN E REGIÃO.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Luizinho, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2064/scan_20210223_110707204_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2064/scan_20210223_110707204_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE PONTO DE ÔNIBUS NA AVENIDA BORGES DE MEDEIROS COM A RUA MUNHOZ DA ROCHA.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2065/scan_20210223_110707204_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2065/scan_20210223_110707204_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PLANEJAMENTO PARA A RECOLHA DE LIXO RECICLÁVEL NAS ÁREAS RURAIS DO MUNICÍPIO EM UM PERÍODO QUINZENAL.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2066/scan_20210223_110707204_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2066/scan_20210223_110707204_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ACADEMIA AO LIVRE PARA AS MULHERES DA RODA DE CONVERSA DO POLO ESPORTIVO DA VILA PASA E PARA A COMUNIDADE DO SÃO ROQUE. INDICA A MANUTENÇÃO DAS ACADEMIAS AO LIVRE DE TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2067/scan_20210223_110707204_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2067/scan_20210223_110707204_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS ACERCA DOS PONTOS DE ALAGAMENTO EM DECORRÊNCIA DAS CHUVAS NO JARDIM GUAIRACÁ, E A INSTALAÇÃO DE BUEIROS NOS PONTOS DETERMINADOS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Patrícia Tórtora, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2068/scan_20210223_110707204_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2068/scan_20210223_110707204_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ROÇADA NA ESTRADA PRINCIPAL DA LINHA VACARIA ONDE O MATO ESTÁ COBRINDO A ESTRADA.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2069/scan_20210223_110707204_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2069/scan_20210223_110707204_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE MOBÍLIA COMO BALCÕES, TROCADORES DE FRALDAS, MESAS E CADEIRAS INFANTIS PARA AS CRECHES.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2070/scan_20210223_110707204_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2070/scan_20210223_110707204_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE MEIO FIO E BOCA DE LOBO NA AVENIDA PRESIDENTE VARGAS COM A RUA ORESTES VERDI, ESQUINA DA CASA Nº 438, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2071/scan_20210223_110707204_015.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2071/scan_20210223_110707204_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ROÇADA NA LATERAL ESTRADA QUE LIGA A COMUNIDADE DO BENTO MUNHOZ ATÉ A COMUNIDADE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2072/scan_20210223_110707204_016.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2072/scan_20210223_110707204_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA DA SAÍDA O RIO SILVA, PROXIMIDADES DA PROPRIEDADE DO SR. RAUL CRODA.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2073/scan_20210223_110707204_017.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2073/scan_20210223_110707204_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CASCALHAMENTO NA ESTRADA DA COMUNIDADE DO BANCO DA TERRA.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2074/scan_20210223_110707204_018.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2074/scan_20210223_110707204_018.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A RETIRADA DA CONTRIBUIÇÃO PREVIDENCIÁRIA DE 14% DOS SERVIDORES INATIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2075/scan_20210223_110707204_019.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2075/scan_20210223_110707204_019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA PARANÁ, EM FRENTE AO COMÉRCIO MOINHO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Bedeco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2081/scan_20210302_083107023_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2081/scan_20210302_083107023_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONCLUSÃO DO CALÇAMENTO DA AV. BRASIL, ATRÁS DO COUNTRY CLUBE, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2082/scan_20210302_083107023_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2082/scan_20210302_083107023_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE AS RUAS E AVENIDAS DO JARDIM BELA VISTA NO BAIRRO VILA NOVA SEJA CONTEMPLADO COM ASFALTO, ILUMINAÇÃO ADEQUADA E RESTAURAÇÃO DE PASSEIOS PÚBLICOS E BOCA DE LOBO.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2087/scan_20210302_083107023_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2087/scan_20210302_083107023_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO JUNTO A COPEL A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO ENTRE A AVENIDA VITAL BRASIL E RUA SALGADO FILHO NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2088/scan_20210302_083107023_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2088/scan_20210302_083107023_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO SEJA AVALIADO E ADEQUADO AS NOVAS LEIS DO FUNDEB CONTEMPLANDO TODOS OS PROFESSORES DO ENSINO FUNDAMENTAL, INFANTIL E MONITORES DE CRECHE.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2089/scan_20210302_083107023_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2089/scan_20210302_083107023_009.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE VIAÇÃO E OBRAS A ELABORAÇÃO DE PROJETO DE MANILHAMENTO E ABERTURA DE BOCAS DE LOBO NA RUAS DO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2090/scan_20210302_083107023_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2090/scan_20210302_083107023_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO A CRIAÇÃO DE UMA VAGA EXCLUSIVO PARA OS CLIENTES EM FRENTE AS FARMÁCIAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2091/scan_20210302_083107023_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2091/scan_20210302_083107023_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA A SECRETARIA DE EDUCAÇÃO E O SETOR DE ENGENHARIA, A CONSTRUÇÃO DE UMA NOVA ESCOLA OU A REFORMA TOTAL DA ESCOLA CLAUDINO ZANON, BEM COMO A CONSTRUÇÃO DE UMA QUADRA COBERTA PARA MESMA, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2092/scan_20210302_083107023_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2092/scan_20210302_083107023_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA VIABILIZADO ATRAVÉS DE CONVÊNIO OU RECURSOS PRÓPRIOS O CALÇAMENTO NA COMUNIDADE DA LINHA VACCARIA.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2093/scan_20210302_083107023_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2093/scan_20210302_083107023_013.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL SEJA VIABILIZADO ATRAVÉS DE CONVÊNIO OU RECURSOS PRÓPRIOS A COLOCAÇÃO DE UM PARQUINHO INFANTIL PARA A COMUNIDADE DO CAMPO BAHIA(ESCOLA PARQUE).</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>MARINILCE, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2094/scan_20210302_083107023_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2094/scan_20210302_083107023_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO COMPETENTE PARA O ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO DE REDUÇÃO DE VELOCIDADE E ADVERTÊNCIA, NA RUA IPANEMA COM A RUA ARGEMIRO LUIZ FONTANA – ACESSO AO LOTEAMENTO BOTESINI - PRÓXIMO AO CENTRO DE ATENDIMENTO TERAPÊUTICO, APAE, GINÁSIO DE ESPORTES E CLUBE DO VOVÔ.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2095/scan_20210302_083107023_015.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2095/scan_20210302_083107023_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) BEM COMO A SINALIZAÇÃO(PLACA E PINTURA NO CHÃO)  NA ESTRADA DO LINHA CRUZEIRINHO COM LINHA ALEGRE, EM FRENTE A PROPRIEDADE DO SR. CLÓVIS QUESINSKI.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2096/scan_20210302_083107023_016.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2096/scan_20210302_083107023_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE EQUIPAMENTOS AUTOMÁTICOS PARA OTIMIZAÇÃO DAS ANALISES CLÍNICAS, REALIZADAS NO LABORATÓRIO DO MUNICÍPIO, TAIS COMO: ANALISADOR AUTOMATIZADO BIOQUÍMICO DE BANCADA COM PERIFÉRICOS – HEMOGRAMAS, ANALISADOR DE TRIAGEM – ENZIMAS CARDÍACAS; OSMOSE – PARA PRODUÇÃO DE ÁGUA DESMINERALIZADA.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2097/scan_20210302_083107023_017.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2097/scan_20210302_083107023_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NO ENTRONCAMENTO DA RUA PORTO ALEGRE COM A RUA CURITIBA, PRÓXIMO À RESIDÊNCIA DA SRA. ROSELI DIAS RIBEIRO, E COLOCAÇÃO DE BOCA DE LOBO OU GALERIAS NA RUA CURITIBA, PRÓXIMO À RESIDÊNCIA DO SR. MARCELO OLIVEIRA, NO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2098/scan_20210302_083107023_018.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2098/scan_20210302_083107023_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE NOVA NA COMUNIDADE DO RIO DALAZÉM QUE SUPORTE A PASSAGEM DE MÁQUINAS AGRÍCOLAS COM GRANDE PORTE.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2099/scan_20210302_083107023_019.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2099/scan_20210302_083107023_019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CALÇAMENTO EM UMA EXTENSÃO DE APROXIMADAMENTE CINCO MIL METROS NA LINHA PANISSON.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2100/scan_20210302_083107023_020.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2100/scan_20210302_083107023_020.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE POSTES DE LUZ NA RUA FRANCISCO RISSATO(EM FRENTE À ESCOLA PROFESSOR EBEHARDO) EM AGROCAFEEIRA</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2101/scan_20210302_083107023_021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2101/scan_20210302_083107023_021.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL TÉRMINO DA INSTALAÇÃO DO POÇO ARTESIANO DA LINHA DUARTE.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2102/scan_20210302_083107023_022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2102/scan_20210302_083107023_022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CALÇAMENTO NA RUA ARNALDO BUSATO, ABAIXO DA BR 277, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2103/scan_20210302_083107023_023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2103/scan_20210302_083107023_023.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSERTO DE BOCA DE LOBO NA RUA ORIDES LORINI, ESQUINA COM A RUA MARECHAL FLORIANO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2104/scan_20210302_083107023_024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2104/scan_20210302_083107023_024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CASCALHAMENTO NA ESTRADA DO RIO URU(ATRÁS DA ITAX)</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2105/scan_20210302_083107023_025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2105/scan_20210302_083107023_025.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE ESTACIONAMENTO DIAGONAL NA RUA PAULINO MACHADO, EM FRENTE À COMUNIDADE DO TROPICAL E A IGREJA NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2106/scan_20210302_083107023_026.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2106/scan_20210302_083107023_026.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CALÇAMENTO ONDE NÃO FOI CONTEMPLADO, NA RUA RIO BRANCO NO JARDIM GUAIRACÁ.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2107/scan_20210302_083107023_027.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2107/scan_20210302_083107023_027.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA CLAUDINO BENINI, NO JARDIM GUAIRACÁ.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2108/scan_20210302_083107023_028.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2108/scan_20210302_083107023_028.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE ACOSTAMENTO NO LADO ESQUERDO DA VIA NA RUA NAPOLEÃO LAUREANO, AO LADO DA ESCOLA EUCLIDES DA CUNHA, NO BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2115/scan_20210309_082200704_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2115/scan_20210309_082200704_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO DA RUA PROF. LERIDES PAGNOCELLI LIMA( COM CICLOVIA,  PASSEIO PÚBLICO, INSTALAÇÃO DE BANCOS A CADA 100M, BEBEDOURO PRÓXIMO AO PARQUE E BARRA DE ALONGAMENTO).</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Jussara Scarparo de Oliveira, Patrícia Tórtora, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2116/scan_20210309_082200704_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2116/scan_20210309_082200704_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ACADEMIA DE GINÁSTICA NA VILA RURAL DE SANTA MARIA, NA VILA ESMERALDA(PROXIMIDADES DA IGREJA E CAMPO DE FUTEBOL).</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2117/scan_20210309_082200704_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2117/scan_20210309_082200704_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ACADEMIA DE GINÁSTICA DA TERCEIRA IDADE NA VILA MARQUEZITA.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2118/scan_20210309_082200704_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2118/scan_20210309_082200704_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE BUEIRO NA RUA PINHEIRO MACHADO COM ARGEMIRO LUIZ FONTANA EM FRENTE A CASA DO SR. LOÍDE, NO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2119/scan_20210309_082200704_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2119/scan_20210309_082200704_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE APROXIMADAMENTE 2KM DE CALÇAMENTO NA LINHA TIBOLA.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2120/scan_20210309_082200704_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2120/scan_20210309_082200704_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE POSTES E ILUMINAÇÃO PÚBLICA NA RUA VITORIO CORNÉLIO PIGATO E NA RUA IGUAÇU, NA VILA PASA.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2121/scan_20210309_082200704_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2121/scan_20210309_082200704_007.pdf</t>
   </si>
   <si>
     <t>INDICA O RECONHECIMENTO DA PRÁTICA DA ATIVIDADE FÍSICA COMO ESSENCIAL, A CRIAÇÃO DE PROTOCOLO ESPECÍFICO PARA REALIZAÇÃO DAS ATIVIDADES FÍSICAS BEM COMO AUMENTO DE FISCALIZAÇÃO NOS SEUS LOCAIS DE REALIZAÇÃO.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2122/scan_20210309_082200704_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2122/scan_20210309_082200704_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO COM PEDRAS IRREGULARES NA ESTRADA MATELÂNDIA, NA CONTINUAÇÃO DA RUA NAPOLEÃO LAUREANO, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2123/scan_20210309_082200704_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2123/scan_20210309_082200704_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO EM TODAS AS RUAS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2124/scan_20210309_082200704_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2124/scan_20210309_082200704_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA VILSON SAVARIANI.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Luizinho, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2125/scan_20210309_082200704_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2125/scan_20210309_082200704_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CÂMERAS DE VIGILÂNCIA NO CEMITÉRIO DE AGROCAFEEIRA, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2126/scan_20210309_082200704_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2126/scan_20210309_082200704_012.pdf</t>
   </si>
   <si>
     <t>NDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LOMBADA NA AVENIDA FARRAPOS ESQUINA COM A RUA SÃO JOÃO, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2127/scan_20210309_082200704_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2127/scan_20210309_082200704_013.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE QUEBRA MOLA NA RUA JOÃO PEGORARO, EM FRENTE À LOJA MIMOS RAÇÕES, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2128/scan_20210309_082200704_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2128/scan_20210309_082200704_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO PONTE NA RUA JOSÉ JÚLIO DA COSTA NO LOTEAMENTO RAUL MOTA 2, EM FRENTE A METALÚRGICA DO SR. ADEMIR DA LUZ ESCOLÁSTICO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2129/scan_20210309_082200704_015.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2129/scan_20210309_082200704_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PROTEÇÃO DE ACRÍLICO EM TODOS OS BALCÕES DAS RECEPÇÕES DAS UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2130/scan_20210309_082200704_016.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2130/scan_20210309_082200704_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA “CUIDADO CRIANÇA” NA RUA MARCELINO BÓZIO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2131/scan_20210309_082200704_017.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2131/scan_20210309_082200704_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO NA RUA VINÍCIUS DE MORAES, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2132/scan_20210309_082200704_018.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2132/scan_20210309_082200704_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO POLIÉDRICA NA LINHA PISKE, EM UMA EXTENSÃO DE 5,9 KM, LIGANDO O ASFALTO DO SÃO ROQUE ATÉ AS EXTREMIDADES DO CALÇAMENTO DA VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2143/scan_20210316_080150811_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2143/scan_20210316_080150811_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO POLIÉDRICA NA LINHA CRUZEIRINHO, INICIANDO NA SORVETERIA DO SR. ZÉ DEBASTIANI ATÉ O FINAL DA LINHA.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2144/scan_20210316_080150811_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2144/scan_20210316_080150811_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL VISTA TÉCNICA DE ENGENHEIROS E GESTORES DA EDUCAÇÃO PARA AVALIAR AS MELHORIAS E ADEQUAÇÕES NECESSÁRIAS NA ESCOLA MUNICIPAL DOM BOSCO.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2145/scan_20210316_080150811_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2145/scan_20210316_080150811_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FORNECIMENTOS DE UNIFORME ESCOLAR A TODOS OS ALUNOS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Patrícia Tórtora, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2146/scan_20210316_080150811_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2146/scan_20210316_080150811_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFAZER A ESTRADA ENTRE O RIO XAXIM E O SÃO ROQUE(CAMINHO DA ESTRADA DO SABER).</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2147/scan_20210316_080150811_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2147/scan_20210316_080150811_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DA RUA NEREU RAMOS ATÉ O POSTO DE SAÚDE, NA VILA PASA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2148/scan_20210316_080150811_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2148/scan_20210316_080150811_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A VERIFICAÇÃO DA SITUAÇÃO DAS MANILHAS, VALETAS E BURACOS DAS OBRAS INACABADAS DA RUA ARNALDO BUSATO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2149/scan_20210316_080150811_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2149/scan_20210316_080150811_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CASCALHAMENTO NA ESQUINA DA AVENIDA TANCREDO NEVES, COM AS RUAS PORTO ALEGRE E RUA CURITIBA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2150/scan_20210316_080150811_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2150/scan_20210316_080150811_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS NOMINATIVAS DE RUAS NO LOTEAMENTO RAUL MOTA E DEMAIS RUAS DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2151/scan_20210316_080150811_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2151/scan_20210316_080150811_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O REPARO DE ASFALTO NA AVENIDA GETÚLIO VARGAS EM FRENTE AO DESPACHANTE.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2152/scan_20210316_080150811_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2152/scan_20210316_080150811_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE ACADEMIA DA TERCEIRA IDADE EM FRENTE AO GINÁSIO MUNICIPAL DE ESPORTES DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Bedeco, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2153/scan_20210316_080150811_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2153/scan_20210316_080150811_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL QUE APÓS ADJUDICAÇÃO DA EMPRESA VENCEDORA DA LICITAÇÃO PARA PODA DAS ÁRVORES, DÊ PRIORIDADE PARA RETIRADA DE GALHOS QUE INTERFEREM NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_91.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE ILUMINAÇÃO NA ESTRADA RURAL ENGENHEIRO CELMAR SOARES GOULART, DEVIDO AO GRANDE FLUXO DE PESSOAS QUE REALIZAM SUAS CAMINHADAS.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2161/scan_20210323_082919523_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2161/scan_20210323_082919523_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA VIABILIZADO VACINA PARA OS FUNCIONÁRIOS QUE TRABALHAM NOS CEMITÉRIOS MUNICIPAIS, BEM COMO AOS PROFESSORES, MONITORES E MOTORISTAS DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira, Patrícia Tórtora, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2162/scan_20210323_082919523_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2162/scan_20210323_082919523_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A REABERTURA DA ANTIGA ESTRADA DE GUARAPUAVA, BEIRANDO O PARQUE NACIONAL DO IGUAÇU, NO TRECHO QUE COMPREENDE A FAZENDA MASSAROLO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2163/scan_20210323_082919523_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2163/scan_20210323_082919523_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A RETIRADA DA LOMBADA NA AVENIDA BORGES DE MEDEIROS, PRÓXIMA À AGÊNCIA DO BANCO ITAÚ</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Bedeco, MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2164/scan_20210323_082919523_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2164/scan_20210323_082919523_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE AO COE PARA A REAVALIAÇÃO DO DECRETO 3.037 QUE ESTABELECE O HORÁRIO DE FUNCIONAMENTO DE TODO O SERVIÇO DE GASTRONOMIA, COM ALTERAÇÃO DO LIMITE DE FUNCIONAMENTO ATÉ AS 22H.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, MARINILCE, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2174/scan_20210330_082558324_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2174/scan_20210330_082558324_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA AS CALÇADAS NOS TRECHOS ONDE TÊM FAIXA DE PEDESTRES COM ACESSIBILIDADE PARA CADEIRANTES EM TODA A AVENIDA PARANÁ, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2175/scan_20210330_082558324_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2175/scan_20210330_082558324_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ALTERAÇÃO DA LOMBADA DA AVENIDA CRISTÓVÃO COLOMBO, NAS PROXIMIDADES DA CORRESPONDENTE DA CAIXA ECONÔMICA FEDERAL, NO SENTIDO BAIRRO-CENTRO, ANTES DO CRUZAMENTO COM A RUA AMÉRICO VESPÚCIO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2176/scan_20210330_082558324_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2176/scan_20210330_082558324_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE NÚMERO DE IDENTIFICAÇÃO DOS IMÓVEIS NOS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2177/scan_20210330_082558324_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2177/scan_20210330_082558324_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DAS CALÇADAS NOS DOIS LADOS DA AVENIDA NEREU RAMOS ATÉ O POSTO DE SAÚDE DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2178/scan_20210330_082558324_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2178/scan_20210330_082558324_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA LINO DALPOZZO, PROXIMIDADES DO CONJUNTO RESIDENCIAL MATELÂNDIA I, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2179/scan_20210330_082558324_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2179/scan_20210330_082558324_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE TAPA BURACOS NO CALÇAMENTO DO SÃO ROQUE, SENTIDO CACHOEIRA DO TIO JOÃO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2180/scan_20210330_082558324_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2180/scan_20210330_082558324_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REGULAMENTAR O TÉRMINO DA AVENIDA GARIBALDI AO CRUZEIRINHO E TAMBÉM O TÉRMINO DA AVENIDA CARLOS TURRI LIGADA AO BARREIRÃO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/scan_20210406_080537922_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/scan_20210406_080537922_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA PADRE ANCHIETA ENTRE AS AVENIDAS NEREU RAMOS E MATO GROSSO, NA VILA PASA.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/scan_20210406_080537922_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/scan_20210406_080537922_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PLANEJAMENTO PARA QUE O ABASTECIMENTO DE COMBUSTÍVEL PARA A FROTA DE VEÍCULOS DA PREFEITURA MUNICIPAL SEJA REALIZADO NO PÁTIO DE MÁQUINAS.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/scan_20210406_080537922_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/scan_20210406_080537922_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DISTRIBUIÇÃO DE SACOLINHAS/EMBALAGENS PLÁSTICAS PARA OS USUÁRIOS DA FARMÁCIA DO POSTO DE SAÚDE, COM MENSAGENS DE CONSCIENTIZAÇÃO POPULAR DOS PROGRAMAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/scan_20210406_080537922_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/scan_20210406_080537922_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL ABRIR UMA JANELA COM VISÃO PARA A RUA NO GUICHÊ DE ATENDIMENTO NO POSTO DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/scan_20210406_080537922_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/scan_20210406_080537922_003.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TRATATIVAS JUNTO AO DER PARA A EXECUÇÃO DE ACOSTAMENTO NA PR 590 QUE LIGA AGROCAFEEIRA AO MUNICÍPIO DE RAMILÂNDIA.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/scan_20210406_080537922_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/scan_20210406_080537922_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA AVENIDA CARLOS TURRI(APROXIMADAMENTE 300M), ENTRE AS RUAS SALGADO FILHO E LINO DAL POZZO, NA VILA NOVA, SAÍDA PARA O BARREIRÃO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/scan_20210406_080537922_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/scan_20210406_080537922_001.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO LAMA ASFÁLTICA NA AVENIDA PETCH ENTRE AS RUAS BELÉM E PARÁ, NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/scan_20210413_080815733_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/scan_20210413_080815733_007.pdf</t>
   </si>
   <si>
     <t>INDICA A EDIÇÃO DE DECRETO CRIANDO O PROGRAMA MUNICIPAL DE FOMENTO AO DESENVOLVIMENTO SOCIOECONÔMICO LOCAL, DENOMINADO "COMPRA MATELÂNDIA", COM O OBJETIVO DE GARANTIR A PROMOÇÃO DE, NOS LIMITES LEGAIS, LICITAÇÕES EXCLUSIVAS PARA ME E EPP SEDIADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/scan_20210413_080815733_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/scan_20210413_080815733_006.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL DRENAGEM DE MINA NA RUA PROF. GENI COSTENARO CHIAPPIN, NO JARDIM GUAIRACÁ, PROXIMIDADES DA PROPRIEDADE DO SR. JUAREZ GREFF.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/scan_20210413_080815733_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/scan_20210413_080815733_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE ESTACIONAMENTO DIAGONAL NA AVENIDA CRISTÓVÃO COLOMBO, EM FRENTE AO POSTO DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/scan_20210413_080815733_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/scan_20210413_080815733_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO E RECAPE ASFÁLTICO NA RUA JOÃO PEGORARO, EM TODA A SUA EXTENSÃO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/scan_20210413_080815733_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/scan_20210413_080815733_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODO O DISTRITO INDUSTRIAL DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/scan_20210413_080815733_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/scan_20210413_080815733_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PLANO DE CONTENÇÃO E DISSEMINAÇÃO DA FORMIGA CORTADEIRA ATRAVÉS DA APLICAÇÃO DA LEI MUNICIPAL Nº 3.506/15(COMBATE A FORMIGA CORTADEIRA) ASSOCIADA A LEI ESTADUAL Nº 11.200/95(LEI DE DEFESA SANITÁRIA VEGETAL).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/scan_20210413_080815733_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/scan_20210413_080815733_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ASFALTO NA RUA RIO DE JANEIRO NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/scan_20210420_083237700_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/scan_20210420_083237700_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ENTRE EM CONTATO COM A SANEPAR PARA AUTORIZAÇÃO DE USO DO POÇO LOCALIZADO NA LINHA RUSTIK, NA PROPRIEDADE DO SR. PANISSON PARA ABASTECIMENTO DE CAIXA D’ÁGUA QUE DISTRIBUI PARA 8 (OITO) FAMÍLIAS DA LOCALIDADE</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/scan_20210420_083237700_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/scan_20210420_083237700_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS PAULO PETSCH E PINHEIRO MACHADO AMBAS EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/scan_20210420_083237700_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/scan_20210420_083237700_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PLANEJAMENTO PARA DESENTUPIR TODOS OS BUEIROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/scan_20210420_083237700_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/scan_20210420_083237700_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IDENTIFICAÇÃO COM PINTURA DOS BUEIROS ABERTOS NAS CASINHAS SUB-50, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/scan_20210420_083237700_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/scan_20210420_083237700_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IDENTIFICAÇÃO DE TODOS OS FUNCIONÁRIOS PÚBLICOS COM CRACHÁS FUNCIONAIS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/scan_20210420_083237700_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/scan_20210420_083237700_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A FORMALIZAR UM CONVÊNIO OU TERMO DE COOPERAÇÃO COM O MUNICÍPIO DE MEDIANEIRA PARA TENTAR UMA LOCAÇÃO OU EMPRÉSTIMO DO CAMINHÃO LIMPA MANILHA.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/scan_20210420_083237700_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/scan_20210420_083237700_008.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM CONVÊNIO OU TERMO DE COOPERAÇÃO COM TODOS OS MUNICÍPIOS QUE FAZEM DIVISA COM MATELÂNDIA, LEGALIZANDO A UTILIZAÇÃO DE MAQUINÁRIOS PARA ESTAS REGIÕES, PRINCIPALMENTE EM SE TRATANDO DE ADEQUAÇÕES DE ESTRADAS.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/scan_20210420_083237700_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/scan_20210420_083237700_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CANALIZAÇÃO DA ÁGUA E A REALIZAÇÃO DE CALÇAMENTO NA RUA MINAS GERAIS NO BAIRRO SÃO CRISTÓVÃO, LOTEAMENTO VALE DO SOL.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/scan_20210420_083237700_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/scan_20210420_083237700_007.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL, A CRIAÇÃO DE UM BANCO DE PROJETOS DE TODAS AS SECRETARIAS MUNICIPAIS PARA APLICAÇÃO DOS RECURSOS ORIUNDOS DE EMENDAS ESTADUAIS E FEDERAIS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/scan_20210420_083237700_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/scan_20210420_083237700_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE O ORÇAMENTO DA TRANSPOSIÇÃO DOS RECURSOS DA CÂMARA SEJA UTILIZADO NO COMBATE À COVID-19, ESPECIALMENTE PARA COMPRA DE VACINAS.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/scan_20210420_083237700_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/scan_20210420_083237700_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A MANUTENÇÃO DOS BRINQUEDOS DOS PARQUINHOS DA PRAÇA DA CULTURA E DO PARQUE FARROUPILHA.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/scan_20210420_083237700_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/scan_20210420_083237700_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE NÃO FAÇA O DESCONTO DO ABANO ASSIDUIDADE QUANDO O SERVIDOR ESTIVER AFASTADO DO SERVIÇO PELO ISOLAMENTO COM COVID-19 OU TIVER SE ACIDENTADO DURANTE O EXPEDIENTE DE SEU SERVIÇO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/scan_20210420_083237700_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/scan_20210420_083237700_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO COM PEDRAS IRREGULARES NOS DOIS MORROS DO BARREIRÃO SENTIDO RIO SABIÁ, BEM COMO NO SENTIDO SABIÁ-BARREIRÃO, PASSANDO PELA PROPRIEDADE DO SR. MÁRIO GRANDO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/scan_20210420_083237700_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/scan_20210420_083237700_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA RUA PARÁ COM A RUA BELÉM, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/scan_20210427_083937641_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/scan_20210427_083937641_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PERFURAÇÃO DE UM POÇO ARTESIANO PARA A COMUNIDADE OURO VERDE.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/scan_20210427_083937641_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/scan_20210427_083937641_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DO PARQUINHO DA ESCOLA DUQUE DE CAXIAS EM VILA ESMERALDA. INDICA-SE TAMBÉM O REPARO NO TELHADO QUE ESTÁ COM GOTEIRAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/scan_20210427_083937641_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/scan_20210427_083937641_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NA ESTRADA QUE LIGA A COMUNIDADE DO BANANAL ATÉ A COMUNIDADE DE MARQUEZITA.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2214/scan_20210427_083937641_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2214/scan_20210427_083937641_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO EM TODAS AS RUAS DA COMUNIDADE MARQUEZITA.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/scan_20210427_083937641_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/scan_20210427_083937641_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REDIMENSIONAR A AVENIDA GETÚLIO VARGAS, NA QUADRA ATRÁS DO SUPERMERCADO FÁVERO, SEGUINDO AS DIMENSÕES DA QUADRA DA RUA DEBAIXO.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/scan_20210427_083937641_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/scan_20210427_083937641_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A INCLUSÃO DO MORANGO NA ALIMENTAÇÃO ESCOLAR, QUE ALÉM DAS PROPRIEDADES NUTRICIONAIS FOMENTA A AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/scan_20210427_083937641_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/scan_20210427_083937641_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE FAÇA A CONTRATAÇÃO DE EMPRESA DE SEGURANÇA PARA VIGIAR TODOS OS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/scan_20210427_083937641_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/scan_20210427_083937641_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DISTRIBUIÇÃO DE EPI’S(EQUIPAMENTO PROTEÇÃO INDIVIDUAL) PARA OS SERVIDORES DO CEMITÉRIO, PRINCIPALMENTE OS QUE REALIZAM OS ENTERROS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/scan_20210427_083937641_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/scan_20210427_083937641_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO A INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO OU LETREIROS NA ESCOLA MUNICIPAL DOM PEDRO II.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/scan_20210427_083937641_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/scan_20210427_083937641_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACO NO CALÇAMENTO DA COMUNIDADE VILA BRASIL, ONDE TERMINA O ASFALTO, NAS PROXIMIDADES DA PROPRIEDADE DO SR. INÁCIO DONEL.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/scan_20210504_081121887_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/scan_20210504_081121887_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ARGEMIRO LUIZ FONTANA, PROXIMIDADES DA MASSOTERAPIA SARTON.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/scan_20210504_081121887_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/scan_20210504_081121887_002.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL ENTRAR EM CONTATO COM A CONCESSIONÁRIA ECOCATARATAS PARA ALTERAR O PONTO DE ÔNIBUS DA ANTIGA ENTRADA NA ESTRADA RURAL DE VILA BRASIL E A SUA REINSTALAÇÃO NA NOVA ENTRADA DA ESTRADA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/scan_20210504_081121887_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/scan_20210504_081121887_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL BUSCAR MEIOS JUNTAMENTE COM O DEPARTAMENTO DE TRÂNSITO E A POLÍCIA MILITAR PARA REALIZAR AÇÕES EDUCATIVAS NO TRÂNSITO, TANTO PARA PEDESTRES QUANTO PARA MOTORISTAS E MOTOCICLISTAS,  AFIM DE RESPEITAR AS LEIS DE TRÂNSITO E NÃO COLOCAR EM RISCO A SUA VIDA E A DOS DEMAIS RESIDENTES.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/scan_20210504_081121887_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/scan_20210504_081121887_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL, QUE FAÇA A AQUISIÇÃO DE MEDICAMENTOS PARA TRATAMENTO DA COVID-19.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/scan_20210504_081121887_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/scan_20210504_081121887_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL, QUE OS DIRETORES, PROFESSORES E MONITORES DE CMEIS E ESCOLAS MUNICIPAIS, ATUEM PREFERENCIALMENTE NAS RESPECTIVAS INSTITUIÇÕES NOS BAIRROS EM QUE POSSUEM SUA RESIDÊNCIA</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/scan_20210504_081121887_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/scan_20210504_081121887_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO BANCOS FIXOS AO LONGO DA AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/scan_20210511_081048645_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/scan_20210511_081048645_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO ENTE AS RUAS CARLOS TURRI E GENERAL DUTRA, NO LOTEAMENTO BATISTELA.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/scan_20210511_081048645_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/scan_20210511_081048645_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DO CANTEIRO CENTRAL, EM FRENTE AO HOSPITAL PADRE TEZZA PARA FACILITAR A SAÍDA DA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/scan_20210511_081048645_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/scan_20210511_081048645_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO LAMA ASFÁLTICA NA RUA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/scan_20210511_081048645_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/scan_20210511_081048645_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO CALÇAMENTO DA AVENIDA GARIBALDI COM A RUA GENERAL DUTRA, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/scan_20210511_081048645_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/scan_20210511_081048645_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACO COM LAMA ASFÁLTICA NA IGREJA CAPELA SÃO PIO X EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/scan_20210511_081048645_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/scan_20210511_081048645_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLEMENTAÇÃO DE PONTO DE ÔNIBUS NA AVENIDA PRESIDENTE VARGAS, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/scan_20210511_081048645_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/scan_20210511_081048645_007.pdf</t>
   </si>
   <si>
     <t>– INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PELA SECRETARIA DE MEIO AMBIENTE SOBRE A RECUPERAÇÃO DA NASCENTE LOCALIZADA ATRÁS DO CENTRO COMUNITÁRIO DA VILA PASA</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Bedeco, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/scan_20210511_081048645_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/scan_20210511_081048645_008.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A LIGAÇÃO DE ESGOTO E ISOLAMENTO DAS FOSSAS DE TODOS OS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/scan_20210518_082324878_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/scan_20210518_082324878_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO, REALIZAR MELHORIAS E/OU TAPA BURACOS NA RUA ALFREDO CHAVES APÓS A AVENIDA GARIBALDI, NO LOTEAMENTO RENE PINTO AO LADO DA ESCOLA PIAMARTA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/scan_20210518_082324878_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/scan_20210518_082324878_002.pdf</t>
   </si>
   <si>
     <t>– INDICA AO EXECUTIVO MUNICIPAL AMPLIAÇÃO DE VAGAS NOS CMEIS E ESTUDAR A POSSIBILIDADE DOS CMEIS ABRIREM VAGAS COM TURMA DE 12HORAS.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Luizinho, Patrícia Tórtora, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/scan_20210518_082324878_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/scan_20210518_082324878_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM O MUNICÍPIO DE CÉU AZUL PARA CONSTRUÇÃO DE UMA PONTE NA DIVISA DOS MUNICÍPIOS, NO RIO XAXIM, PROXIMIDADES DA PROPRIEDADE DO SR. NECA AMPESSAM.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/scan_20210518_082324878_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/scan_20210518_082324878_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE OBRAS E AGRICULTURA PARA FAZER A ENTRADA DA PROPRIEDADE DO SR. NEGO LANGARO, FAZER UM VIRADOURO PARA O SR. TINHO LANGARO, E TERRAPLANAGEM NA PROPRIEDADE DO SR. NELSON CARBONERA, NO RIO XAXIM.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Patrícia Tórtora, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/scan_20210525_082718903_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/scan_20210525_082718903_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUIDADE DO RECAPE ASFÁLTICO DA VILA BRASIL, A PARTIR DO TÉRMINO ATÉ A PROPRIEDADE DO SR. INÁCIO DONER.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/scan_20210525_082718903_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/scan_20210525_082718903_011.pdf</t>
   </si>
   <si>
     <t>– INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NA RUA DAS ORQUÍDEAS, NA VILA PASA.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/scan_20210525_082718903_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/scan_20210525_082718903_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ALARGAMENTO/REDIMENSIONAMENTO NA RUA ERWIN HASS, NA VILA PASA.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/scan_20210525_082718903_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/scan_20210525_082718903_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO E MANILHAMENTO NO INÍCIO DA RUA COPACABANA ATÉ A PROPRIEDADE DO SR. ROQUE DAL POZZO, NO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/scan_20210525_082718903_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/scan_20210525_082718903_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO DE APROXIMADAMENTE 200 METROS NA RUA MINAS GERAIS, ATÉ A PROPRIEDADE DO SR. MÁRCIO, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/scan_20210525_082718903_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/scan_20210525_082718903_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO E MELHORIAS PARA CONSERVAÇÃO DO PRÉDIO DO CENTRO DE GERAÇÃO DE RENDA DO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/scan_20210525_082718903_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/scan_20210525_082718903_006.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NA ESTRADA QUE LIGA O BAIRRO JARDIM TROPICAL ATÉ O LOTEAMENTO MORESCO, NO FINAL DA RUA PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/scan_20210525_082718903_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/scan_20210525_082718903_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DO MEIO AMBIENTE A REALIZAÇÃO DE LIMPEZA DE BEBEDOURO DA PROPRIEDADE DO SR. HERCI TEIXEIRA, NA COMUNIDADE DO ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/scan_20210601_080119591_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/scan_20210601_080119591_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO CALÇAMENTO NA RUA 25 DE JULHO, NA VILA PASA.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/scan_20210601_080119591_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/scan_20210601_080119591_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL LAMA ASFÁLTICA NA RUA SALGADO FILHO, ENTRE AS AVENIDAS SOUZA NAVES E VITAL BRASIL, BEM COMO LAMA ASFÁLTICA NA AV VITAL BRASIL ENTRE AS RUAS NAPOLEÃO LAUREANO E SALGADO FILHO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/scan_20210601_080119591_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/scan_20210601_080119591_006.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LICITAÇÃO ESPECÍFICA PARA MANUTENÇÃO DE RADIADORES.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Patrícia Tórtora, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/scan_20210601_080119591_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/scan_20210601_080119591_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM NOVO POSTO DE SAÚDE PARA O DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/scan_20210601_080119591_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/scan_20210601_080119591_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ALARGAMENTO DA ESTRADA RURAL QUE DÁ ACESSO A RESIDÊNCIA DO SR. ADILSON RANCAN E MARCOS AMORIM, NA LINHA PANISSON.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/scan_20210601_080119591_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/scan_20210601_080119591_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE OU FACILITAÇÃO EM FORMA DE SUBSÍDIO PARA INCENTIVAR OS PRODUTORES RURAIS A ADERIREM O SISTEMA DE CISTERNA MODERNIZADA PARA CAPTAÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/scan_20210601_080119591_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/scan_20210601_080119591_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ACESSO PARA CADEIRANTES EM TODAS AS ENTRADAS DAS SECRETARIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/scan_20210601_080119591_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/scan_20210601_080119591_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE OBRAS O CONSERTO DO ASFALTO NA AVENIDA NEREU RAMOS, EM FRENTE À CASA DO SR. AFONSO CARLESSO E ELETRÔNICA DO ZECA, NA VILA PASA.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/scan_20210601_080119591_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/scan_20210601_080119591_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MELHORIAS NA RUA SALGADO FILHO, ENTRE A AV. SOUZA NAVES E RUA VILSON SAVARIANI, NO JARDIM PRIMAVERA, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/scan_20210601_080119591_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/scan_20210601_080119591_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A UBS DE AGROCAFEEIRA SEJA REESTRUTURADA PARA ATENDIMENTO DAS PESSOAS COM COVID – (REFERENTE À HORÁRIO DIFERENCIADO, ABERTURA NA LATERAL DA UBS E ATENÇÃO ESPECIAL PARA A SALA DA VACINA).</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/scan_20210601_080119591_014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/scan_20210601_080119591_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE RECAPE ASFÁLTICO NUMA EXTENSÃO DE 200METROS NA RUA SÃO PAULO, NO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/scan_20210608_080954357_011.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/scan_20210608_080954357_011.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AVALIAÇÃO PARA INSERIR A EDUCAÇÃO AMBIENTAL NO CURRÍCULO ESCOLAR/CULTURAl.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/scan_20210608_080954357_010.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/scan_20210608_080954357_010.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL BUSCAR PARCERIAS JUNTO A EMATER E O SINDICATO DOS TRABALHADORES PARA PREPARAR OS AGRICULTORES QUANTO AO MANEJO/COMBATE DAS FORMIGAS CORTADEIRAS.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/scan_20210608_080954357_009.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/scan_20210608_080954357_009.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ASFALTO NA RUA JÚLIO CÉZAR DE CASTILHO, NA VILA PASA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/scan_20210608_080954357_008.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/scan_20210608_080954357_008.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO RISSATO, NA ANTIGA ALVELAR BRANDÃO VILELA, PROXIMIDADES DA ESCOLA PROFESSOR EBEHARDO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/scan_20210608_080954357_007.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/scan_20210608_080954357_007.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA CANTINHO DO CÉU, A PARTIR DA PONTE BAIXA ATÉ A DIVISA COM O MUNICÍPIO DE SERRANÓPOLIS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/scan_20210608_080954357_006.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/scan_20210608_080954357_006.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IDENTIFICAÇÃO COM NOME DO GINÁSIO MUNICIPAL DO SÃO CRISTÓVÃO, COLOCAÇÃO DE LAMA ASFÁLTICA EM FRENTE AO GINÁSIO E INSTALAÇÃO DE PONTO DE ÔNIBUS NO LOCAL.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/scan_20210608_080954357_005.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/scan_20210608_080954357_005.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS NA ESCOLA PROFESSOR EBEHARDO EM AGROCAFEEIRA, COMO TELHADO, ILUMINAÇÃO DAS SALAS E SECRETARIA E AR CONDICIONADO.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/scan_20210608_080954357_004.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/scan_20210608_080954357_004.xps</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇADA DE PEDESTRES EM TODA EXTENSÃO DA RUA FRANCISCO RISSATO, BEM COMO INSTALAÇÃO DE REDUTOR DE VELOCIDADE E PLACA DE CUIDADO CRIANÇAS, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/scan_20210608_080954357_003.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/scan_20210608_080954357_003.xps</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL RECAPE COM LAMA ASFÁLTICA EM TODO TRECHO QUE LIGA A COMUNIDADE DO RIO XAXIM À COMUNIDADE DO SÃO ROQUE.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/scan_20210608_080954357_002.xps</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/scan_20210608_080954357_002.xps</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DAS CALÇADAS EM TODA A EXTENSÃO DA RUA OTÁVIO DUARTE DA SILVA E DA RUA PINHEIRO MACHADO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA PROPRIEDADE DO SR. ALFEU GRASSI, NO RIO SABIÁ</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Bedeco, Luizinho</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO NA RUA VITAL BRASIL, EM UMA EXTENSÃO DE 150 METROS, ENTRE A RUA DAL CANALLE E NAPOLEÃO LAUREANO</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/scan_20210615_081525488_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/scan_20210615_081525488_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO EM TODO O PARQUE INDUSTRIAL DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/scan_20210615_081525488_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/scan_20210615_081525488_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA SAULE PELISSARO, AO LADO DA RESIDÊNCIA DO SR. NADIR PIETROBON, NA VILA PASA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/scan_20210615_081525488_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/scan_20210615_081525488_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NA AVENIDA GARIBALDI, EM UMA EXTENSÃO DE 300 METROS PARA COMPLETAR A AVENIDA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/scan_20210615_081525488_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/scan_20210615_081525488_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA BENTO GONÇALVES ENTRE AVENIDA GARIBALDI E CRISTÓVÃO COLOMBO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/scan_20210615_081525488_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/scan_20210615_081525488_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PONTO DE ÔNIBUS EM FRENTE AO COLÉGIO EUCLIDES DA CUNHA.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/scan_20210615_081525488_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/scan_20210615_081525488_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO PARA QUE SEJA IMPLANTADA NO MUNICÍPIO A CICLO FAIXA EM TODA EXTENSÃO DA RUA LINO DAL POZZO COM ACESSO E EXTENSÃO PELA AV. GARIBALDI ATÉ A RUA PROFESSOR LERIDES PAGNOCELLI LIMA COM SEGUIMENTO PELA CELMAR GOULART.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/scan_20210615_081525488_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/scan_20210615_081525488_009.pdf</t>
   </si>
   <si>
     <t>INDICA ELEVAÇÃO DO ADICIONAL DE INSALUBRIDADE AO GRAU MÁXIMO DOS SERVIDORES DA SAÚDE E ASSISTÊNCIA SOCIAL QUE ESTEJAM NO COMBATE A PANDEMIA ENQUANTO PERDURAR ESTADO DE CALAMIDADE E PANDEMIA DO COVID19 CONFORME ART. 8, § 5º LC 123/2021</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/scan_20210615_081525488_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/scan_20210615_081525488_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS NA PRAÇA SÉTIMO BARCAROLO, EM FRENTE AOS BANCOS, NA TRINCHEIRA, EM FRENTE AOS ÓRGÃOS PÚBLICOS DO DISTRITO DE AGROCAFEEIRA, NA VILA ESMERALDA, MARQUEZITA, EM FRENTE AOS POSTOS DE SÁUDE E MANUTENÇÃO DAS LIXEIRAS QUEBRADAS.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/scan_20210615_081525488_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/scan_20210615_081525488_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O RETORNO DE FORAM HÍBRIDA DAS ATIVIDADES DO PROFAN E DO ESPORTE.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/scan_20210615_081525488_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/scan_20210615_081525488_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE SAÚDE A INSTALAÇÃO DE PIA NO CONSULTÓRIO MÉDICO NO POSTO DE SAÚDE DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/scan_20210615_081525488_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/scan_20210615_081525488_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O RECAPE ASFÁLTICO NA AVENIDA BRASIL, RUA MANOEL RIBAS E RUA TIRADENTES NO BAIRRO SÃO CRISTÓVÃO, PROXIMIDADES DA ESCOLA DOM PEDRO II.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/scan_20210622_082336679_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/scan_20210622_082336679_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA A DIVULGAÇÃO E DISTRIBUIÇÃO DE MATERIAL INFORMATIVO COM O CRONOGRAMA DE COLETA DOS LIXOS, QUE ESTE MATERIAL SEJA DISTRIBUÍDO NAS ESCOLAS, PELOS AGENTES DE ENDEMIAS, PELOS SERVIDORES DA SECRETARIA DE VIAÇÃO E OBRAS, COLOCADO EM PRAÇAS PÚBLICAS E DEMAIS LOCAIS QUE JULGAREM NECESSÁRIO.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/scan_20210622_082336679_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/scan_20210622_082336679_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PAGAMENTO DE DIÁRIAS PARA OS MOTORISTAS QUE REALIZAREM O TRANSPORTE PARA OS MUNICÍPIOS DE FOZ OU CASCAVEL. PARA AS VIAGENS PARA CURITIBA QUE REALIZE O PAGAMENTO DE UMA DIÁRIA PARA O REPOUSO EM HOTEL.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/scan_20210622_082336679_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/scan_20210622_082336679_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVER E FOMENTAR O TURISMO RURAL, GASTRONÔMICO E CULTURAL DO MUNICÍPIO, INTEGRANDO COM OS MUNICÍPIOS VIZINHOS E A ITAIPU.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/scan_20210622_082336679_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/scan_20210622_082336679_004.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DE ACESSO PARA AMBULÂNCIA NA LATERAL DO POSTO DE SAÚDE DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/scan_20210622_082336679_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/scan_20210622_082336679_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FECHAMENTO DA PAREDE COM TIJOLO VAZADO COM UMA PAREDE COM JANELA NA CRECHE IRINA SIDOR E COLOCAÇÃO DE GRADE COM PORTÃO PARA IMPEDIR A SAÍDA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/scan_20210622_082336679_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/scan_20210622_082336679_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE UMA BETONEIRA, MÁQUINA DE FAZER MEIO FIO, GERADOR DE ENERGIA E UMA MÁQUINA DE POLICORTE PARA O DEPARTAMENTO DE VIAÇÃO E OBRAS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/scan_20210629_082156398_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/scan_20210629_082156398_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO E PRESERVAÇÃO AMBIENTAL DAS NASCENTES NO BAIRRO VILA PASA E IMPLANTAÇÃO DE PARQUE LINEAR.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/scan_20210629_082156398_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/scan_20210629_082156398_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA DA PRAÇA SÉTIMO BARCAROLO.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/scan_20210629_082156398_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/scan_20210629_082156398_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO PARA QUE REVEJA O ACESSO NA RUA MARECHAL FLORIANO EM FRENTE A ESCOLA DOM BOSCO PARA QUE SEJA POSSÍVEL O TRÂNSITO NESTA RUA NOS DOIS SENTIDOS NOS PERÍODOS EM QUE NÃO TENHAM AULA, FORA DO HORÁRIO COMERCIAL, NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/scan_20210629_082156398_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/scan_20210629_082156398_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO E A CONCESSÃO DE LICENÇA PRÊMIO AOS FUNCIONÁRIOS QUE NÃO FORAM CONTEMPLADOS POR ENTRAREM APÓS A PROMULGAÇÃO DA LEI 1.782/07(ESTATUTO DO SERVIDOR).</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/scan_20210629_082156398_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/scan_20210629_082156398_006.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL MANILHAMENTO DE APROXIMADAMENTE 60 METROS NA RUA JOSÉ JULHO DA COSTA, ENTRE A PROPRIEDADES E A RUA NOMINADA, NA PARTE DE BAIXO DO LOTEAMENTO RAUL MOTTA, NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/scan_20210706_082656961_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/scan_20210706_082656961_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA BASE PARA O SAMU JUNTO A PRAÇA SÉTIMO BARCAROLO, ENTRE A BIBLIOTECA E O CARTÓRIO ELEITORAL</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/scan_20210706_082656961_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/scan_20210706_082656961_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CONSERTO DA ESTRADA QUE DÁ ACESSO A CABANHA IGUAÇU, NA PROPRIEDADE DO SR. LEANDRO, NA LINHA PANIZZON.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/scan_20210706_082656961_011.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/scan_20210706_082656961_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LAMA ASFÁLTICA NA AVENIDA IPIRANGA COM A RUA BENTO GONÇALVES, NAS PROXIMIDADES DO AYMORÉ, NA VILA NOVA.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/scan_20210706_082656961_010.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/scan_20210706_082656961_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REVISÃO NA ILUMINAÇÃO PÚBLICA NAS ESQUINAS DAS RUAS JOSUÉ DE CASTRO COM ARGEMIRO LUIZ FONTANA, COM TROCA DE LÂMPADAS QUEIMADAS E SENSORES, NAS PROXIMIDADES DA PROPRIEDADE DA RESIDÊNCIA DO SR. PEDRO MORAIS NEVES, NO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/scan_20210706_082656961_009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/scan_20210706_082656961_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO EM TODA EXTENSÃO DA RUA COSTA E SILVA EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/scan_20210706_082656961_008.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/scan_20210706_082656961_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ILUMINAÇÃO NA RUA PARANAGUÁ, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/scan_20210706_082656961_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/scan_20210706_082656961_007.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE PONTO DE ÔNIBUS NA AVENIDA PRINCIPAL DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/scan_20210706_082656961_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/scan_20210706_082656961_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SOLICITAR JUNTO A COOPERATIVA LAR, JUNTO AOS SEUS REPRESENTANTES LEGAIS, A DOAÇÃO DA COBERTURA DA RODOVIÁRIA PARA INSTALAÇÃO NO PÁTIO DE MÁQUINAS.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/scan_20210706_082656961_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/scan_20210706_082656961_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA AQUISIÇÃO DE MAQUINÁRIOS PARA FABRICAÇÃO DE MANILHAS PARA SEREM USADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Paulo Cézar Gomes, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/scan_20210706_082656961_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/scan_20210706_082656961_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE CANTEIRO CENTRAL PARA CONSTRUÇÃO DE ESTACIONAMENTO NA AVENIDA PARANÁ, EM FRENTE À CASA ITALIANA E SHAWARMA.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/scan_20210706_082656961_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/scan_20210706_082656961_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO NA CABECEIRA DA ESTRADA DA PROPRIEDADE DO SR. GILBERTO“CHIL”, NA LINHA OURO VERDE.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/scan_20210706_082656961_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/scan_20210706_082656961_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE MANILHA NA ENTRADA DA PROPRIEDADE DO SR. FLÁVIO JOÃO GANZER, NO ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/scan_20210706_082656961_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/scan_20210706_082656961_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA SEDE PARA A DEFESA CIVIL DENTRO DE UM ESPAÇO PÚBLICO EXISTENTE.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Cleiton Pecatti, MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/scan_20210713_081224108_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/scan_20210713_081224108_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO EM UMA EXTENSÃO DE 12KM NA ESTRADA QUE LIGA O CENTRO COMUNITÁRIO DA LINHA COZER ATÉ A ESCOLA PARQUE NO CAMPO DO BAHIA.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/scan_20210713_081224108_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/scan_20210713_081224108_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO PAVIMENTAÇÃO POLIÉDRICA EM UMA EXTENSÃO DE 3KM, QUE LIGA A ESTRADA SECUNDÁRIA DO RIO GUARANI À SANTA LÚCIA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/scan_20210713_081224108_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/scan_20210713_081224108_003.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA SEDE DO CORPO DE BOMBEIROS OU UMA EXTENSÃO DOS SERVIÇOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/scan_20210713_081224108_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/scan_20210713_081224108_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM CMEI E UMA ESCOLA PARA O BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/scan_20210713_081224108_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/scan_20210713_081224108_005.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL ESTUDOS SOBRE A VIABILIDADE DE INSTALAÇÃO DE UM SEMÁFORO NA SAÍDA DA TRINCHEIRA DA RUA RIO DE JANEIRO COM A RUA NEREU RAMOS, NA VILA PASA.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/scan_20210713_081224108_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/scan_20210713_081224108_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA RUA DIDOMENICO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_231.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CADASTRO PARA CAPTAÇÃO RECURSOS COM A FINALIDADE DE IMPLANTAÇÃO DE ARENA ESPORTIVA DO PROJETO MEU CAMPINHO, EM ÁREAS DE VULNERABILIDADE SOCIAL OU PROFAN.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/indicacao_232.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS PARA ABERTURA DE ESTRADA ASFALTADA, LIGANDO A BR 277(PROXIMIDADES COM A CARELLI) COM A ESTRADA CELMAR GOULART(PROXIMIDADES COM O PARQUE DE EXPOSIÇÕES).</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/indicacao_233.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/indicacao_233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS PARA IMPLANTAÇÃO DE TRATAMENTO DE EQUOTERAPIA, NA SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_234.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_234.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS PARA A CRIAÇÃO DE UM PROGRAMA DE INCENTIVO AO PEQUENO E MÉDIO PRODUTOR RURAL, COMO POR EX. MELHORIA DE PASTAGENS, ADUBAÇÃO DE SOLO COM CAMA AVIÁRIA INCENTIVO DE INSEMINAÇÃO ARTIFICIAL.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Serjão, Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA BANCO DA TERRA PICADA BENJAMIM, PRÓXIMO A PROPRIEDADE DO SENHOR GILBERTO MORAES.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_236.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ILUMINAÇÃO NA ESTRADA CELMAR SOARES GOULART DO PARQUE DE EXPOSIÇÕES ATÉ O ABATEDOURO DA LAR E COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DO CRUZEIRINHO QUE LIGA A BR 277.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_237.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, AQUISIÇÃO DE ESPARRAMADOR DE ESTERCO DE AVIÁRIO PARA AS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_238.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CÂMERA DE VIGILÂNCIA NAS PROXIMIDADES DO CENTRO COMUNITÁRIO DE SANTA LÚCIA, POR SER CONSIDERADO ESTRATEGICAMENTE BEM LOCALIZADO E POR RECEBER ACESSOS À DIVERSAS COMUNIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_239.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_239.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO NA AVENIDA GARIBALDI, EM FRENTE À PIZZARIA NORDESTINA E AO MERCADO FISHER.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTDO DE UMA QUEBRA MOLAS ESTRA QUE LIGA A COMUNIDADE RIO XAXIM, PERTO DA PROPRIEDADE DO SENHOR NELSON CARBONEIRA E PERTO DA PROPRIEDADE DOS GASPARIM.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_241.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA INSTALAÇÃO DE QUEBRA MOLAS NA RUA ASSIS BRASIL, EM FRENTE A AUTO ELÉTRICA DO CÉZAR.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/indicacao_242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/indicacao_242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ASFALTO NA ESTRADA DA COMUNIDADE DO RIO DALAZÉM , ESTRADA QUE DÁ ACESSO COM A LINHA PANIZZOM E LINHA COZER.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/indicacao_243.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/indicacao_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFAZER A CALÇADA E A ENTRADA PARA A CADEIRA DE RODAS EM FRENTE AO POSTO DE SAÚDE DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/indicacao_244.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/indicacao_244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA  BRINQUEDOTECA (ESPAÇO PARA CRIANÇAS BRINCAREM) EM TODOS OS CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Patrícia Tórtora, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA DA BIBLIOTECA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Paulo Cézar Gomes, Stela Gaboardi, Bedeco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/indicacao_246.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/indicacao_246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA A COLOCAÇÃO DE UM PARQUINHO NO CMEI CANTINHO DA CRIANÇA DA VILA NOVA.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/indicacao_247.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/indicacao_247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE UMA LOMBADA NA RUA MARCELINO BOZIO, CONJUNTO RESIDENCIAL MATELÂNDIA I, EM FRENTE A CASA DO DIEGO (QUE TRABALHA NA TERCERIZADA DA SANERPAR).</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA ADMINISTRAÇÃO QUE FAÇA ESTUDOS E TOME PROVIDÊNCIAS PARA QUE SEJAM FIXADA PLACAS DE IDENTIFICAÇÃO EM TERRENOS BALDIOS EXISTENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_249.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE COM LAMA ASFÁLTICA NAS SEGUINTES RUAS DE AGRO CAFEEIRA: MARTIVIGO PERCH, (EM FRENTE A BARBEARIA RICARTE), E RUA XV DE NOVEMBRO (TODA A EXTENSÃO).</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_250.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_250.pdf</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_251.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_251.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE COM LAMA ASFÁLTICA NAS SEGUINTES RUAS EM AGROCAFEEIRA: RUA OTÁVIO DUARTE DA SILVA E JOÃO PEGORARO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_252.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO POLIÉDRICO NA RUA DO CEMITÉRIO DE AGROCAFEEIRA, BEM COMO DEMAIS MELHORIAS COMO: CASA MORTUÁRIA, COBERTURA COM BANCOS, NOVA CERCA AO REDOR DE TODA A EXTENSÃO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA COLOCAÇÃO DE UM MONITOR PARA ACOMPANHAMENTO DAS CRIANÇAS MENORES NOS ÔNIBUS DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_254.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA DO INTERIOR E EXTERIOR DO PRÉDIO DO CONSELHO TUTELAR, ILUMINAÇÃO NA FRENTE DO MESMO, REALIZAR A TROCA DO LIXEIRO EM FRENTE AO PRÉDIO, REFORMA NA FIAÇÃO ELÉTRICA E ATUALIZAÇÃO DA PLACA DO CONSELHO.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/indicacao_255.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/indicacao_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MELHORIAS NA ESTRADA DE ACESSO AO ALTO BARREIRÃO COM CONSTRUÇÃO DE UMA NOVA PONTE COM LARGURA PARA PASSAR MAQUINÁRIO AGRÍCOLA, NAS PROXIMIDADES DO SÍTIO RANCAM E PARIZOTTO.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/indicacao_256.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/indicacao_256.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL O RETORNO DO ATENDIMENTO PRESENCIAL NOS CMEIS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/indicacao_257.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/indicacao_257.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A REALIZAR PARCERIA COM A SANEPAR PARA CAPTAÇÃO DE RECURSOS ATRAVÉS DO FUNDO AZUL OU OUTREM A FIM DE RECUPERAR E PRESERVAR E MANTER AS NASCENTES .</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DOS SERVIÇOS COM PRIORIDADE PARA RESOLVER A SITUAÇÃO DA FALTA DE FORNECIMENTO/ABASTECIMENTO DE ÁGUA NA COMUNIDADE DA LINHA DUARTE.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Luizinho, Patrícia Tórtora, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_259.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_259.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ILUMINAÇÃO DE LED EM TODA EXTENSÃO DA AVENIDA SANTA CATARINA, EM VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Que seja feito a substituição das árvores ao entorno do Cemitério Municipal, por árvores de copa perene.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_261.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Colocação de bicicletários em estabelecimentos públicos como escolas, prefeitura, secretarias, postos de saúde, etc...</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_262.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_262.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UMA EMPRESA PARA ANALISAR POSSÍVEL PAGAMENTO DE PERICULOSIDADE AOS MOTORISTAS DAS SECRETARIAS DE OBRAS, AGRICULTURA E SERVIÇOS GERAIS, QUE TRABALHAM NESTAS PASTAS, POIS OS MESMOS TRABALHAM EM LUGARES MUITO PERIGOSOS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_263.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NAS SEGUINTES RUAS DE AGRO CAFEEIRA: RUA LUDOVINO BOLZON, RUA CELSO MORAES, RUA DAS FLORES E RUA DÉLIO RIZOTTO.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COMUNIQUE A EMPRESA RESPONSÁVEL PARA QUE REGULARIZE E/OU IDENTIFIQUE A OBRA ATÉ SEU TÉRMINO, ONDE HÁ UMA VALA ABERTA, NA RUA LINO DAL POZZO, ESQUINA COM AVENIDA BORGES DE MEDEIROS, NA VILA NOVA..</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_265.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE EXTENSÃO DE REDE EM 2 POSTES QUE JÁ SE ENCONTRAM COM A BAIXA TENSÃO NO FINAL DA AVENIDA GARIBALDI, NA LOCALIDADE DE LINHA CRUZEIRINHO.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_266.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIAÇÃO DE UMA INSTITUIÇÃO EDUCACIONAL DE CONTRA TURNO, QUE ASSIM CONSIGA CAPTAR RECURSOS PARA AMPLIAR A OFERTA DE SERVIÇOS PARA AS CRIANÇAS E ADOLESCENTES QUE PRECISAM ESTAR NESTES LOCAIS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_267.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_267.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO JUNTO AO DEPARTAMENTO DE TRÂNSITO A CRIAÇÃO DE VAGA DE EMBARQUE E DESEMBARQUE PARA URGÊNCIAS, EM FRENTE TODAS AS A UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_268.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_268.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA NA ESTRUTURA DA BIBLIOTECA PÚBLICA DE MATELÂNDIA, TROCA DE CORTINAS, AQUISIÇÃO DE ESTANTES PARA OS LIVROS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_269.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS EM RELAÇÃO AO MATO QUE TOMOU CONTA DE TODA EXTENSÃO DO CEMITÉRIO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA CAMPANHA COM A PARCEIRA PREFEITURA/SANEPAR, PARA CONSCIENTIZAÇÃO DO USO DA ÁGUA SEM DESPERDÍCIOS (CARRO DE SOM, PANFLETOS).</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_271.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_271.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA VER A POSSIBILIDADE DE SE ABRIR ALGUMA RUA NO LOTEAMENTO RAUL MOTTA, QUE DÊ ACESSO À ESCOLA RUI BARBOSA, DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_272.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PESQUISA DE SATISFAÇÃO SOBRE O FLUXO DE COLETA DE GALHOS NA CIDADE E A LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Luizinho, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_273.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_273.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO PARA COLOCAÇÃO DE QUEBRA MOLA NA RUA MATO GROSSO, NAS PROXIMIDADES DA ESCOLA VOVÔ CASSIANO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Luizinho, Patrícia Tórtora, Serjão, Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_274.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_274.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAMENTO NAS RUAS DAS 71 CASAS DA COMUNIDADE DO CRUZEIRINHO (MATELÂNDIA I).</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Bedeco, Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_275.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_275.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO CONSTRUÇÃO DE COBERTURA NA ENTRADA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_276.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO DOS IMÓVEIS IRREGULARES QUE TIVERAM A SUA CONSTRUÇÃO/REFORMA ANTERIOR À LEI 2323/11 EM SEU ARTIGO 8º.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_277.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO A PARTIR DA RUA COPACABANA NO BAIRRO SÃO CRISTÓVÃO ATÉ AS PROXIMIDADES DO CEMITÉRIO DA COMUNIDADE SANTA LÚCIA.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL a continuidade do calçamento que liga a Linha Marquezita até a Comunidade do Dourado (Limite de Município com Medianeira).</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_279.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL um estudo e implantação de um Elevador para melhorar a acessibilidade no Paço Municipal de Matelândia</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_280.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE MAIS UMA COBERTURA NA FRENTE DA ESCOLA VOVÔ CASSIANO DA VEIGA MELO NA VILA PASA ATENDENDO A DEMANDA DAS FILAS DE CRIANÇAS NOS DIAS DE CHUVA .</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_281.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA A IMPLANTAÇÃO DE UMA LOMBADA NA RUA RIO DE JANEIRO EM FRENTE A CASA DO ADEMAR REGINATTO.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA CONTRATE UMA EMPRESA OU FAÇA O CONCURSO DE TÉCNICO EM SEGURANÇA PARA QUE O PROFISSIONAL ACOMPANHE TODAS AS SECRETARIAS, ORIENTANDO OS SERVIDORES DE MANEIRA CORRETA A DESEMPENHAR AS FUNÇÕES QUE SÃO DESIGNADOS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DE ACESSO À FAZENDA POEMA ONDE PASSA O TRANSPORTE ESCOLAR PARA ESCOLA MARINO ROSSI E LA SALLE DE MARQUESITA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DOAÇÃO DE TODOS OS SUPERPOSTES QUE SERÃO RETIRADOS DA AVENIDA PARANÁ PARA O PROJETO VIGIA.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao_285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIAÇÃO DE VAGA DE ESTACIONAMENTO PARA VEÍCULO OFICIAL EM FRENTE UNIDADE BÁSICA DE SAÚDE DA VILA PAZZA E SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao_286.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao_286.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE LIMPEZA AO REDOR DA UNIDADE BÁSICA DE SAÚDE DA VILA PAZZA E SÃO CRISTÓVÃO E TAMBÉM NA PRAÇA EM FRENTE AO GINÁSIO DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_287.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PAVIMENTAÇÃO POLIÉDRICA NA ESTRADA DA LINHA ORO ATÉ A DIVISA COM MEDIANEIRA.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_288.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CASCALHAMENTO PRÓXIMO À PROPRIEDADE DO SR. JUVELINO CAMPESTRINI, NA LINHA BARREIRÃO UTILIZANDO A PARCERIA COM MEDIANEIRA VIA TERMO DE COOPERAÇÃO.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_289.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AQUISIÇÃO DE UM PARQUINHO PARA A ESCOLA MUNICIPAL CLAUDINO ZANON DO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_290.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REFORMA DE MEIO FIO EM TODO O LOTEAMENTO DO MUTIRÃO DA VILA PASA.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_291.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_291.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA RECAPE ASFÁLTICO EM TODAS RUAS QUE NÃO FORAM REALIZADOS, DOS BAIRROS VILA PAZZA, E BAIRRO SÃO CRISTÓVÃO, OFERECENDO MELHOR CONDIÇÕES DE TRAFEGABILIDADE A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_292.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_292.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPRA DE DOIS VEÍCULOS UTILITÁRIOS PARA SECRETARIA DE VIAÇÃO E OBRAS.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_293.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_293.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA MELHORIAS DA ESTRADA NO TRAJETO DA VILA PAZZA ATÉ A COMUNIDADE DA LINHA COZER, COM ALARGAMENTO NAS CURVAS COM MASSA ASFÁLTICA E CONSERTOS NOS PONTOS QUE ESTÃO DETERIORADOS.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_294.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_294.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA  RURAL SAINDO ATRÁS DO CMEI ATÉ A LINHA OURO VERDE.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_295.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS PARA VER A POSSIBILIDADE DE SE FAZER UM QUEBRA MOLAS NA RUA ELJOCIR PEGORARO, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_296.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA A SECRETARIA DE SAÚDE QUE REALIZE ADESÃO AO PROGRAMA DE REVITALIZAÇÃO DAS UNIDADES BÁSICAS DE SAÚDE POR MEIO DE TRABALHO DE PESSOAS PRIVADAS DE LIBERDADE, CONFORME PORTARIA GM/MS N1698/2021 DE 23 DE JULHO DE 2021, AFIM DE CAPTAR RECURSOS, PROMOVER A RESSOCIALIZAÇÃO DO SER HUMANO CONSIDERANDO QUE O MUNICÍPIO NÃO DISPÕE DE PRESÍDIOS, PODERÁ SER INDICADO O MAIS PRÓXIMO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao_297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao_297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM MURO NA REGIÃO DA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL DOM BOSCO</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao_298.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao_298.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL abertura de estrada ou espaço para manobra dos Ônibus Escolares, incluindo cascalhamento, ao lado da Escola Professor Ebehardo de Agro Cafeeira, evitando riscos para as crianças no momento da saída destes veículos.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao_299.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao_299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADOS LIXEIRAS NAS PROXIMIDADES DA E AO REDOR DA ESCOLA ESTADUAL RUI BARBOSA, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao_300.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao_300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL a construção de uma Ponte Nova na Comunidade do Silva Jardim, divisa dos Municípios de Matelândia e Céu Azul.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_301.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL instalação de Toldos Novos no Salão da Escola Professor Ebehardo de Agro Cafeeira para proteger as crianças dos dias chuvosos e ventanias.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao_302.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao_302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA A CANALIZAÇÃO COM URGÊNCIA DAS ÁGUAS DOS POÇOS QUE ESTÃO PERFURANDO NAS COMUNIDADES, E SEJA REALIZADA COM RECURSO DO MUNICÍPIO OU PARCERIA COM OS MORADORES OU BUSQUE PARCERIA COM A SANEPAR.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao_303.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao_303.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA BOLSA MUSICAL PARA QUE SEJA OFERTADO AS CRIANÇAS, JOVENS OU ADULTOS QUE LEVAM ATRAVÉS DA MÚSICA, O NOME DO NOSSO MUNICÍPIO A OUTRAS CIDADES.(AJUDA EM VALOR).</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao_304.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao_304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO, PARA QUE A FARMÁCIA DO POSTO DE SAÚDE CENTRAL, FAÇA ATENDIMENTO NOS FINAIS DE SEMANA E FERIADOS PROLONGADOS, OU PARCERIA COM A FARMÁCIA QUE ESTEJA DE PLANTÃO, PARA QUE ASSIM ATENDA A POPULAÇÃO QUANDO NECESSITAREM DE MEDICAMENTOS, JÁ QUE MUITOS MUNÍCIPES NÃO DISPÕE DE RECURSOS PARA A COMPRA DOS MEDICAMENTOS.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao_305.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao_305.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO PARA COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA CRISTÓVÃO COLOMBO, PRÓXIMO A RESIDÊNCIA DO SENHOR ÊNIO.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao_306.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao_306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO IMPLANTAÇÃO A TODOS OS CMEIS DO MUNICÍPIO, DO RCO (REGISTRO DE CLASSE ONLINE), UM SOFTWARE QUE PERMITE AO PROFESSOR REGISTRAR CONTEÚDOS, AVALIAÇÕES E FREQUÊNCIA DOS ALUNOS, DISPENSANDO O LIVRO DE REGISTRO DE CLASSE IMPRESSO.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_307.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_307.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MODERNIZAÇÃO E/OU POTENCIALIZAÇÃO DOS SISTEMAS ONLINE DO SETOR PÚBLICO, PRINCIPALMENTE PARA SE ADEQUAR AS EVOLUÇÕES QUE ESTÃO SENDO OFERTADAS, SINÔNIMO DE TRANSPARÊNCIA E CONDIÇÃO DE TRABALHO PARA OS SERVIDORES RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_308.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_308.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE DOIS ECO PONTOS NA COMUNIDADE DE VILA BRASIL, SENDO UM DELES NA ENTRADA E OUTRO PRÓXIMO AO NOVO CALÇAMENTO, POIS NESTES DOIS LOCAIS ONDE SE ENCONTRAM MUITO LIXO NA BEIRA DA ESTRADA.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_309.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA GETÚLIO VARGAS, NAS PROXIMIDADES DO MERCADO FÁVERO, DEVIDO À ALTA VELOCIDADE DOS VEÍCULOS E REFORÇAMOS O ATENDIMENTO DA INDICAÇÃO Nº 135 PARA SOLICITAÇÃO DE ALARGAMENTO DA AVENIDA GETÚLIO VARGAS DO TRECHO ENTRE A RUA 11 DE JUNHO E A RUA ARNALDO BUZATO.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_310.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REORGANIZE A DELIMITAÇÃO E IDENTIFICAÇÃO DOS BAIRROS E LOCALIDADES, A FIM DE REALIZAR MAPEAMENTO GEOGRÁFICO E A NOMENCLATURA DOS MESMOS, UTILIZANDO AS SUB DIVISÕES GEOGRÁFICAS QUE O ESTRATÉGIA SAÚDE DA FAMÍLIA UTILIZA.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_311.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_311.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA CARLOS TURRI, ENTRE AS TRAVESSAS COM RUA RUI BARBOSA E MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_312.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_312.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DO RIO URU.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_313.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_313.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA LEI FEDERAL 13.722 “LEI LUCAS” TORNA OBRIGATÓRIA A CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS DE PROFESSORES E FUNCIONÁRIOS DOS ESTABELECIMENTOS DE ENSINO E EDUCAÇÃO INFANTIL</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao_314.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo adesão ao programa de moradias - condomínio do idoso</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao_315.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo melhorias na segurança E saúde publica, firmando termo de cooperação para trazer o PROERD Pr</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao_316.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao_316.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA PODAS DAS ÁRVORES E ROÇADAS EM TODA A EXTENSÃO DO ASFALTO QUE LIGA MATELÂNDIA A COMUNIDADE DO BANANAL.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Patrícia Tórtora, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao_317.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao_317.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Um estudo para colocar quebra-molas próximo a residência do Sr. Sandro Coelho de Amorim, na comunidade do São Roque.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao_318.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao_318.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TODOS OS TERRENOS DA PREFEITURA QUE SE ENCONTRAM VAZIOS (SEM CONSTRUÇÕES) SEJAM IDENTIFICADOS E QUE AMBOS TENHAM PLACAS DE CONSCIENTIZAÇÃO REFERENTE A NÃO JOGAR LIXO.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao_319.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao_319.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADA A ESTRADA DA LINHA ALEMANHA, ONDE A MESMA SE ENCONTRA COM GRANDES VALETAS E PEDRAS SOLTAS..</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao_320.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao_320.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A PARTIR DE 2022 SEJA FEITO ESTUDOS PARA A IMPLANTAÇÃO NOS CMEIS E ESCOLAS, A MUSICALIZAÇÃO INFANTIL, COMO MATÉRIA ESSENCIAL NAS AULAS DE ARTES.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_321.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_321.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDA EM FRENTE A ANTIGA ESCOLA RUI BARBOSA DE AGRO CAFEEIRA, NAS PROXIMIDADES DA SOLIMAX, UMA CABINE DE RECOLHA DE RECICLÁVEL, PARA USO DA ASSOCIAÇÃO. ONDE A COMUNIDADE POSSA ESTAR DEPOSITANDO ALI TECIDOS E CALÇADOS QUE NÃO ESTÃO MAIS SENDO USADOS.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_322.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_322.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER PINTURA DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Stela Gaboardi, Bedeco, Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_323.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_323.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA INTERNA DE UMA VAN DA SAÚDE PARA O TRANSPORTE DE PACIENTES QUE VÃO PARA DESTINOS MAIS LONGOS, ESPECIALMENTE BANCOS MAIS CONFORTÁVEIS.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_324.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_324.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ESTUDO DE UM LOCAL APROPRIADO PARA SE FAZER UM PARQUINHO EM AGRO CAFEEIRA..</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_325.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_325.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE COLOQUE ILUMINAÇÃO PUBLICA NA COMUNIDADE DA LINHA COZER.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_326.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_326.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE, FAÇA CONTRATAÇÃO DE MÃO DE OBRA, COM REGIME DE URGÊNCIA, PARA QUE SEJA FEITA LIMPEZA COM ROÇADAS E PODAS DE ÁRVORES QUANDO NECESSÁRIO NOS BAIRROS, CIDADE E INTERIOR DO MUNICÍPIO. INDICA-SE JUNTAMENTE A AQUISIÇÃO DE EQUIPAMENTO PARA SER ANEXADO AO TRATOR PARA FAZER A ROÇADA LATERAL</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_327.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_327.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE TAPA BURACOS DESDE O INÍCIO DA VILA ESMERALDA ATÉ A COMUNIDADE DE SÃO ROQUE, PRÓXIMO À PROPRIEDADE DO SR. LUIS MARAFON. REFORÇAMOS TAMBÉM A INDICAÇÃO DE TAPA BURACOS NO CALÇAMENTO DA CACHOEIRA DO TIO JOÃO.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/indicacao_328.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/indicacao_328.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A QUE SEJA COLOCADO UMA PLACA INDICATIVA DE REDUTOR DE VELOCIDADE BEM ANTES DO REDUTOR, EM FRENTE DA RESIDÊNCIA DO SR. LUIZ MARAFON.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/indicacao_329.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/indicacao_329.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM CERCADO DE METAL EM VOLTA DO PARQUINHO NA PRAÇA DA CULTURA PARA MAIOR SEGURANÇA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/indicacao_330.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/indicacao_330.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA NO PRÉDIO DA ESCOLA MUNICIPAL MARINO ROSSI DE LA SALLE, EM MARQUEZITA.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_331.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_331.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RESTAURAÇÃO DA ILUMINAÇÃO PÚBLICA NA PRAÇA DA RUA DAL CANALLE, PRÓXIMO À IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_332.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_332.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM PONTO DE ÔNIBUS PRÓXIMO A PEDREIRA BRITAOESTE .</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_333.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_333.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS ESTRADAS DA COMUNIDADE DA LINHA VACARIA  , TANTO CASCALHAMENTOS QUANTO ROÇADAS.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_334.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_334.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM CASCALHAMENTO NA ESTRADA DA LINHA NOGUEIRA, COM ABERTURA DA ESTRADA QUE DÁ ACESSO A ESTRADA DO RIO GUARANI.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_335.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_335.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM VEÍCULO PARA TRANSPORTAR PACIENTES DO RIO XAXIM, SÃO ROQUE E VILA ESMERALDA PARA REALIZAREM O TRATAMENTO DE HIDROTERAPIA NO CENTRO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_336.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que seja readequado o acesso da Escola Municipal Dom Bosco, que se faça uma entrada coberta para os alunos e que esta seja na Avenida Garibaldi, a fim de deixar o acesso livre de escadas e com cobertura para evitar que se molhem quando chover</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao_337.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao_337.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE DEMONSTRE A PREOCUPAÇAO E ZELO COM O DESENVOLVIMENTO E INTEGRIDADE DAS CRIANÇAS DURANTE A PRIMEIRA INFANCIA E OS ACOLHA NOS CMEIS FORNECENDO  AS VAGAS EM PERIODO INTEGRAL.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_338.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_338.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A CALÇADA EM FRENTE AO POSTO DE SAÚDE NO JARDIM TROPICAL, BEM COMO SEJA FEITO IDENTIFICAÇÃO PARA CARRO OFICIAL NO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao_339.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao_339.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA QUE LIGA O RIO SABIÁ À LINHA VACARIA .</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao_340.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao_340.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL manutenção em todas as Bocas de Lobo do Bairro Bela Vista na Vila Nova onde está sendo aplicada a Lama Asfáltica.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_341.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_341.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL construção de um Ponto de ônibus próximo ao Despachante do Boldori, para assim atender as necessidades de quem aguarda a chegada de transporte naquele local.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao_342.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Indica melhorias e revitalização e até mesmo construção de ciclo faixa no trecho que compreende da avenida Tancredo neves Distrito de  agro cafeeira ligando com a lar -unidade industrial de aves  do km 650 a 651  e também do acesso em frente a borracharia do mandioca e auto  posto de combustível Agro cafeeira (cruzamento com rua Avelar Brandão Vilela e  Tancredo neves) o qual encontra bastante comprometido, muitos buracos.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao_344.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao_344.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO UM VEÍCULO PARA A SECRETARIA DE EDUCAÇÃO, CIENTE DE QUE ESSA SECRETARIA POSSUI SOMENTE 2 VEÍCULOS, SENDO INSUFICIENTE PARA ATENDER A DEMANDA DE TRABALHO DO QUADRO DE PROFISSIONAIS (ASSISTENTES ADMINISTRATIVOS, COORDENADORES PEDAGÓGICOS, NUTRICIONISTA, PSICÓLOGOS, FONOAUDIÓLOGOS, ASSISTENTE SOCIAL).</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao_345.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao_345.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DA LINHA ALEGRE ONDE ESTÃO CONCLUINDO O RECAPE ASFÁLTICO E CRIAÇÃO DE UMA PISTA PARA REALIZAÇÃO DE CAMINHADA E CICLOVIA, OBSERVADO QUE NAQUELA LOCALIDADE MORAM ALUNOS QUE ESTUDAM NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao_347.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao_347.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OFICIAR A SANEPAR PARA RESOLVER O PROBLEMA DA FALTA DE ÁGUA NO CRUZEIRINHO.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao_348.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao_348.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO QUE HOMENAGEIE OS PIONEIROS CONTANDO  A HISTORIA DESTES  E TAMBEM DE QUEM ERAM AS PROPRIEDADES DAS TERRAS QUANDO OS PIONEIROS AQUI CHEGARAM E QUE A EXEMPLO DO MUNICIPIO DA LAPA FAÇA ISSO NOS MURAIS DA PRAÇA DA CULTURA E OUTROS MURO ATRAVES DE DESENHOS E  QUE CADA INSTITUIÇAO DE ENSINO MANTENHAM ESCRITO EM SEUS MURAIS A HISTORIA DA REFERIDA PESSOA A QUAL A ESCOLA LEVA O NOME</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao_349.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao_349.pdf</t>
   </si>
   <si>
     <t>INDICO MELHORIAS NA ESTRADA DA COMUNIDADE SÃO ROQUE DO RIO SABIÁ E ALTO BARREIRAO</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao_350.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao_350.pdf</t>
   </si>
   <si>
     <t>indico ao executivo que seja realizado contato junto ao governo estadual a fim viabilizar o POP e  recursos para uma casa de apoio ou seja qual for a denominação com objetivo de acolher as pessoas que vivem em situação de rua ou na rua</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_351.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_351.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA QUE LIGA ÁREA INDUSTRIAL DE AGROCAFEEIRA ATÉ COMUNIDADE DA LINHA DUARTE, TANTO CASCALHAMENTO QUANTO ROÇADAS.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_352.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_352.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE DOIS AR CONDICIONADOS E UMA PORTA COM CORTINAS DE AR NA ENTRADA DA UNIDADE DE SAÚDE DA VILA PAZZA, POIS O LOCAL É MUITO QUENTE E PRECISAM TER BOAS CONDIÇÕES PARA APLICAÇÃO DAS VACINAS, COM UMA TEMPERATURA AMBIENTE QUE É NECESSÁRIA ALÉM DO MELHOR ATENDIMENTO AOS USUÁRIOS E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_353.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_353.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REDUTOR DE VELOCIDADE NA LINHA ALEGRE (ESTRADA MATELÂNDIA) DO OUTRO LADO DA BR277.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_354.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_354.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE PARCERIAS COM ESTADO PARA A REVITALIZAÇÃO, CONSTRUÇÃO DE CICLO FAIXA, CICLO-ROTA NA AVENIDA PRESIDENTE VARGAS - PR 590, INICIANDO NO BAR E RODOVIÁRIA DE AGRO CAFEEIRA ATÉ O TÉRMINO DO PERÍMETRO URBANO DAQUELE DISTRITO.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_355.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_355.pdf</t>
   </si>
   <si>
     <t>INDICO A AÇÃO SOCIAL DO MUNICIPIO QUE SE REALIZE  ADESAO AO CREAS COM EQUIPE MULTIDISCIPLINAR COMPLETA  E LOCAL /PREDIO PROPRIO PARA O CREAS-Centro de Referência de Assistência Social.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_356.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_356.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FORNECIMENTO DIÁRIA SOCIAL PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA E NECESSITAM DE LOCAL PARA PERMANECER, ONDE RECEBA CONDIÇÕES MÍNIMA DE SOBREVIVÊNCIA COMO, BANHO, ALIMENTAÇÃO E PERNOITE</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2056/scan_20210209_102122616_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2056/scan_20210209_102122616_001.pdf</t>
   </si>
   <si>
     <t>- de Pesar à família Braganholi</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2076/scan_20210223_110859892.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2076/scan_20210223_110859892.pdf</t>
   </si>
   <si>
     <t>de Pesar pelo falecimento do Bispo Emérito Dom Laurindo</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2154/scan_20210316_080150811_012.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2154/scan_20210316_080150811_012.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Schiavinato</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2155/scan_20210316_080150811_013.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2155/scan_20210316_080150811_013.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Dalmas</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2165/scan_20210323_082919523_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2165/scan_20210323_082919523_001.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Quanz.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/scan_20210427_083937641_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/scan_20210427_083937641_001.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/scan_20210504_081039608.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/scan_20210504_081039608.pdf</t>
   </si>
   <si>
     <t>de Apoio – aos Profissionais de Enfermagem</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/scan_20210518_082324878_006.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/scan_20210518_082324878_006.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Ardohain</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/scan_20210518_082944499_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/scan_20210518_082944499_001.pdf</t>
   </si>
   <si>
     <t>Pesar à família Fassini</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/scan_20210518_082944499_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/scan_20210518_082944499_002.pdf</t>
   </si>
   <si>
     <t>Pesar à família Staub</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/scan_20210518_083852915.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/scan_20210518_083852915.pdf</t>
   </si>
   <si>
     <t>Pesar à família Corso</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/scan_20210525_082718903_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/scan_20210525_082718903_003.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Bertoldo.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/scan_20210525_082718903_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/scan_20210525_082718903_002.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Bertuol.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/scan_20210525_082718903_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/scan_20210525_082718903_001.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Smek.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/scan_20210601_080119591_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/scan_20210601_080119591_002.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Taki.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/scan_20210601_080119591_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/scan_20210601_080119591_003.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Barcorolo.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/scan_20210629_082156398_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/scan_20210629_082156398_001.pdf</t>
   </si>
   <si>
     <t>de Aplauso à todos os funcionários da saúde do município</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/mocao_18_pesar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/mocao_18_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família Perolin</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/mocao_19-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/mocao_19-2021.pdf</t>
   </si>
   <si>
     <t>De apoio à frente parlamentar representará os Produtores de Leite</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/mocao_20_de_pesar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/mocao_20_de_pesar.pdf</t>
   </si>
   <si>
     <t>moção de pesar a familia da senhora Zenaide Scarparo Ribolli</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/mocao_21-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/mocao_21-2021.pdf</t>
   </si>
   <si>
     <t>moçao de aplauso ao instituto inocência</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/mocao_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/mocao_22.pdf</t>
   </si>
   <si>
     <t>moção de pesar a familia Dallagnol pelo falecimento do  SR.NEREU DALLAGNOL</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A TODAS AS FAMÍLIAS QUE PERDERAM SEUS ENTES, DURANTE ESTE ANO, SEJA POR MORTE NATURAL, CO-MORBIDADES E OU VITIMAS DE MORTES VIOLENTA,_x000D_
 SEJA NO TRÂNSITO, POR ARMAS E OU _x000D_
  VITIMAS DE DEPRESSÃO QUE TIRARAM A PRÓPRIA VIDA</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
     <t>parecer das comissões</t>
   </si>
   <si>
     <t xml:space="preserve"> Organização do Município, dos Poderes e da Administração</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/parecer_resolucao_03-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/parecer_resolucao_03-2021.pdf</t>
   </si>
   <si>
     <t>parecer a resolução 03</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/parecer_emenda_a_lei_organica_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/parecer_emenda_a_lei_organica_13.pdf</t>
   </si>
   <si>
     <t>parecer a emenda a lei organica 13</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/parecer_85.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/parecer_85.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 85</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>Ordem Econômica e Social</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/parecer_ao_projeto_94.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/parecer_ao_projeto_94.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO Nº 94/2021 – ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 4.482 DE 30 DE JUNHO DE_x000D_
 2020.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/parecer_ao_projeto_95.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/parecer_ao_projeto_95.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO Nº 95/21 – AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO DAS_x000D_
 UNIDADES HABITACIONAIS DO CONVÊNIO N° 026/2020 - TERMO DE COMPROMISSO Nº 450004758, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/parecer_ao_projeto_96.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/parecer_ao_projeto_96.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 096/2021 - DISPÕE SOBRE A 107ª REVISÃO DE METAS_x000D_
 PROPOSTA AO PPA DO MUNICÍPIO DE MATELÂNDIA, PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 097/21 - DISPÕE SOBRE A 14ª ALTERAÇÃO PROPOSTA A LDO DO MUNICÍPIO_x000D_
 DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/parecer_ao_projeto_98.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/parecer_ao_projeto_98.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 098/201- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.000,00</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/parecer_ao_projeto_99.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/parecer_ao_projeto_99.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 099/201- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ R$6.000,00</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/parecer_ao_projeto_100.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/parecer_ao_projeto_100.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 100/201- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 383.485,50.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/parecer_ao_projeto_101.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/parecer_ao_projeto_101.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Nº 101/201- AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 431.502,50.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/parecer_ao_projeto_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/parecer_ao_projeto_102.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO Nº 102/2021 - ALTERA A LEI MUNICIPAL N. 4649/21 QUE PROÍBE A UTILIZAÇÃO FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO OU COM EFEITOS DE TIRO.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/parecer_ao_projeto_103-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/parecer_ao_projeto_103-2021.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO Nº 103/2021 - Nº 103/2021 - RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO DE MATELÂNDIA EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/parecer_ao_projeto_104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/parecer_ao_projeto_104.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 104</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/parecer_ao_projeto_105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/parecer_ao_projeto_105.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 105</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/parecer_ao_projeto_106.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/parecer_ao_projeto_106.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 106</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/parecer_ao_projeto_107.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/parecer_ao_projeto_107.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 107</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/parecer_ao_projeto_108.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/parecer_ao_projeto_108.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 108</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/parecer_ao_projeto_109-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/parecer_ao_projeto_109-2021.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 109</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/parecer_ao_projeto_110.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/parecer_ao_projeto_110.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO Nº 110/21 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER PERMUTA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/parecer_projeto_111.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/parecer_projeto_111.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 111</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2469/parecer_projeto_112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2469/parecer_projeto_112.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 112</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/parecer_projeto_113.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/parecer_projeto_113.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 113</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/parecer_114.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/parecer_114.pdf</t>
   </si>
   <si>
     <t>parecer projeto 114</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/parecer_117.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/parecer_117.pdf</t>
   </si>
   <si>
     <t>REDUZ TEMPORARIAMENTE A ALÍQUOTA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS POR ATO ONEROSO, “INTER-VIVOS” – ITBI, NO PERÍODO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/parecer_118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/parecer_118.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO ENTRE OS MUNICÍPIOS LIMÍTROFES COM O MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/parecer_119.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/parecer_119.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.032/2009 QUE DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/parecer_120.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/parecer_120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/parecer_121.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/parecer_121.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/parecer_122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/parecer_122.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA – R$ 399.171,82.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/parecer_123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/parecer_123.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA – R$ 932.143,98.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/parecer_124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/parecer_124.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA R$ 278.470,31.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/parecer_125.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/parecer_125.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA – R$ 110.000,00.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/parecer_126.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/parecer_126.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI– R$ 143.000,00.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/parecer_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/parecer_127.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 127</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/parecer_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/parecer_128.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 128</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/parecer_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/parecer_129.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 129</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/parecer_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/parecer_130.pdf</t>
   </si>
   <si>
     <t>parecer ao projeto 130</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2166/scan_20210323_085316540.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2166/scan_20210323_085316540.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO EXERCÍCIO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. RINEU MENONCIN, REFERENTE AO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 81 DA LEI ORGÂNICA DO MUNICIPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t xml:space="preserve"> Organização do Município, dos Poderes e da Administração, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_emenda_a_lei_organica_no_13-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_emenda_a_lei_organica_no_13-2021.pdf</t>
   </si>
   <si>
     <t>SÚMULA	ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/emenda_a_lei_organica_014-2021_-_previdencia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/emenda_a_lei_organica_014-2021_-_previdencia.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 208, ACRESCENTA OS ARTIGOS 208-A, 208-B, 208-C, 208-D, 208-E, 208-F e 208-G, PARÁGRAFOS E INCISOS DA LEI ORGÂNICA MUNICIPAL COM OBJETIVO DE MODIFICAR O SISTEMA DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE MATELÂNDIA e DA CAMARA DE VEREADORES, ESTABELECE REGRAS DE CONCESSÃO DE APOSENTADORIA E DISPOSIÇÕESTRANSITÓRIAS.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2024/scan_20210115_092226288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2024/scan_20210115_092226288.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$12.000,00</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2025/scan_20210120_075834225.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2025/scan_20210120_075834225.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER A REVISÃO GERAL ANUAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2026/scan_20210208_095625861.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2026/scan_20210208_095625861.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 94ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2027/scan_20210208_092723283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2027/scan_20210208_092723283.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 1ª ALTERAÇÃO A LDO 2021.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2028/scan_20210208_092738429.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2028/scan_20210208_092738429.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL O VALOR DE R$ 340.000,00.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2029/scan_20210208_092750547.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2029/scan_20210208_092750547.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 741.000,00</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2030/scan_20210208_092802681.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2030/scan_20210208_092802681.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.194.000,00.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2031/scan_20210208_152148399.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2031/scan_20210208_152148399.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 95ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2032/scan_20210208_152212591.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2032/scan_20210208_152212591.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 2ª ALTERAÇÃO  PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2033/scan_20210208_152230779.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2033/scan_20210208_152230779.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 19,58.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2034/scan_20210208_152245908.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2034/scan_20210208_152245908.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 403.812,68</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2035/scan_20210208_152304040.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2035/scan_20210208_152304040.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.464.192,12</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2077/scan_20210226_112126005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2077/scan_20210226_112126005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 96ª REVISAO DE METAS PROPSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2078/scan_20210226_112153240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2078/scan_20210226_112153240.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 3ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2079/scan_20210226_112220401.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2079/scan_20210226_112220401.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 30.000,00</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2080/scan_20210302_134800777.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2080/scan_20210302_134800777.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABETRURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 795.836,98</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2109/scan_20210302_092517192.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2109/scan_20210302_092517192.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA SETIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2110/scan_20210302_092535362.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2110/scan_20210302_092535362.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2111/scan_20210302_092553574.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2111/scan_20210302_092553574.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$191.694,80</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2112/scan_20210302_092605723.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2112/scan_20210302_092605723.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL R$22.000,00</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2113/scan_20210302_092617840.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2113/scan_20210302_092617840.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL R$383.976,00</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2134/scan_20210309_094832215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2134/scan_20210309_094832215.pdf</t>
   </si>
   <si>
     <t>– INSTITUI O FUNDO MUNICIPAL DOS HONORÁRIOS ADVOCATÍCIOS DOS PROCURADORES E ADVOGADOS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA – PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2135/scan_20210309_092304497.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2135/scan_20210309_092304497.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – CONSELHO DO FUNDEB, NOS TERMOS DA LEI FEDERAL Nº 14.113/2020</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2136/scan_20210309_115635925.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2136/scan_20210309_115635925.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2137/scan_20210312_101527052.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2137/scan_20210312_101527052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DA JORNADA DE TRABALHO COM REGIME DE ESCALAS E INSTITUI O AUXILIO ALIMENTAÇÃO, CONCESSÃO AOS SERVIDORES LOTADOS NO SERVIÇO DE ATENDIMENTO MÉDICO DE URGÊNCIA – SAMU.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2138/scan_20210312_101426675.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2138/scan_20210312_101426675.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICO E HOSPITALARES, FIXADA PELA LEI Nº 3.070/13.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2159/scan_20210322_122348512.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2159/scan_20210322_122348512.pdf</t>
   </si>
   <si>
     <t>PROIBE A UTILIZACAO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO OU COM EFEITOS DE TIRO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2167/scan_20210324_114359684.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2167/scan_20210324_114359684.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 98ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>DISPÕESOBREA 5ª AÇTERAÇÃO PROPOSTA A LDO 2021</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 38.100,00</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2170/scan_20210324_114524248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2170/scan_20210324_114524248.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE 66.242,88</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2171/scan_20210324_114551480.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2171/scan_20210324_114551480.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTETAÇÃO DA TABELA DE PROCEDIMETNOS AMBULATORIAIS MEDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19/12/2013</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MINICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO DE CREDITOS FISCAIS DO MINICIPIO DE MATELÂNDIA - REFIS</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/scan_20210412_113551174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/scan_20210412_113551174.pdf</t>
   </si>
   <si>
     <t>AUTORIZA APROCEDER A ALIENAÇÃO DO BEM MOVEL DO PATRIMONIO PÚBLICO MUNICIPAL QU ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2222/scan_20210430_081506763.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2222/scan_20210430_081506763.pdf</t>
   </si>
   <si>
     <t>INSTITUI O INCENTIVO FINANCEIRO DESTINADO AO CUSTEIO DE DESPESAS COM MARADIA E ALIMENTAÇÃO DOS MÉDICOS PARTICIPANTES DO "PROGRAMA MAIS MÉDICOS", NA ÂMBITO DO MUNICÍPIO DE MATELÂNDIA-PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/scan_20210430_081537321.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/scan_20210430_081537321.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO TEMPORÁRIO PARA ATENDIMENTODE NECESSIDADE TEMPORÁRIA DE ESCEPCIONAL INTERESSE PÚBLICO PREVISTA NA LEI MUNICIPAL Nº 2.556/2012 E ALTERAÇÕES POSTERIORES E DÁ OURRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/scan_20210430_081601515.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/scan_20210430_081601515.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE MEDIDAS TEMPORÁRIAS E EMERGENCIAIS NA PREVENÇÃO E COMBATE AO CONTÁGIO DE COVID-19, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/scan_20210503_081251323.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/scan_20210503_081251323.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 99ª REVISÃO DE METAS PROPOSTA AO  PPA 2018/2021.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/scan_20210503_081327577.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/scan_20210503_081327577.pdf</t>
   </si>
   <si>
     <t>DISPÕE 6ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/scan_20210503_081426090.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/scan_20210503_081426090.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.081.691,22</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/scan_20210503_081444284.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/scan_20210503_081444284.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 826.553,03</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/scan_20210503_081502410.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/scan_20210503_081502410.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.110.280,83</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/scan_20210503_081520551.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/scan_20210503_081520551.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 250.120,00</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/scan_20210503_081535674.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/scan_20210503_081535674.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$509.000,00</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/scan_20210507_115843731.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/scan_20210507_115843731.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 100ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/scan_20210507_115901957.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/scan_20210507_115901957.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 7ª ALTERAÇÃO PROPOSTA A LDO 2021</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/scan_20210507_115920099.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/scan_20210507_115920099.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 124.442,88</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº4.203/2019 QUE INSTITUIO PLANO MUNICIPAL DE SANEAMETO BASICO PMSB DE MATELANDIA E DA OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/scan_20210521_134751568.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/scan_20210521_134751568.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE MEIO AMBIENTE E O FUJNDO MUNICIPAL DO MEIO AMBIENTE MATELANDIA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/scan_20210521_134818753.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/scan_20210521_134818753.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 101ª REVISAO DE METAS PROPOSTA AO PPA DO MUNICIPIO DE MATELANDIA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 8ª ALTERAÇÃO PORPOSTA A LDO 2021</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/scan_20210521_134910151.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/scan_20210521_134910151.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 66.660,17</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/scan_20210521_134937301.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/scan_20210521_134937301.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 107.776,43</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/scan_20210521_134952423.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/scan_20210521_134952423.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$80.000,00</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/scan_20210531_121547576.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/scan_20210531_121547576.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA PÚBLICA MUNICIPAL PARA GARANTIA, PROTEÇÃO E AMPLIAÇÃO DOS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/scan_20210602_120108969.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/scan_20210602_120108969.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 102ª REVISÃO DE METAS PROPOSTA AO PPA 201//2021.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/scan_20210602_120124123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/scan_20210602_120124123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SPBRE A 9ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/scan_20210602_120148288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/scan_20210602_120148288.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 224.000,00.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/scan_20210602_120209472.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/scan_20210602_120209472.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 300.000,00.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/scan_20210609_105254816.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/scan_20210609_105254816.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA O RECEBIMENTO DE DOAÇÃO DE BENS, SERVIÇOS OU VALORES PECUNIÁRIOS E O ESTABELECIMENTO DE PARCERIAS DE COLABORAÇÃO COM A INICIATIVA PRIVADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/p_65.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/p_65.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 4649/21 QUE PROÍBE A UTILIZAÇÃO FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO OU COM EFEITOS DE TIRO.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 12 DA LEI MUNICIPAL Nº 4.36/2021, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS DO MUNICIPIO DE MATELANDIA -  REFIS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/scan_20210611_132603820.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/scan_20210611_132603820.pdf</t>
   </si>
   <si>
     <t>DISÇÕE SOBRE A 103ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/scan_20210611_132646054.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/scan_20210611_132646054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 10ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/scan_20210611_132707253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/scan_20210611_132707253.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 469.317,34</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/scan_20210611_132728429.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/scan_20210611_132728429.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 225.000,00.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/scan_20210611_132749626.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/scan_20210611_132749626.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 35.000,00.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/p_72.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/p_72.pdf</t>
   </si>
   <si>
     <t>FIXA A DATA DE “CORPUS CHRISTI” COMO FERIADO MUNICIPAL</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/scan_20210614_133251885.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/scan_20210614_133251885.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$25.000,00</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/scan_20210618_105450025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/scan_20210618_105450025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 104ª REVISÃO DE METAS PROPOSTA AO PPA 2018/2021.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/scan_20210618_105450025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/scan_20210618_105450025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 11ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/scan_20210618_105523371.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/scan_20210618_105523371.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 144.000,00.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/scan_20210618_105541564.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/scan_20210618_105541564.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  NO VALOR DE R$ 7.000,00.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/scan_20210628_080318314.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/scan_20210628_080318314.pdf</t>
   </si>
   <si>
     <t>TRATA DA REDUÇÃO DA EXTENSÃO DA FAIXA NÃO EDIFICÁVEL CONTÍGUA AS FAIXAS DE DOMÍNIO PÚBLICO DA RODOVIA BR 277 NO PERÍMETRO URBANO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/scan_20210628_095710229.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/scan_20210628_095710229.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA I QUE ESTABELECE VAGAS DE ESTACIONAMENTO E ALTERA DISPOSITIVOS DA LEI Nº 2.325/2011</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/scan_20210628_080509980.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/scan_20210628_080509980.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL QUADRIÊNIO 2018/2021</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/scan_20210628_080534200.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/scan_20210628_080534200.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/scan_20210628_080558387.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/scan_20210628_080558387.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR R$19.000,00</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/scan_20210628_080622592.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/scan_20210628_080622592.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL R$28.000,00</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/scan_20210705_120913852.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/scan_20210705_120913852.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DOS MEMBROS DO COMITE GESTOR MUNICIPAL CONSTANTE NA LEI 3.874 DE 19 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/scan_20210705_120834576.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/scan_20210705_120834576.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ICLUSAO DO ARTIGO 56-A E DOS § 1º,§ 2º E §3º AO ARTIGO 137 DA LEI MINICIPAL Nº 1.129/1998 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MATELÂNDIA QUE TRATA SOBRE O FATO GERADOR DE IMPSTO PREDIAL E TERRITORIAL URBANO (IPTU)</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/scan_20210705_120852721.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/scan_20210705_120852721.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR MINIMO PARA AJUIZAMETNO DE EXECUÇÃO FISCAL OBJETIVANDO A COBRANÇA DE DIVIDA ATIVA DA FAZENDA PÚBLICA MUJNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/scan_20210712_080922644.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/scan_20210712_080922644.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 106ª REVISÃO DE METAS PROPOSTA AP PPA 2018-2021.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A 13ª ALTERAÇÃO PROPOSTA A LDO 2021.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 436.800,00</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/scan_20210712_081023188.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/scan_20210712_081023188.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 244.000,00</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 64.200,00</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/scan_20210712_081120732.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/scan_20210712_081120732.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_094-2021-alteracao_lei_4482_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_094-2021-alteracao_lei_4482_1.pdf</t>
   </si>
   <si>
     <t>094/2021 - ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 4.482 DE 30 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_095-2021_-_unidades_habitacionais.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_095-2021_-_unidades_habitacionais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO DAS_x000D_
 UNIDADES HABITACIONAIS DO CONVÊNIO N° 026/2020 - TERMO DE_x000D_
 COMPROMISSO No 450004758, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_096-2021-107a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_096-2021-107a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>096/2021 - DISPÕE SOBRE A CENTÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO_x000D_
 PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO_x000D_
 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_097-2021-14a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_097-2021-14a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>097/2021 - DISPÕE SOBRE A DÉCIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE_x000D_
 DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ P</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_098-2021-_r_50.00000_-_suplementar_reducao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_098-2021-_r_50.00000_-_suplementar_reducao_1.pdf</t>
   </si>
   <si>
     <t>098/2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO_x000D_
 DE 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 50.000,00.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_099-2021-_r_6.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_099-2021-_r_6.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>099/2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO_x000D_
 ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 6.000,00.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_100-2021-_r_383.48550_-_especial_superavit_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_100-2021-_r_383.48550_-_especial_superavit_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO_x000D_
 ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 383.485,50.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_101-2021-_r_431.50250_-_especial_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_101-2021-_r_431.50250_-_especial_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>101/2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO_x000D_
 ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 431.502,50</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_no_103-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_no_103-2021.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO DE MATELÂNDIA EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/projeto_de_lei_104-2021-108a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/projeto_de_lei_104-2021-108a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>104/2021- - DISPÕE SOBRE A CENTÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_105-2021-15a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_105-2021-15a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>105/2021 - DISPÕE SOBRE A DÉCIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.457/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/projeto_de_lei_106-2021-_r_649.00000_-_suplementar_reducao_alterando_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/projeto_de_lei_106-2021-_r_649.00000_-_suplementar_reducao_alterando_ppa.pdf</t>
   </si>
   <si>
     <t>106/2021 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 649.000,00.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/projeto_de_lei_107-2021-_r_211.00000_-_especial_reducao_livre_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/projeto_de_lei_107-2021-_r_211.00000_-_especial_reducao_livre_1.pdf</t>
   </si>
   <si>
     <t>107/2021 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 211.000,00.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/projeto_de_lei_108-2021-_r_400.01700_-_especial_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/projeto_de_lei_108-2021-_r_400.01700_-_especial_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>108/2021 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 400.017,00.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_109-2021-_r_34.57535_-_especial_reducao_alterando_apenas_loa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_109-2021-_r_34.57535_-_especial_reducao_alterando_apenas_loa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/projeto_de_lei_110-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/projeto_de_lei_110-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a proceder permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/projeto_de_lei_111-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/projeto_de_lei_111-2021.pdf</t>
   </si>
   <si>
     <t>revoga a lei 4684/2021 e dá outras providências</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_no_112-2021_bedeco_patricia_andrea_-_solimaxx.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_no_112-2021_bedeco_patricia_andrea_-_solimaxx.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Solimaxx – Associação Civil Solimaxx.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_113-2021_-_stela_bedeco_-_distribuicao_absorvente.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_113-2021_-_stela_bedeco_-_distribuicao_absorvente.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de Absorventes Higiênicos nas escolas públicas municipais do Município de Matelândia.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/projeto_de_lei_114-2021_-_feira_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/projeto_de_lei_114-2021_-_feira_livre.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FEIRA LIVRE COMUNITÁRIA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/projeto_de_lei_115-2021_-_ppa_2022-2025_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/projeto_de_lei_115-2021_-_ppa_2022-2025_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/projeto_de_lei_116-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/projeto_de_lei_116-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_117-2021_-_reducao_de_aliquota_temporaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_117-2021_-_reducao_de_aliquota_temporaria.pdf</t>
   </si>
   <si>
     <t>REDUZ TEMPORARIAMENTE A ALÍQUOTA DO IMPOSTO SIBRE A TRANSMISSÃO DE BENS IMÓVEIS POR ATO ONEROSO, “INTER-VIVOS” – ITBI, NO PERÍODO QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_118-2021_-_convenio_de_cooperacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_118-2021_-_convenio_de_cooperacao.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/projeto_de_lei_119-2021_-_pavimentos_acima.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/projeto_de_lei_119-2021_-_pavimentos_acima.pdf</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/projeto_de_lei_no_120_109_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/projeto_de_lei_no_120_109_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/projeto_de_lei_no_121_16_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/projeto_de_lei_no_121_16_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.457/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/projeto_122_adc_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/projeto_122_adc_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 399.171,82.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_123_adc_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_123_adc_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 932.143,98.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_124_adc_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_124_adc_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 278.470,31.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_125_adc_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_125_adc_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 110.000,00.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_126_adc_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_126_adc_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 143.000,00.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/projeto_de_lei_no_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/projeto_de_lei_no_127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/projeto_de_lei_no_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/projeto_de_lei_no_128.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.554/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/projeto_de_lei_no_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/projeto_de_lei_no_129.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 4.270.922,87</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/projeto_de_lei_no_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/projeto_de_lei_no_130.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS – R$ 557.953,04.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/projeto_de_lei_131-2021_revoga_box_rodoviaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/projeto_de_lei_131-2021_revoga_box_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Nº 131/2021 - REVOGA O ITEM 12 DA LEI Nº 4.310/2019 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO ONEROSA DE EXPLORAÇÃO DE ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/projeto_de_lei_132-2021_-_revogacao_revisao_geral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/projeto_de_lei_132-2021_-_revogacao_revisao_geral.pdf</t>
   </si>
   <si>
     <t>Nº 132/2021 - DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 4.596/2021, DE 25 DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/projeto_de_lei_133-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/projeto_de_lei_133-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/projeto_de_lei_134-2021-pgm_alteracao_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/projeto_de_lei_134-2021-pgm_alteracao_2.pdf</t>
   </si>
   <si>
     <t>Nº 134/2021 - ALTERA O § 1º DO ART. 4º DA LEI Nº 3.574/2015 QUE DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE MATELÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/projeto_de_lei_135-2021_-_honorarios.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/projeto_de_lei_135-2021_-_honorarios.pdf</t>
   </si>
   <si>
     <t>Nº135/2021 - ATRIBUI AOS ADVOGADOS PÚBLICOS EFETIVOS DO MUNICÍPIO DE MATELÂNDIA E AO PROCURADOR GERAL O RATEIO DE HONORÁRIOS DE SUCUMBÊNCIA.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/projeto_de_lei_136-2021_-_tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/projeto_de_lei_136-2021_-_tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_137-2021-111a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_137-2021-111a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_138-2021-18a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_138-2021-18a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.554/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/projeto_de_lei_139-2021-r_1.175.00000_-_suplementar_transposicao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/projeto_de_lei_139-2021-r_1.175.00000_-_suplementar_transposicao_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA CRÉDITO SUPLEMENTAR POR TRANSPOSIÇÃO, À LEI DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/projeto_de_lei_140-2021-r_82.00000_-_especial_excesso_vinculado_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/projeto_de_lei_140-2021-r_82.00000_-_especial_excesso_vinculado_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/projeto_de_lei_141-2021-r_157.83066_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/projeto_de_lei_141-2021-r_157.83066_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/projeto_de_lei_142-2021-_r_1.753.90000_-_especial_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/projeto_de_lei_142-2021-_r_1.753.90000_-_especial_superavit_1.pdf</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/projeto_de_lei_143-2021-_r_1.160.65000_-_suplementar_reducao_alterando_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/projeto_de_lei_143-2021-_r_1.160.65000_-_suplementar_reducao_alterando_ppa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/projeto_de_lei_144-2021_-_alteracao_ferias.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/projeto_de_lei_144-2021_-_alteracao_ferias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES PROPOSTAS A LEI MUNICIPAL Nº 1.782 DE 03 DE SETEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_145-2021_-_politicas_publicas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_145-2021_-_politicas_publicas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA DE DESENVOLVIMENTO LOCAL COM BASE NAS COMPRAS PÚBLICAS DENOMINADO PROGRAMA “COMPRA MATELÂNDIA”.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_147-2021_-_estrutura_administrativa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_147-2021_-_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/pojeto_de_lei_148-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/pojeto_de_lei_148-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO 2021 – DE MATELÃNDIA – PR.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_149_-_lei_de_luca.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_149_-_lei_de_luca.pdf</t>
   </si>
   <si>
     <t>INSTITUI AOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS VOLTADOS AO ENSINO OU RECREAÇÃO INFANTIL E FUNDAMENTAL A CAPACITAREM SEU CORPO DOCENTE E FUNCIONAL EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_lei_150-2021-112a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_lei_150-2021-112a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/projeto_de_lei_151-2021-19a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/projeto_de_lei_151-2021-19a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/projeto_de_lei_152-2021-r_100.00000_-_especial_reducao_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/projeto_de_lei_152-2021-r_100.00000_-_especial_reducao_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.000,00.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/projeto_de_lei_153-2021-_r_609.50000_-_suplementar_reducao_alterando_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/projeto_de_lei_153-2021-_r_609.50000_-_suplementar_reducao_alterando_ppa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS – R$ 609.500,00</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/projeto_de_lei_154-2021-r_85.92798_-_suplementar_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/projeto_de_lei_154-2021-r_85.92798_-_suplementar_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS – R$ 85.927,98</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/projeto_de_lei_155-2021-r_582.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/projeto_de_lei_155-2021-r_582.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 582.000,00</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/projeto_de_lei_156-2021-r_351.20440-especial_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/projeto_de_lei_156-2021-r_351.20440-especial_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 351.204,40</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/projeto_de_lei_157-2021-113a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/projeto_de_lei_157-2021-113a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_158-2021-20a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_158-2021-20a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_159-2021-r_1.886.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_159-2021-r_1.886.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA CRÉDITO ESPECIAL À LEI DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.886.000,00.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_160-2021-_r_455.00000_-_suplementar_reducao_alterando_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_160-2021-_r_455.00000_-_suplementar_reducao_alterando_ppa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 455.000,00.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_161-2021-_r_159.38539_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_161-2021-_r_159.38539_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 159.385,39.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/projeto_de_lei_162-2021_-_capacitacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/projeto_de_lei_162-2021_-_capacitacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CAPACITAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL NO ÂMBITO DO PODER EXECUTIVO,_x000D_
 ESTABELECE A DIVISÃO DE CAPACITAÇÃO E AS NORMAS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_163_-_taxa_cemiterio_agrocafeeira.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_163_-_taxa_cemiterio_agrocafeeira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIXAR OS PREÇOS DAS TARIFAS PÚBLICAS DOS CEMITÉRIOS MUNICIPAIS DA SEDE DO MUNICÍPIO, DO DISTRITO DE AGRO CAFEEIRA E VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/projeto_de_lei_164-2021-114a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/projeto_de_lei_164-2021-114a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>164/2021 - DISPÕE SOBRE A CENTÉSIMA DÉCIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL, E DÁ OUTRASPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/projeto_de_lei_165-2021-21a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/projeto_de_lei_165-2021-21a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>165/2021 - DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/projeto_de_lei_166-2021-r_100.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/projeto_de_lei_166-2021-r_100.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>166/2021 - AUTORIZA MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.000,00.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_167-2021-_r_308.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_167-2021-_r_308.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>167/2021 - AUTORIZA A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA , E DÁ OUTRAS PROVIDÊNCIAS – R$ 308.000,00.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/projeto_de_lei_168-2021_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/projeto_de_lei_168-2021_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>168/2021 – AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/projeto_de_lei_169-2021-115a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/projeto_de_lei_169-2021-115a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/projeto_de_lei_170-2021-22a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/projeto_de_lei_170-2021-22a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.554/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/projeto_de_lei_171-2021-_r_684.27505_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/projeto_de_lei_171-2021-_r_684.27505_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ESPECIAL À LEI DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 684.275,05.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/projeto_de_lei_172-2021-r_138.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/projeto_de_lei_172-2021-r_138.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 138.000,00.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_173-2021-r_300.00000_-_suplementar_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_173-2021-r_300.00000_-_suplementar_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 300.000,00.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/projeto_de_lei_174-2021-r_200.00000_-especial_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/projeto_de_lei_174-2021-r_200.00000_-especial_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 200.000,00.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_lei_175-2021-116a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_lei_175-2021-116a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2018/2021, LEI Nº 4.012/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_lei_176-2021-23a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_lei_176-2021-23a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2021, LEI Nº 4.554/2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/projeto_de_lei_177-2021-_r_100.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/projeto_de_lei_177-2021-_r_100.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, MARINILCE, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/scan_20210518_112951449.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/scan_20210518_112951449.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 6º, DA RESOLUÇÃO Nº 01/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/scan_20210713_090705910.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/scan_20210713_090705910.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCESSOS LEGISLATIVO E ADMINISTRATIVO ELETRÔNICOS DA CÂMARA MUNICIPAL DE MATELÂNDIA</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/projeto_de_resolucao_no_03-2021_-_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/projeto_de_resolucao_no_03-2021_-_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal de Matelândia, a Procuradoria Especial da Mulher, determina seus objetivos, sua estrutura organizacional e dá outras providências.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/resolucao_no_4-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/resolucao_no_4-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINANCEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINANCEIRO DE 2022, DO PODER LEGISLATIVO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2054/scan_20210209_102122616_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2054/scan_20210209_102122616_003.pdf</t>
   </si>
   <si>
     <t>- REQUER A LISTA DAS PESSOAS QUE RECEBERAM A VACINA CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2055/scan_20210209_102122616_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2055/scan_20210209_102122616_002.pdf</t>
   </si>
   <si>
     <t>HÁ PLANEJAMENTO PARA PÔR EM PRÁTICA AS AÇÕES E PROGRAMAS DA LEI MUNICIPAL Nº 3914/17 QUE DISPÕE SOBRE A DEFESA E PROTEÇÃO DE ANIMAIS? - EM CASO POSITIVO, HÁ UMA PREVISÃO PARA A EDIÇÃO DESTE DECRETO?</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2083/scan_20210302_083107023_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2083/scan_20210302_083107023_004.pdf</t>
   </si>
   <si>
     <t>EM AGOSTO DE 2020 A PORTARIA 12.913 PRORROGOU O PRAZO DE SUSPENSÃO DA GRATIFICAÇÃO DE TRANSPORTE ESCOLAR DOS SERVIDORES POR 90 DIAS. FINDO O PRAZO, NÃO FOI PRORROGADO NOVAMENTE E DEVERIA RETORNAR COM A GRATIFICAÇÃO AOS SERVIDORES. - QUAL O MOTIVO DA FALTA DO PAGAMENTO DESTA GRATIFICAÇÃO SE É UM DIREITO DOS SERVIDORES?</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2084/scan_20210302_083107023_003.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2084/scan_20210302_083107023_003.pdf</t>
   </si>
   <si>
     <t>QUAL O VALOR DEIXADO EM CAIXA PELO EX-GESTOR? EM CASO DE VALOR EXISTENTE, ONDE FOI APLICADO OU ONDE SERÁ APLICADO? EM CASO NEGATIVO QUAL FOI O DÉBITO DEIXADO?</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2085/scan_20210302_083107023_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2085/scan_20210302_083107023_002.pdf</t>
   </si>
   <si>
     <t>- QUAL O VALOR RECEBIDO PARA O COMBATE AO COVID 19 NA ÁREA DA SAÚDE?- ONDE FORAM APLICADOS ESTES VALORES?</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2086/scan_20210302_083107023_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2086/scan_20210302_083107023_001.pdf</t>
   </si>
   <si>
     <t>-- REQUER UM POSICIONAMENTO DO EXECUTIVO SOBRE QUANDO SERÁ INICIADO A LIMPEZA URBANA EM NOSSO MUNICÍPIO? AS LICITAÇÕES ESTÃO EM FASE DE ENCERRAMENTO?</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2133/scan_20210309_082124367.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2133/scan_20210309_082124367.pdf</t>
   </si>
   <si>
     <t>EXISTE PLANEJAMENTO SOBRE A LEGALIZAÇÃO DA RUA PROF. LERIDES PAGNOCELLI LIMA NO MESMO PADRÃO DA RUA JOSUÉ DE CASTRO EM LARGURA E EXTENSÃO, CONFORME REQUERIMENTO EM ANEXO? - EXISTE CONSENSO ENTRE OS PROPRIETÁRIOS(FAMÍLIA MENONCIN) SOBRE O LOTEAMENTO PARA REALIZAR FUTUROS INVESTIMENTOS?</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2140/scan_20210316_083417606_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2140/scan_20210316_083417606_001.pdf</t>
   </si>
   <si>
     <t>COMO ESTÁ O ANDAMENTO DO DESENVOLVIMENTO DO PLANO DIRETOR DO MUNICÍPIO?</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2141/scan_20210316_080301340.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2141/scan_20210316_080301340.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: APRESENTE EM CARÁTER DE URGÊNCIA, PROJETO DE LEI MUNICIPAL DIMINUINDO A FAIXA NÃO EDIFICÁVEL DA RODOVIA BR277 PARA CINCO METROS DE CADA LADOS. FORNEÇA ESTRUTURA DE APOIO, JURÍDICO E DE ENGENHARIA, PARA QUE OS MUNÍCIPES AFETADOS CONSIGAM REGULARIZAR SUA SITUAÇÃO ATRAVÉS DA FORMALIZAÇÃO DO TERMO DE PERMISSÃO ESPECIAL DE USO JUNTO AO DNIT/DER CONFORME DISPOSTO NO ART. 15º E SEGUINTES DA RESOLUÇÃO N. 07/2021, SEJA OFICIADO AO DNIT/DER PARA QUE OFEREÇA ESSA POSSIBILIDADE/PRAZO DE REGULARIZAÇÃO COMO FORMA DE EXTINÇÃO OU SUSPENSÃO DOS PROCESSOS EXISTENTES QUE PODERIAM FINDAR ATÉ MESMO COM DEMOLIÇÃO DOS IMÓVEIS. BUSQUE AUDIÊNCIA COM OS RESPONSÁVEIS JUNTO AO DNIT/DER PARA RESOLUÇÃO DO PRESENTE, SEJA ATRAVÉS DO RECONHECIMENTO DA DIMINUIÇÃO DA FAIXA EDIFICÁVEL COMO FORMA DE EXTINÇÃO DOS PROCESSOS OU ATRAVÉS DE POSSIBILIDADE DE REGULARIZAÇÃO MEDIANTE “TERMO DE PERMISSÃO ESPECIAL DE USO”. POR ÚLTIMO, REQUER A COLABORAÇÃO PARA MOBILIZAÇÃO DAS FORÇAS POLÍTICAS PARA RESOLUÇÃO DESS</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2142/scan_20210316_083417606_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2142/scan_20210316_083417606_002.pdf</t>
   </si>
   <si>
     <t>EXISTEM UM PLANEJAMENTO DE AMPLIAÇÃO DAS SALAS DA INCUBADORA INDUSTRIAL? A INCUBADORA ESTÁ ATENDENDO SUA FUNÇÃO PARA A QUAL FORAM CRIADAS? QUAIS SÃO OS PLANOS DE GOVERNO PARA O DESENVOLVIMENTO NESTE SETOR?</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/scan_20210330_082558324_002.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/scan_20210330_082558324_002.pdf</t>
   </si>
   <si>
     <t>QUAL A ESTIMATIVA DO PRAZO DE ENTREGA DAS CASINHAS DE AGROCAFEEIRA? - QUAL A ESTIMATIVA DO PRAZO DE ENTREGA DAS CASAS COM CONVÊNIO COM A ITAPU BINACIONAL?</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/scan_20210518_082324878_005.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/scan_20210518_082324878_005.pdf</t>
   </si>
   <si>
     <t>- SOBRE AS LICENÇAS PRÊMIO DE 2020/2021: - REQUER A LISTA DE FUNCIONÁRIOS QUE PROTOCOLARAM O PEDIDO PARA O RECEBIMENTO EM ESPÉCIE, MAS FOI CONCEDIDO USUFRUIR DA LICENÇA;- REQUER A LISTA DE FUNCIONÁRIOS QUE PROTOCOLARAM PARA USUFRUIR A LICENÇA; - REQUER A LISTA DOS FUNCIONÁRIOS QUE RECEBERAM EM ESPÉCIE A LICENÇA</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/scan_20210525_082718903_004.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/scan_20210525_082718903_004.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE EDUCAÇÃO: - QUAL/QUAIS AS INICIATIVAS CADASTRADAS JUNTO AO PAR PARA O QUARTO CICLO QUE COMPREENDE 2021 A 2024? - FOI REPASSADO OS RECURSOS DO FUNDEB PARA AS CONVENIADAS? EM CASO NEGATIVO QUAL/QUAIS OS MOTIVOS?</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/scan_20210615_081525488_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/scan_20210615_081525488_001.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES:  1)	SEJA INFORMADO QUEM SÃO OS MEMBROS DA COMISSÃO DE AVALIAÇÃO DE EXECUÇÃO DO CONTRATO 091/2020 DO MUNICÍPIO COM O HOSPITAL PADRE TEZZA DISPOSTO NA CLAUSULA 6.1. 2)SEJA ENVIADO OS RELATÓRIOS MENSAIS DE EXECUÇÃO DO CONTRATO DISPOSTO NA CLAUSULA 6.2 E 7.1 DO MESMO CONTRATO CITADO. 3) OS RELATÓRIOS DEVERÃO PORMENORIZADOS CONFORME CLAUSULA 7.2 INDICANDO INCLUSIVE OS CUSTOS USADOS PARA PRECIFICAÇÃO.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/scan_20210622_082230286.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/scan_20210622_082230286.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EMPRESA QUE EXECUTA O SERVIÇO DE PODA E LIMPEZA DO MUNICÍPIO; - MEDIANTE DENÚNCIA E MUITAS RECLAMAÇÕES DA POPULAÇÃO SOBRE O SERVIÇO QUE NÃO ESTÁ SENDO ATENDIDO CONFORME O EDITAL LICITATÓRIO; - OS FUNCIONÁRIOS NÃO UTILIZAM EQUIPAMENTOS PROTEÇÃO INDIVIDUAIS (EPI’S); - OS EQUIPAMENTOS UTILIZADOS NÃO CONDIZEM COM O SERVIÇO EXECUTADO, NÃO ATENDEM A EXIGÊNCIA DAS ESPECIFICAÇÕES EXIGIDAS NO EDITAL; - UTILIZAÇÃO DE ESPAÇO PÚBLICO PARA ARMAZENAR E GUARDAR VEÍCULOS E EQUIPAMENTO</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/scan_20210622_082336679_001.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/scan_20210622_082336679_001.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE INDÚSTRIA E COMÉRCIO: - QUAIS OS EQUIPAMENTOS DE PANIFICAÇÃO SE ENCONTRAM NO CENTRO DE GERAÇÃO E RENDA DA COMUNIDADE DA VILA PASA? - EM CASO DA CONSTATAÇÃO DA FALTA DOS EQUIPAMENTOS ONDE FORAM ALOCADOS?</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/scan_20210713_081224108_007.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/scan_20210713_081224108_007.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO: - EXISTE ALGUM ESTUDO JUNTO A CIEDEPAR SOBRE OS PLANOS DE CARGOS E CARREIRA DOS PROFESSORES DO MUNICÍPIO? - EM CASO NEGATIVO, A ADMINISTRAÇÃO PODE FAZER ESTE CONTATO E INCLUSIVE INDICAR OS NOMES DOS REPRESENTANTES PARA CONTATO?</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/requerimento_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/requerimento_18.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS EXPLICAÇÕES SOBRE QUEM SÃO OS RESPONSÁVEIS PELA LIMPEZA DOS MEIOS-FIOS, ANTERIORMENTE A PINTURA DOS MESMOS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_19_marenilce.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_19_marenilce.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que justifique o não pagamento de insalubridade para alguns profissionais da Saúde, considerando que é uma atividade essencial de promoção e prevenção a saúde, entre os profissionais cito os Educadores físico que embora não realize procedimentos invasivos, trabalham em contato direto com pacientes, onde estão expostos a riscos microbiológico, viral, fungos, bacterianos de contato ou respiratório._x000D_
 Ainda em tempo solicito que seja repassado a lista com nome e profissões que recebem tal beneficio.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/requerimento_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/requerimento_20.pdf</t>
   </si>
   <si>
     <t>- SE JÁ ESTÃO SENDO REALIZADOS ESTUDOS PARA RESOLVER A SITUAÇÃO DE FALTA DE ÁGUA EM AGRO CAFEEIRA?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A população está preocupada, pois em breve teremos que suprir também a necessidade das novas casinhas do loteamento novo.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/requerimento_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/requerimento_21.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESENÇA DO COORDENADOR DE TRANSPORTE ESCOLAR NO PLENÁRIO DA CÂMARA PARA APRESENTAR QUAIS MEDIDAS ESTÃO SENDO TOMADA PARA MELHORIAS NO TRANSPORTE ESCOLAR, HAJA VISTA QUE CHEGARAM DIVERSAS RECLAMAÇÕES DE ACESSIBILIDADE ESCOLAR POR INEFICIÊNCIA DO SERVIÇO OFERTADO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/requerimento_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/requerimento_22.pdf</t>
   </si>
   <si>
     <t>- SE EXISTE UM ESTUDO PARA QUE NO CEMITERIO VOLTE NO SISTEMA ANTIGO DE CONSTRUÇÃO DE TÚMULOS COM RECUO PARA COLOCAÇÃO DE FOTOS E FLORES.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/requerimento_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/requerimento_23.pdf</t>
   </si>
   <si>
     <t>- SOLICITO APRESENTAÇÃO ATUALIZADA DO TERRENO ONDE SERÁ CONSTRUÍDA A NOVA RODOVIÁRIA BEM COM AUTORIZAÇÃO DOS ÓRGÃOS COMPETENTES.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/requerimento_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/requerimento_24.pdf</t>
   </si>
   <si>
     <t>- Qual o motivo de os ônibus do Transporte Escolar não estarem sendo lavados no LAVACAR onde foi ganho a  licitação?</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/requerimento_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/requerimento_25.pdf</t>
   </si>
   <si>
     <t>- REQUER ESTUDO DAS NORMAS APLICÁVEIS A FUTUROS LOTEAMENTOS E JÁ EXISTENTES COM RELAÇÃO A REDE DE ESGOTO._x000D_
 _x000D_
 - SABEDORES QUE SOMOS QUE EXISTEM LOTEAMENTOS JÁ PRONTOS, INCLUSIVE COM INFRAESTRUTURA REALIZADA, QUE SE ENCONTRAM IMPEDIDOS DA COMERCIALIZAÇÃO, OU SEJA, NÃO PODEM REALIZAR A SUA VENDA DEVIDO AOS EMPECILHOS ENCONTRADOS PARA FAZER A LIGAÇÃO COM A REDE DE ESGOTOS E TAMBÉM NÃO TÊM PERMISSÃO DE FAZER FOSSA SÉPTICA, O QUE SERÁ FEITO PARA RESOLVER A SITUAÇÃO?_x000D_
 _x000D_
 - HAVERIA POSSIBILIDADE DA LIBERAÇÃO DA FOSSA SÉPTICA DE FORMA TEMPORÁRIA, ATÉ QUE FOSSE LIBERADO O ESGOTO?_x000D_
 _x000D_
 - PARA A OBRA DA RODOVIÁRIA, QUAL DAS OPÇÕES SERÁ USADA? _x000D_
 _x000D_
 JUSTIFICATIVA: visando o progresso e o desenvolvimento do Município de Matelândia, algumas providências necessitam ser tomadas em relação ao assunto acima citado, (rede de esgotos ou fossa séptica), pois percebemos que os investidores ficam limitados a acordos com proprietários para passar rede de esgotos nas propriedades no qual nem sempre ocorre e também não podem</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_26.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETARIA MUNICIPAL DE EDUCAÇAO NOS ENVIE COPIA DAS INICIATIVAS CADASTRADAS JUNTO AO PAR - PLANO DE AÇOES ARTICULADAS E QUE CONTEMPLE REFORMAS, ADEQUAÇOES E AMPLIAÇAO DE ESCOLAS E CMEIS</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/scan_20211015_113103652.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/scan_20211015_113103652.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de lei Nº 29/2021 -PROÍBE A UTILIZAÇÃO FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO OU COM EFEITOS DE TIRO</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>PaJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Procuradoria Jurídica - PJ</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/parecer_juridico_projeto_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/parecer_juridico_projeto_102.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Municipal n. 102/21_x000D_
 Interessada: Vereadora Stela Gaboardi – Presidente da Comissão de Redação e Legislação. _x000D_
 Assunto: Emenda a Lei Municipal n. 4649/21 permitindo o uso de fogos de artifício com efeito de tiro nos eventos religiosos.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/parecer_ao_projeto_102_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/parecer_ao_projeto_102_21.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Municipal n. 102/21_x000D_
 Interessada: Vereadora Stela Gaboardi – Presidente da Comissão de Redação e Legislação. _x000D_
 Assunto: Emenda a Lei Municipal n. 4649/21 permitindo o uso de fogos de artifício com efeito de tiro nas comunidades do interior do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -7499,67 +7499,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/substitutivo_ao_projeto_de_lei_085-2021-data_do_fator_gerador_para_iptu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/emenda_modificativa_ao_projeto_de_lei_no_102-2021_-_emenda_a_lei_fogos_-.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/emenda_modificativa_ao_projeto_de_lei_132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2036/scan_20210209_102122616_021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2037/scan_20210209_102122616_020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2038/scan_20210209_102122616_019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2039/scan_20210209_102122616_018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2040/scan_20210209_102122616_017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2041/scan_20210209_102122616_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2042/scan_20210209_102122616_015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2043/scan_20210209_102122616_014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2044/scan_20210209_102122616_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2045/scan_20210209_102122616_012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2046/scan_20210209_102122616_011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2047/scan_20210209_102122616_010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2048/scan_20210209_102122616_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2049/scan_20210209_102122616_007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2050/scan_20210209_102122616_007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2051/scan_20210209_102122616_006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2052/scan_20210209_102122616_005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2053/scan_20210209_102122616_004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2057/scan_20210223_110707204_001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2058/scan_20210223_110707204_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2059/scan_20210223_110707204_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2060/scan_20210223_110707204_004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2061/scan_20210223_110707204_005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2062/scan_20210223_110707204_006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2063/scan_20210223_110707204_007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2064/scan_20210223_110707204_008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2065/scan_20210223_110707204_009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2066/scan_20210223_110707204_010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2067/scan_20210223_110707204_011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2068/scan_20210223_110707204_012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2069/scan_20210223_110707204_013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2070/scan_20210223_110707204_014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2071/scan_20210223_110707204_015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2072/scan_20210223_110707204_016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2073/scan_20210223_110707204_017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2074/scan_20210223_110707204_018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2075/scan_20210223_110707204_019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2081/scan_20210302_083107023_005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2082/scan_20210302_083107023_006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2087/scan_20210302_083107023_007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2088/scan_20210302_083107023_008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2089/scan_20210302_083107023_009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2090/scan_20210302_083107023_010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2091/scan_20210302_083107023_011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2092/scan_20210302_083107023_012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2093/scan_20210302_083107023_013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2094/scan_20210302_083107023_014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2095/scan_20210302_083107023_015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2096/scan_20210302_083107023_016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2097/scan_20210302_083107023_017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2098/scan_20210302_083107023_018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2099/scan_20210302_083107023_019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2100/scan_20210302_083107023_020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2101/scan_20210302_083107023_021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2102/scan_20210302_083107023_022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2103/scan_20210302_083107023_023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2104/scan_20210302_083107023_024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2105/scan_20210302_083107023_025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2106/scan_20210302_083107023_026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2107/scan_20210302_083107023_027.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2108/scan_20210302_083107023_028.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2115/scan_20210309_082200704_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2116/scan_20210309_082200704_002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2117/scan_20210309_082200704_003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2118/scan_20210309_082200704_004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2119/scan_20210309_082200704_005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2120/scan_20210309_082200704_006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2121/scan_20210309_082200704_007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2122/scan_20210309_082200704_008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2123/scan_20210309_082200704_009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2124/scan_20210309_082200704_010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2125/scan_20210309_082200704_011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2126/scan_20210309_082200704_012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2127/scan_20210309_082200704_013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2128/scan_20210309_082200704_014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2129/scan_20210309_082200704_015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2130/scan_20210309_082200704_016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2131/scan_20210309_082200704_017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2132/scan_20210309_082200704_018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2143/scan_20210316_080150811_011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2144/scan_20210316_080150811_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2145/scan_20210316_080150811_009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2146/scan_20210316_080150811_008.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2147/scan_20210316_080150811_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2148/scan_20210316_080150811_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2149/scan_20210316_080150811_005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2150/scan_20210316_080150811_004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2151/scan_20210316_080150811_003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2152/scan_20210316_080150811_002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2153/scan_20210316_080150811_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2161/scan_20210323_082919523_005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2162/scan_20210323_082919523_004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2163/scan_20210323_082919523_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2164/scan_20210323_082919523_002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2174/scan_20210330_082558324_009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2175/scan_20210330_082558324_008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2176/scan_20210330_082558324_007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2177/scan_20210330_082558324_006.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2178/scan_20210330_082558324_005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2179/scan_20210330_082558324_004.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2180/scan_20210330_082558324_003.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/scan_20210406_080537922_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/scan_20210406_080537922_006.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/scan_20210406_080537922_005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/scan_20210406_080537922_004.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/scan_20210406_080537922_003.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/scan_20210406_080537922_002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/scan_20210406_080537922_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/scan_20210413_080815733_007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/scan_20210413_080815733_006.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/scan_20210413_080815733_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/scan_20210413_080815733_004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/scan_20210413_080815733_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/scan_20210413_080815733_002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/scan_20210413_080815733_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/scan_20210420_083237700_014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/scan_20210420_083237700_013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/scan_20210420_083237700_012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/scan_20210420_083237700_011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/scan_20210420_083237700_010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/scan_20210420_083237700_009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/scan_20210420_083237700_008.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/scan_20210420_083237700_006.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/scan_20210420_083237700_007.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/scan_20210420_083237700_005.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/scan_20210420_083237700_004.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/scan_20210420_083237700_003.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/scan_20210420_083237700_002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/scan_20210420_083237700_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/scan_20210427_083937641_011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/scan_20210427_083937641_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/scan_20210427_083937641_009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2214/scan_20210427_083937641_008.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/scan_20210427_083937641_007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/scan_20210427_083937641_006.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/scan_20210427_083937641_005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/scan_20210427_083937641_004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/scan_20210427_083937641_003.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/scan_20210427_083937641_002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/scan_20210504_081121887_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/scan_20210504_081121887_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/scan_20210504_081121887_003.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/scan_20210504_081121887_004.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/scan_20210504_081121887_005.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/scan_20210504_081121887_006.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/scan_20210511_081048645_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/scan_20210511_081048645_002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/scan_20210511_081048645_003.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/scan_20210511_081048645_004.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/scan_20210511_081048645_005.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/scan_20210511_081048645_006.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/scan_20210511_081048645_007.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/scan_20210511_081048645_008.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/scan_20210518_082324878_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/scan_20210518_082324878_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/scan_20210518_082324878_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/scan_20210518_082324878_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/scan_20210525_082718903_012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/scan_20210525_082718903_011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/scan_20210525_082718903_010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/scan_20210525_082718903_009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/scan_20210525_082718903_008.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/scan_20210525_082718903_007.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/scan_20210525_082718903_006.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/scan_20210525_082718903_005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/scan_20210601_080119591_004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/scan_20210601_080119591_005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/scan_20210601_080119591_006.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/scan_20210601_080119591_007.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/scan_20210601_080119591_008.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/scan_20210601_080119591_009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/scan_20210601_080119591_010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/scan_20210601_080119591_011.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/scan_20210601_080119591_012.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/scan_20210601_080119591_013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/scan_20210601_080119591_014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/scan_20210608_080954357_011.xps" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/scan_20210608_080954357_010.xps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/scan_20210608_080954357_009.xps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/scan_20210608_080954357_008.xps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/scan_20210608_080954357_007.xps" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/scan_20210608_080954357_006.xps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/scan_20210608_080954357_005.xps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/scan_20210608_080954357_004.xps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/scan_20210608_080954357_003.xps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/scan_20210608_080954357_002.xps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/scan_20210615_081525488_003.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/scan_20210615_081525488_004.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/scan_20210615_081525488_005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/scan_20210615_081525488_006.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/scan_20210615_081525488_007.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/scan_20210615_081525488_008.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/scan_20210615_081525488_009.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/scan_20210615_081525488_010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/scan_20210615_081525488_011.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/scan_20210615_081525488_012.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/scan_20210615_081525488_013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/scan_20210622_082336679_007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/scan_20210622_082336679_006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/scan_20210622_082336679_005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/scan_20210622_082336679_004.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/scan_20210622_082336679_003.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/scan_20210622_082336679_002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/scan_20210629_082156398_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/scan_20210629_082156398_003.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/scan_20210629_082156398_004.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/scan_20210629_082156398_005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/scan_20210629_082156398_006.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/scan_20210706_082656961_013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/scan_20210706_082656961_012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/scan_20210706_082656961_011.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/scan_20210706_082656961_010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/scan_20210706_082656961_009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/scan_20210706_082656961_008.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/scan_20210706_082656961_007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/scan_20210706_082656961_006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/scan_20210706_082656961_005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/scan_20210706_082656961_004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/scan_20210706_082656961_003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/scan_20210706_082656961_002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/scan_20210706_082656961_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/scan_20210713_081224108_001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/scan_20210713_081224108_002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/scan_20210713_081224108_003.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/scan_20210713_081224108_004.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/scan_20210713_081224108_005.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/scan_20210713_081224108_006.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2056/scan_20210209_102122616_001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2076/scan_20210223_110859892.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2154/scan_20210316_080150811_012.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2155/scan_20210316_080150811_013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2165/scan_20210323_082919523_001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/scan_20210427_083937641_001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/scan_20210504_081039608.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/scan_20210518_082324878_006.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/scan_20210518_082944499_001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/scan_20210518_082944499_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/scan_20210518_083852915.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/scan_20210525_082718903_003.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/scan_20210525_082718903_002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/scan_20210525_082718903_001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/scan_20210601_080119591_002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/scan_20210601_080119591_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/scan_20210629_082156398_001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/mocao_18_pesar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/mocao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/mocao_20_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/mocao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/parecer_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/parecer_emenda_a_lei_organica_13.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/parecer_85.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/parecer_ao_projeto_94.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/parecer_ao_projeto_95.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/parecer_ao_projeto_96.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/parecer_ao_projeto_98.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/parecer_ao_projeto_99.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/parecer_ao_projeto_100.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/parecer_ao_projeto_101.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/parecer_ao_projeto_102.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/parecer_ao_projeto_103-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/parecer_ao_projeto_104.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/parecer_ao_projeto_105.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/parecer_ao_projeto_106.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/parecer_ao_projeto_107.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/parecer_ao_projeto_108.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/parecer_ao_projeto_109-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/parecer_ao_projeto_110.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/parecer_projeto_111.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2469/parecer_projeto_112.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/parecer_projeto_113.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/parecer_114.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/parecer_117.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/parecer_118.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/parecer_119.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/parecer_120.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/parecer_121.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/parecer_122.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/parecer_123.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/parecer_124.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/parecer_125.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/parecer_126.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/parecer_127.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/parecer_128.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/parecer_129.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/parecer_130.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2166/scan_20210323_085316540.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_emenda_a_lei_organica_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/emenda_a_lei_organica_014-2021_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2024/scan_20210115_092226288.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2025/scan_20210120_075834225.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2026/scan_20210208_095625861.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2027/scan_20210208_092723283.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2028/scan_20210208_092738429.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2029/scan_20210208_092750547.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2030/scan_20210208_092802681.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2031/scan_20210208_152148399.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2032/scan_20210208_152212591.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2033/scan_20210208_152230779.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2034/scan_20210208_152245908.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2035/scan_20210208_152304040.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2077/scan_20210226_112126005.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2078/scan_20210226_112153240.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2079/scan_20210226_112220401.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2080/scan_20210302_134800777.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2109/scan_20210302_092517192.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2110/scan_20210302_092535362.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2111/scan_20210302_092553574.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2112/scan_20210302_092605723.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2113/scan_20210302_092617840.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2134/scan_20210309_094832215.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2135/scan_20210309_092304497.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2136/scan_20210309_115635925.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2137/scan_20210312_101527052.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2138/scan_20210312_101426675.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2159/scan_20210322_122348512.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2167/scan_20210324_114359684.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2170/scan_20210324_114524248.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2171/scan_20210324_114551480.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/scan_20210412_113551174.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2222/scan_20210430_081506763.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/scan_20210430_081537321.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/scan_20210430_081601515.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/scan_20210503_081251323.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/scan_20210503_081327577.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/scan_20210503_081426090.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/scan_20210503_081444284.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/scan_20210503_081502410.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/scan_20210503_081520551.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/scan_20210503_081535674.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/scan_20210507_115843731.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/scan_20210507_115901957.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/scan_20210507_115920099.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/scan_20210521_134751568.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/scan_20210521_134818753.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/scan_20210521_134910151.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/scan_20210521_134937301.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/scan_20210521_134952423.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/scan_20210531_121547576.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/scan_20210602_120108969.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/scan_20210602_120124123.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/scan_20210602_120148288.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/scan_20210602_120209472.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/scan_20210609_105254816.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/p_65.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/scan_20210611_132603820.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/scan_20210611_132646054.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/scan_20210611_132707253.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/scan_20210611_132728429.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/scan_20210611_132749626.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/p_72.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/scan_20210614_133251885.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/scan_20210618_105450025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/scan_20210618_105450025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/scan_20210618_105523371.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/scan_20210618_105541564.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/scan_20210628_080318314.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/scan_20210628_095710229.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/scan_20210628_080509980.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/scan_20210628_080534200.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/scan_20210628_080558387.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/scan_20210628_080622592.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/scan_20210705_120913852.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/scan_20210705_120834576.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/scan_20210705_120852721.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/scan_20210712_080922644.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/scan_20210712_081023188.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/scan_20210712_081120732.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_094-2021-alteracao_lei_4482_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_095-2021_-_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_096-2021-107a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_097-2021-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_098-2021-_r_50.00000_-_suplementar_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_099-2021-_r_6.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_100-2021-_r_383.48550_-_especial_superavit_livre.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_101-2021-_r_431.50250_-_especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/projeto_de_lei_104-2021-108a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_105-2021-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/projeto_de_lei_106-2021-_r_649.00000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/projeto_de_lei_107-2021-_r_211.00000_-_especial_reducao_livre_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/projeto_de_lei_108-2021-_r_400.01700_-_especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_109-2021-_r_34.57535_-_especial_reducao_alterando_apenas_loa.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/projeto_de_lei_110-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/projeto_de_lei_111-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_no_112-2021_bedeco_patricia_andrea_-_solimaxx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_113-2021_-_stela_bedeco_-_distribuicao_absorvente.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/projeto_de_lei_114-2021_-_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/projeto_de_lei_115-2021_-_ppa_2022-2025_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/projeto_de_lei_116-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_117-2021_-_reducao_de_aliquota_temporaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_118-2021_-_convenio_de_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/projeto_de_lei_119-2021_-_pavimentos_acima.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/projeto_de_lei_no_120_109_ppa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/projeto_de_lei_no_121_16_ldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/projeto_122_adc_especial.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_123_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_124_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_125_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_126_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/projeto_de_lei_no_127.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/projeto_de_lei_no_128.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/projeto_de_lei_no_129.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/projeto_de_lei_no_130.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/projeto_de_lei_131-2021_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/projeto_de_lei_132-2021_-_revogacao_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/projeto_de_lei_133-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/projeto_de_lei_134-2021-pgm_alteracao_2.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/projeto_de_lei_135-2021_-_honorarios.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/projeto_de_lei_136-2021_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_137-2021-111a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_138-2021-18a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/projeto_de_lei_139-2021-r_1.175.00000_-_suplementar_transposicao_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/projeto_de_lei_140-2021-r_82.00000_-_especial_excesso_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/projeto_de_lei_141-2021-r_157.83066_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/projeto_de_lei_142-2021-_r_1.753.90000_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/projeto_de_lei_143-2021-_r_1.160.65000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/projeto_de_lei_144-2021_-_alteracao_ferias.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_145-2021_-_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_147-2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/pojeto_de_lei_148-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_149_-_lei_de_luca.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_lei_150-2021-112a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/projeto_de_lei_151-2021-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/projeto_de_lei_152-2021-r_100.00000_-_especial_reducao_camara.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/projeto_de_lei_153-2021-_r_609.50000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/projeto_de_lei_154-2021-r_85.92798_-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/projeto_de_lei_155-2021-r_582.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/projeto_de_lei_156-2021-r_351.20440-especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/projeto_de_lei_157-2021-113a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_158-2021-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_159-2021-r_1.886.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_160-2021-_r_455.00000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_161-2021-_r_159.38539_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/projeto_de_lei_162-2021_-_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_163_-_taxa_cemiterio_agrocafeeira.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/projeto_de_lei_164-2021-114a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/projeto_de_lei_165-2021-21a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/projeto_de_lei_166-2021-r_100.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_167-2021-_r_308.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/projeto_de_lei_168-2021_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/projeto_de_lei_169-2021-115a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/projeto_de_lei_170-2021-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/projeto_de_lei_171-2021-_r_684.27505_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/projeto_de_lei_172-2021-r_138.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_173-2021-r_300.00000_-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/projeto_de_lei_174-2021-r_200.00000_-especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_lei_175-2021-116a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_lei_176-2021-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/projeto_de_lei_177-2021-_r_100.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/scan_20210518_112951449.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/scan_20210713_090705910.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/projeto_de_resolucao_no_03-2021_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/resolucao_no_4-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2054/scan_20210209_102122616_003.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2055/scan_20210209_102122616_002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2083/scan_20210302_083107023_004.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2084/scan_20210302_083107023_003.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2085/scan_20210302_083107023_002.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2086/scan_20210302_083107023_001.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2133/scan_20210309_082124367.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2140/scan_20210316_083417606_001.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2141/scan_20210316_080301340.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2142/scan_20210316_083417606_002.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/scan_20210330_082558324_002.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/scan_20210518_082324878_005.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/scan_20210525_082718903_004.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/scan_20210615_081525488_001.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/scan_20210622_082230286.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/scan_20210622_082336679_001.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/scan_20210713_081224108_007.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_19_marenilce.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/scan_20211015_113103652.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/parecer_juridico_projeto_102.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/parecer_ao_projeto_102_21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/substitutivo_ao_projeto_de_lei_085-2021-data_do_fator_gerador_para_iptu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/emenda_modificativa_ao_projeto_de_lei_no_102-2021_-_emenda_a_lei_fogos_-.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/emenda_modificativa_ao_projeto_de_lei_132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2036/scan_20210209_102122616_021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2037/scan_20210209_102122616_020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2038/scan_20210209_102122616_019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2039/scan_20210209_102122616_018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2040/scan_20210209_102122616_017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2041/scan_20210209_102122616_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2042/scan_20210209_102122616_015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2043/scan_20210209_102122616_014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2044/scan_20210209_102122616_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2045/scan_20210209_102122616_012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2046/scan_20210209_102122616_011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2047/scan_20210209_102122616_010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2048/scan_20210209_102122616_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2049/scan_20210209_102122616_007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2050/scan_20210209_102122616_007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2051/scan_20210209_102122616_006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2052/scan_20210209_102122616_005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2053/scan_20210209_102122616_004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2057/scan_20210223_110707204_001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2058/scan_20210223_110707204_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2059/scan_20210223_110707204_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2060/scan_20210223_110707204_004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2061/scan_20210223_110707204_005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2062/scan_20210223_110707204_006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2063/scan_20210223_110707204_007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2064/scan_20210223_110707204_008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2065/scan_20210223_110707204_009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2066/scan_20210223_110707204_010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2067/scan_20210223_110707204_011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2068/scan_20210223_110707204_012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2069/scan_20210223_110707204_013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2070/scan_20210223_110707204_014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2071/scan_20210223_110707204_015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2072/scan_20210223_110707204_016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2073/scan_20210223_110707204_017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2074/scan_20210223_110707204_018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2075/scan_20210223_110707204_019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2081/scan_20210302_083107023_005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2082/scan_20210302_083107023_006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2087/scan_20210302_083107023_007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2088/scan_20210302_083107023_008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2089/scan_20210302_083107023_009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2090/scan_20210302_083107023_010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2091/scan_20210302_083107023_011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2092/scan_20210302_083107023_012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2093/scan_20210302_083107023_013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2094/scan_20210302_083107023_014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2095/scan_20210302_083107023_015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2096/scan_20210302_083107023_016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2097/scan_20210302_083107023_017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2098/scan_20210302_083107023_018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2099/scan_20210302_083107023_019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2100/scan_20210302_083107023_020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2101/scan_20210302_083107023_021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2102/scan_20210302_083107023_022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2103/scan_20210302_083107023_023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2104/scan_20210302_083107023_024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2105/scan_20210302_083107023_025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2106/scan_20210302_083107023_026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2107/scan_20210302_083107023_027.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2108/scan_20210302_083107023_028.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2115/scan_20210309_082200704_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2116/scan_20210309_082200704_002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2117/scan_20210309_082200704_003.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2118/scan_20210309_082200704_004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2119/scan_20210309_082200704_005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2120/scan_20210309_082200704_006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2121/scan_20210309_082200704_007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2122/scan_20210309_082200704_008.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2123/scan_20210309_082200704_009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2124/scan_20210309_082200704_010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2125/scan_20210309_082200704_011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2126/scan_20210309_082200704_012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2127/scan_20210309_082200704_013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2128/scan_20210309_082200704_014.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2129/scan_20210309_082200704_015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2130/scan_20210309_082200704_016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2131/scan_20210309_082200704_017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2132/scan_20210309_082200704_018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2143/scan_20210316_080150811_011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2144/scan_20210316_080150811_010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2145/scan_20210316_080150811_009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2146/scan_20210316_080150811_008.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2147/scan_20210316_080150811_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2148/scan_20210316_080150811_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2149/scan_20210316_080150811_005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2150/scan_20210316_080150811_004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2151/scan_20210316_080150811_003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2152/scan_20210316_080150811_002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2153/scan_20210316_080150811_001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2161/scan_20210323_082919523_005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2162/scan_20210323_082919523_004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2163/scan_20210323_082919523_003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2164/scan_20210323_082919523_002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2174/scan_20210330_082558324_009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2175/scan_20210330_082558324_008.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2176/scan_20210330_082558324_007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2177/scan_20210330_082558324_006.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2178/scan_20210330_082558324_005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2179/scan_20210330_082558324_004.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2180/scan_20210330_082558324_003.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2182/scan_20210406_080537922_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2183/scan_20210406_080537922_006.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2184/scan_20210406_080537922_005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2185/scan_20210406_080537922_004.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2186/scan_20210406_080537922_003.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2187/scan_20210406_080537922_002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2188/scan_20210406_080537922_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2190/scan_20210413_080815733_007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2191/scan_20210413_080815733_006.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2192/scan_20210413_080815733_005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2193/scan_20210413_080815733_004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2194/scan_20210413_080815733_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2195/scan_20210413_080815733_002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2196/scan_20210413_080815733_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2197/scan_20210420_083237700_014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2198/scan_20210420_083237700_013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2199/scan_20210420_083237700_012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2200/scan_20210420_083237700_011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2201/scan_20210420_083237700_010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2202/scan_20210420_083237700_009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2203/scan_20210420_083237700_008.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2204/scan_20210420_083237700_006.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2205/scan_20210420_083237700_007.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2206/scan_20210420_083237700_005.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2207/scan_20210420_083237700_004.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2208/scan_20210420_083237700_003.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2209/scan_20210420_083237700_002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2210/scan_20210420_083237700_001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2211/scan_20210427_083937641_011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2212/scan_20210427_083937641_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2213/scan_20210427_083937641_009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2214/scan_20210427_083937641_008.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2215/scan_20210427_083937641_007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2216/scan_20210427_083937641_006.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2217/scan_20210427_083937641_005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2218/scan_20210427_083937641_004.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2219/scan_20210427_083937641_003.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2220/scan_20210427_083937641_002.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/scan_20210504_081121887_001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/scan_20210504_081121887_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/scan_20210504_081121887_003.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/scan_20210504_081121887_004.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/scan_20210504_081121887_005.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/scan_20210504_081121887_006.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/scan_20210511_081048645_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/scan_20210511_081048645_002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/scan_20210511_081048645_003.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/scan_20210511_081048645_004.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/scan_20210511_081048645_005.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/scan_20210511_081048645_006.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/scan_20210511_081048645_007.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/scan_20210511_081048645_008.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/scan_20210518_082324878_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/scan_20210518_082324878_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/scan_20210518_082324878_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/scan_20210518_082324878_004.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/scan_20210525_082718903_012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/scan_20210525_082718903_011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/scan_20210525_082718903_010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/scan_20210525_082718903_009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/scan_20210525_082718903_008.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/scan_20210525_082718903_007.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/scan_20210525_082718903_006.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/scan_20210525_082718903_005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/scan_20210601_080119591_004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/scan_20210601_080119591_005.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/scan_20210601_080119591_006.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/scan_20210601_080119591_007.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/scan_20210601_080119591_008.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/scan_20210601_080119591_009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/scan_20210601_080119591_010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/scan_20210601_080119591_011.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/scan_20210601_080119591_012.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/scan_20210601_080119591_013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/scan_20210601_080119591_014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/scan_20210608_080954357_011.xps" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/scan_20210608_080954357_010.xps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/scan_20210608_080954357_009.xps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/scan_20210608_080954357_008.xps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/scan_20210608_080954357_007.xps" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/scan_20210608_080954357_006.xps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/scan_20210608_080954357_005.xps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/scan_20210608_080954357_004.xps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/scan_20210608_080954357_003.xps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/scan_20210608_080954357_002.xps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/scan_20210615_081525488_003.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/scan_20210615_081525488_004.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/scan_20210615_081525488_005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/scan_20210615_081525488_006.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/scan_20210615_081525488_007.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/scan_20210615_081525488_008.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/scan_20210615_081525488_009.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/scan_20210615_081525488_010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/scan_20210615_081525488_011.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/scan_20210615_081525488_012.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/scan_20210615_081525488_013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/scan_20210622_082336679_007.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/scan_20210622_082336679_006.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/scan_20210622_082336679_005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/scan_20210622_082336679_004.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/scan_20210622_082336679_003.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/scan_20210622_082336679_002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/scan_20210629_082156398_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/scan_20210629_082156398_003.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/scan_20210629_082156398_004.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/scan_20210629_082156398_005.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/scan_20210629_082156398_006.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/scan_20210706_082656961_013.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/scan_20210706_082656961_012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/scan_20210706_082656961_011.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/scan_20210706_082656961_010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/scan_20210706_082656961_009.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/scan_20210706_082656961_008.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/scan_20210706_082656961_007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/scan_20210706_082656961_006.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/scan_20210706_082656961_005.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/scan_20210706_082656961_004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/scan_20210706_082656961_003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/scan_20210706_082656961_002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/scan_20210706_082656961_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/scan_20210713_081224108_001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/scan_20210713_081224108_002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/scan_20210713_081224108_003.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/scan_20210713_081224108_004.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/scan_20210713_081224108_005.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/scan_20210713_081224108_006.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2490/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2666/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2056/scan_20210209_102122616_001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2076/scan_20210223_110859892.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2154/scan_20210316_080150811_012.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2155/scan_20210316_080150811_013.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2165/scan_20210323_082919523_001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2221/scan_20210427_083937641_001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/scan_20210504_081039608.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/scan_20210518_082324878_006.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/scan_20210518_082944499_001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/scan_20210518_082944499_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/scan_20210518_083852915.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/scan_20210525_082718903_003.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/scan_20210525_082718903_002.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/scan_20210525_082718903_001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/scan_20210601_080119591_002.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/scan_20210601_080119591_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/scan_20210629_082156398_001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/mocao_18_pesar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/mocao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2601/mocao_20_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/mocao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/parecer_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/parecer_emenda_a_lei_organica_13.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/parecer_85.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/parecer_ao_projeto_94.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/parecer_ao_projeto_95.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/parecer_ao_projeto_96.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/parecer_ao_projeto_98.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/parecer_ao_projeto_99.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/parecer_ao_projeto_100.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/parecer_ao_projeto_101.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/parecer_ao_projeto_102.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/parecer_ao_projeto_103-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/parecer_ao_projeto_104.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/parecer_ao_projeto_105.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/parecer_ao_projeto_106.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/parecer_ao_projeto_107.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/parecer_ao_projeto_108.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/parecer_ao_projeto_109-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/parecer_ao_projeto_110.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/parecer_projeto_111.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2469/parecer_projeto_112.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/parecer_projeto_113.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/parecer_114.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/parecer_117.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/parecer_118.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/parecer_119.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/parecer_120.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/parecer_121.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/parecer_122.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/parecer_123.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/parecer_124.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/parecer_125.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/parecer_126.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/parecer_127.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/parecer_128.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/parecer_129.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/parecer_130.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2166/scan_20210323_085316540.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_emenda_a_lei_organica_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/emenda_a_lei_organica_014-2021_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2024/scan_20210115_092226288.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2025/scan_20210120_075834225.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2026/scan_20210208_095625861.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2027/scan_20210208_092723283.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2028/scan_20210208_092738429.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2029/scan_20210208_092750547.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2030/scan_20210208_092802681.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2031/scan_20210208_152148399.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2032/scan_20210208_152212591.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2033/scan_20210208_152230779.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2034/scan_20210208_152245908.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2035/scan_20210208_152304040.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2077/scan_20210226_112126005.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2078/scan_20210226_112153240.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2079/scan_20210226_112220401.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2080/scan_20210302_134800777.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2109/scan_20210302_092517192.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2110/scan_20210302_092535362.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2111/scan_20210302_092553574.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2112/scan_20210302_092605723.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2113/scan_20210302_092617840.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2134/scan_20210309_094832215.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2135/scan_20210309_092304497.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2136/scan_20210309_115635925.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2137/scan_20210312_101527052.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2138/scan_20210312_101426675.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2159/scan_20210322_122348512.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2167/scan_20210324_114359684.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2170/scan_20210324_114524248.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2171/scan_20210324_114551480.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2189/scan_20210412_113551174.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2222/scan_20210430_081506763.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2223/scan_20210430_081537321.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2224/scan_20210430_081601515.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/scan_20210503_081251323.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/scan_20210503_081327577.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2228/scan_20210503_081426090.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/scan_20210503_081444284.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/scan_20210503_081502410.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2231/scan_20210503_081520551.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/scan_20210503_081535674.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/scan_20210507_115843731.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/scan_20210507_115901957.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/scan_20210507_115920099.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/scan_20210521_134751568.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/scan_20210521_134818753.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/scan_20210521_134910151.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/scan_20210521_134937301.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/scan_20210521_134952423.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/scan_20210531_121547576.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/scan_20210602_120108969.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/scan_20210602_120124123.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/scan_20210602_120148288.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/scan_20210602_120209472.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/scan_20210609_105254816.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/p_65.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/scan_20210611_132603820.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/scan_20210611_132646054.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/scan_20210611_132707253.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/scan_20210611_132728429.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/scan_20210611_132749626.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/p_72.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/scan_20210614_133251885.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/scan_20210618_105450025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/scan_20210618_105450025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/scan_20210618_105523371.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/scan_20210618_105541564.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/scan_20210628_080318314.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/scan_20210628_095710229.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/scan_20210628_080509980.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/scan_20210628_080534200.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/scan_20210628_080558387.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/scan_20210628_080622592.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/scan_20210705_120913852.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/scan_20210705_120834576.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/scan_20210705_120852721.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/scan_20210712_080922644.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/scan_20210712_081023188.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/scan_20210712_081120732.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_094-2021-alteracao_lei_4482_1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_095-2021_-_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_096-2021-107a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_097-2021-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_098-2021-_r_50.00000_-_suplementar_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_099-2021-_r_6.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_100-2021-_r_383.48550_-_especial_superavit_livre.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_101-2021-_r_431.50250_-_especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/projeto_de_lei_104-2021-108a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/projeto_de_lei_105-2021-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/projeto_de_lei_106-2021-_r_649.00000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/projeto_de_lei_107-2021-_r_211.00000_-_especial_reducao_livre_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/projeto_de_lei_108-2021-_r_400.01700_-_especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_109-2021-_r_34.57535_-_especial_reducao_alterando_apenas_loa.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/projeto_de_lei_110-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/projeto_de_lei_111-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_no_112-2021_bedeco_patricia_andrea_-_solimaxx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_113-2021_-_stela_bedeco_-_distribuicao_absorvente.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/projeto_de_lei_114-2021_-_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/projeto_de_lei_115-2021_-_ppa_2022-2025_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/projeto_de_lei_116-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_117-2021_-_reducao_de_aliquota_temporaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_118-2021_-_convenio_de_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/projeto_de_lei_119-2021_-_pavimentos_acima.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/projeto_de_lei_no_120_109_ppa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/projeto_de_lei_no_121_16_ldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/projeto_122_adc_especial.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_123_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_124_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_125_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_126_adc_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/projeto_de_lei_no_127.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/projeto_de_lei_no_128.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2509/projeto_de_lei_no_129.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/projeto_de_lei_no_130.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/projeto_de_lei_131-2021_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/projeto_de_lei_132-2021_-_revogacao_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/projeto_de_lei_133-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/projeto_de_lei_134-2021-pgm_alteracao_2.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/projeto_de_lei_135-2021_-_honorarios.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/projeto_de_lei_136-2021_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/projeto_de_lei_137-2021-111a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/projeto_de_lei_138-2021-18a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/projeto_de_lei_139-2021-r_1.175.00000_-_suplementar_transposicao_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/projeto_de_lei_140-2021-r_82.00000_-_especial_excesso_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/projeto_de_lei_141-2021-r_157.83066_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/projeto_de_lei_142-2021-_r_1.753.90000_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/projeto_de_lei_143-2021-_r_1.160.65000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/projeto_de_lei_144-2021_-_alteracao_ferias.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_145-2021_-_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_147-2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/pojeto_de_lei_148-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_149_-_lei_de_luca.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/projeto_de_lei_150-2021-112a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/projeto_de_lei_151-2021-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/projeto_de_lei_152-2021-r_100.00000_-_especial_reducao_camara.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/projeto_de_lei_153-2021-_r_609.50000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/projeto_de_lei_154-2021-r_85.92798_-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/projeto_de_lei_155-2021-r_582.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2594/projeto_de_lei_156-2021-r_351.20440-especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/projeto_de_lei_157-2021-113a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_158-2021-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_159-2021-r_1.886.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_160-2021-_r_455.00000_-_suplementar_reducao_alterando_ppa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_161-2021-_r_159.38539_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/projeto_de_lei_162-2021_-_capacitacao.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_163_-_taxa_cemiterio_agrocafeeira.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/projeto_de_lei_164-2021-114a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/projeto_de_lei_165-2021-21a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/projeto_de_lei_166-2021-r_100.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_167-2021-_r_308.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/projeto_de_lei_168-2021_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2655/projeto_de_lei_169-2021-115a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2656/projeto_de_lei_170-2021-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2657/projeto_de_lei_171-2021-_r_684.27505_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2658/projeto_de_lei_172-2021-r_138.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2659/projeto_de_lei_173-2021-r_300.00000_-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2660/projeto_de_lei_174-2021-r_200.00000_-especial_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/projeto_de_lei_175-2021-116a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/projeto_de_lei_176-2021-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2670/projeto_de_lei_177-2021-_r_100.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/scan_20210518_112951449.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/scan_20210713_090705910.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/projeto_de_resolucao_no_03-2021_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2654/resolucao_no_4-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2054/scan_20210209_102122616_003.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2055/scan_20210209_102122616_002.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2083/scan_20210302_083107023_004.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2084/scan_20210302_083107023_003.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2085/scan_20210302_083107023_002.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2086/scan_20210302_083107023_001.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2133/scan_20210309_082124367.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2140/scan_20210316_083417606_001.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2141/scan_20210316_080301340.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2142/scan_20210316_083417606_002.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2181/scan_20210330_082558324_002.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/scan_20210518_082324878_005.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/scan_20210525_082718903_004.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/scan_20210615_081525488_001.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/scan_20210622_082230286.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/scan_20210622_082336679_001.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/scan_20210713_081224108_007.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_19_marenilce.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/scan_20211015_113103652.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/parecer_juridico_projeto_102.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/parecer_ao_projeto_102_21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H630"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>