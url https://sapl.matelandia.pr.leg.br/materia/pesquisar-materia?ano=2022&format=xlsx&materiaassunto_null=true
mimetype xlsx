--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -54,6402 +54,6402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Luizinho, Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/emenda_ao_projeto_50-2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/emenda_ao_projeto_50-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI MUNICIPAL N. 050/2022_x000D_
 Emenda Aditiva 01:_x000D_
 Ao artigo 4º fica adicionado §§ 1º, 2º e 3º com a seguinte redação: _x000D_
 _x000D_
 §ª 1º. No caso de imóveis públicos, as autoridades ficam sujeitas às sanções disciplinares cabíveis devidamente apuradas em processo administrativo._x000D_
 § 2º. O órgão fiscalizador deverá encaminhar suas conclusões para o setor responsável para instauração do processo administrativo;_x000D_
 § 2º. O Poder Executivo deverá nomear expressamente os responsáveis pelos imóveis públicos inclusive dos lotes baldios e/ou desocupados para eventual responsabilização</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/emenda_modificativa_ao_projeto_188-22_-_altera_artigo_6o_i_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/emenda_modificativa_ao_projeto_188-22_-_altera_artigo_6o_i_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto Nº 188/2022_x000D_
 _x000D_
 O vereador Luizinho, amparado no artigo 125 iniciso I do Regimento Interno, apresenta a seguinte Emenda Modificativa ao artigo 6º inciso VI com a seguinte redação:_x000D_
 _x000D_
 “Art 6º ..._x000D_
 VI  - no respectivo período aquisitivo apresentar falta ao serviço, mesmo que vinculada a motivo justificado, será descontado por cada dia de falta, o valor correspondente à 1/30(um trinta avos) do valor mensal do auxílio.”</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO CALÇADA PARA PEDESTRES E SE POSSÍVEL PARA CICLISTAS EM TODA A EXTENSÃO DA RUA LINO DAL POZZO.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL canalização e distribuição de água para todos os moradores interessados na Comunidade Linha Cozer.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/indicacao_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/indicacao_3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL aproximar o muro da Escola Vovô Cassiano e CEMEI Primeiros Passos na Vila Pazza na quantidade necessária para o alargamento da Rua do Canto (Trecho do Ponto de ônibus até a Sorveteria Nardi), possibilitando manobras de veículos de grande porte que ali transitam e regularizando o espaço para estacionamento.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/indicacao_4.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DESENVOLVA FESTIVIDADES DE PÁSCOA, TENDO COMO LOCAL O PARQUE FARROUPILHA.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/indicacao_5.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/indicacao_5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO DE FORMA IMEDIATA MELHORIAS NOS TRECHOS DE CALÇAMENTO QUE ESTÃO DE FORMA INACABADAS NA COMUNIDADE VILA BRASIL.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_6.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_6.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE UM POÇO ARTESIANO NA COMUNIDADE DA LINHA OURO VERDE (ESTRADA CELMAR GULART) ASSIM COMO A CANALIZAÇÃO DE TODOS OS POÇOS ARTESIANOS QUE JÁ ESTAO FURADOS E COMEÇANDO PELA LINHA DUARTE.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_7.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_7.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE DISPONIBILIZE ÔNIBUS DE TRANSPORTE ESCOLAR PARA OS ALUNOS DOS BAIRROS VILA PAZZA E SÃO CRISTÓVÃO DIARIAMENTE ATÉ O COLÉGIO EUCLIDES DA CUNHA NO PERÍODO DA MANHA E RETORNO AO MEIO DIA E NO PERÍODO DA TARDE E RETORNO.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/indicacao_8.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/indicacao_8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO NA LINHA TIBOLA.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Stela Gaboardi, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_9.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO COM PEDRAS IRREGULARES NOS DOIS MORROS DO BARREIRÃO SENTIDO RIO SABIÁ, BEM COMO NO SENTIDO SABIÁ-BARREIRÃO.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO DE TRÂNSITO QUE BUSQUE ALTERNATIVAS JUNTO AO DEPARTAMENTO DE ESTRADAS E RODAGENS ESTADUAL A FIM DE VIABILIZAR A SEGURANÇA DOS PEDESTRES QUE NECESSITAM FAZER A TRAVESSIA DA PR 590 DENOMINADA AVENIDA PRESIDENTE VARGAS NO DISTRITO DE AGRO CAFEEIRA NO MUNICÍPIO DE MATELÂNDIA PR, NAS PROXIMIDADES DA BIBLIOTECA INDUSTRIA DO CONHECIMENTO.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO INSERIR O DO MUNÍCIPIO DE MATELÂNDIA NA ROTA DO TURISMO GASTRONÔMICO E DESENVOLVER PLANEJAMENTO DE SUPORTE AO PRODUTORES. CONSIDERANDO QUE TEMOS UMA DIVERSIDADE DE POVOS QUE VIERAM DE DIVERSOS ESTADOS E PAÍSES E CADA QUAL TEM OS PRATOS TÍPICOS, EM MATELÂNDIA, JÁ TEMOS GRANDE POTENCIAL NA FABRICAÇÃO E PRODUÇÃO DE: SORVETES, LINGUIÇAS (SALAME), QUEIJO, DOCES DE FRUTAS E MELADO, POLPAS, FRUTAS, MASSAS, QUEIJOS, CACHAÇA E OUTROS.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE PROJETO DE LEI DISPONDO SOBRE A OBRIGATORIEDADE DO USO DE CRACHÁ FUNCIONAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL   MELHORIAS NA ESTRADA QUE LIGA AS COMUNIDADES DO RIO URU E SANTA LUCIA, ESTRADA PRÓXIMO À PROPRIEDADE DA FAMÍLIA MINOSSO, QUE CHEGA NA IGREJA E PAVILHÃO DA COMUNIDADE SANTA LÚCIA.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao_14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A POSSIBILIDADE E ESTUDO PARA QUE SEJA INCLUSO NO PRÓXIMO CONCURSO, UMA VAGA PARA PROFISSIONAL DE LÍNGUA BRASILEIRA DE SINAIS – LIBRAS.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/indicacao_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NA AVENIDA JK DE OLIVEIRA NAS PROXIMIDADES DO HOTEL FAELI ATÉ A TRINCHEIRA, SENTIDO FRIMESA.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/indicacao_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO para que seja feito cascalhamento em alguns pontos da estrada rural, depois do abatedouro do Parada._x000D_
 _x000D_
 Justificativa: Não tem como patrolar devido a lage em vários pontos da estrada, portanto o pedido é que somente nesses pontos críticos seja feito o cascalhamento.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM PONTO DE ÔNIBUS PARA O BANCO DA TERRA DA PICADA BENJAMIM, LOGO NA ENTRADA, POIS SERVIRÁ PARA AS CRIANÇAS E MUITOS QUE ALI ESPERAM O ÔNIBUS PARA TRABALHAR NA LAR E EM OUTROS LUGARES.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA ESTUDO PARA COLOCAR CÂMERAS DE MONITORAMENTOS NOS CMEIS E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PERFURAÇÃO DE UM POÇO PARA COMUNIDADE DA VILA BRASIL, SENDO QUE O POÇO QUE HAVIA NA LOCALIDADE SECOU, DEIXANDO TRINTA E CINCO FAMILIAS SEM ÁGUA.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2712/indicacao_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2712/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM TAPA BURRACO COM LAMA ASFALTICA NA ESTRADA QUE VAI PARA O BANCO DA TERRA NA PICADA BENJAMIN, PASSANDO PELA PROPRIEDADE DO SENHOR BARRETO, LOGO A FRENTE DA ENTRADA SALTINHO PERTO DA LOCALIDADE DO SENHOR VICENTE BATATA E PRÓXIMO PROPRIEDADE DO CATAVINIA.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2713/indicacao_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2713/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO DA AVENIDA PROF. LERIDES PAGNOCELLI LIMA, A PARTIR DO DETRAN ATÉ ATRÁS DO PARQUE DE EXPOSIÇÕES (FELEITE)  COM BEBEDOUROS E UMA ACADEMIA AO AR LIVRE PERTO DO PARQUE PARA AS PESSOAS DE ALONGAR E FAZER EXERCICIOS.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2714/indicacao_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2714/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO COM PEDRAS IRREGULARES DA ESTRADA NA LINHA OURO VERDE, INICIANDO NA ESTRADA CELMAR GOULART E BENEFICIANDO TODA A COMUNIDADE DA OURO VERDE.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2715/indicacao_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2715/indicacao_23.pdf</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2716/indicacao_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2716/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM BEBEDOURO DE ÁGUA GELADA PARA O PÚBLICO, NA AGÊNCIA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2717/indicacao_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2717/indicacao_25.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EXECUTIVO MUNICIPAL QUE SEJA FINALIZADA A OBRA DA ESTRADA DA LINHA OURO SENTIDO BANANAL, OBRA ESSA QUE FOI INICIADA E NÃO FINALIZADA, CAUSANDO TRANSTORNOS PARA OS MORADORES</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_26.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EXECUTIVO MUNICIPAL QUE QUE SEJA REALIZADO E PLANEJADO ESPAÇO NO NOVO TERMINAL RODOVIÁRIO PARA SER INSTALADO EM  PARCERIA COM SENAC/SESC O CAFÉ ESCOLA, VISANDO FOMENTAR O DESENVOLVIMENTO SUSTENTÁVEL, GERAÇÃO DE EMPREGOS, FORMAÇÃO PROFISSIONAL E CRIANDO ESPAÇOS DE LAZER.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2719/indicacao_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2719/indicacao_27.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EXECUTIVO MUNICIPAL QUE SE COLOQUE SEGURANÇAS NAS PRAÇAS PUBLICAS COM OBJETIVO DE GARANTIR QUE A POPULAÇÃO USUFRUA DESTES LOCAIS COM TODA SEGURANÇA NECESSÁRIA.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2720/indicacao_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2720/indicacao_28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DO DEPARTAMENTO DE TRANSITO COLOCACAO DE SINALIZACAO DE PLACAS DE  TODAS AS PONTES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA TOMADA ALGUMA PROVIDÊNCIA EM RELAÇÃO AS FOSSAS SÉPTICAS EXISTENTES NOS CMEIS E ESCOLAS MUNICIPAIS, POIS AS MESMAS ESTÃO OFERECENDO GRANDE RISCOS ÀS CRIANÇAS QUE ALI ESTUDAM.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_30.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE JUNTAMENTE AO DER E DNIT SEJA INSTALADO QUEBRA MOLAS NA RUA VIRGILIO GASPARIM AS MARGENS DA BR 277 EM AGRO CAFEEIRA, POIS ESSA RUA TEM UM GRANDE FLUXO DE CARROS E CAMINHÕES QUE PASSAM EM ALTA VELOCIDADE EM DIREÇÃO AS INDÚSTRIAS QUE ALI EXISTEM (AGROBONA, LATICÍNIO E FÁBRICA DE COPOS)</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_31.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS EM FRENTE À ESCOLA MUNICIPAL PROFESSOR EBEHARDO DE AGRO CAFEEIRA, IDENTIFICANDO O MESMO E TAMBÉM AS FAIXAS DE ESTACIONAMENTO COM PINTURAS, FACILITANDO A VISUALIZAÇÃO DOS USUÁRIOS E EVITANDO POSSÍVEIS ACIDENTES.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PODA DE GALHOS DE ÁRVORES A AVENIDA DUQUE DE CAXIAS, ESQUINA COM BENTO GONÇALVES E GENERAL DUTRA, E MELHORAMENTO EM TODA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/indicacao_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA DUQUE DE CAXIAS, NA TRAVESSA COM RUA ALFREDO CHAVES ATÉ A RUA LINO  DALPOZZO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/indicacao_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SAÚDE (VIGILÂNCIA SANITÁRIA), QUE SEJA DISPONIBILIZADO COM URGÊNCIA O CARRO FUMACÊ EM TODO O MUNICÍPIO, PARA COMBATER OS MOSQUITOS, DEVIDO O GRANDE NÚMERO DE PESSOAS INFECTADAS.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/indicacao_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/indicacao_35.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL   através da Secretaria competente, que seja feito com urgência, redutor de velocidade tipo quebra molas, na rua Bento Goncalves, entre a AV. Ipiranga e Rua da Américas na sub 50 atrás do CEMEI Irina Sidor no bairro vila nova.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/indicacao_36.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA REALIZAÇÃO DE REFORMA NO BARRACÃO DA VILA RURAL SAGRADA FAMÍLIA DE MARQUESITA.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA LINHA BERTOLDO PASSANDO PELA FAMÍLIA KLAN, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE ESTENDA O AUXÍLIO ASSIDUIDADE PARA TODOS OS MESES DO ANO TENDO EM VISTA QUE NO MÊS DE DEZEMBRO E JANEIRO NÃO HÁ O BENEFÍCIO.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_39.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_39.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA FEITA CONSTANTES ROÇADAS EM TODA EXTENSÃO DAS MARGENS DA BR 277, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_40.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE 3 KM DE CALÇAMENTO NA ESTRADA DA LINHA CRUZEIRINHO, LIGANDO A PROPRIEDADE DE ZÉ DEBASTIANI (FÁBRICA DE SORVETES) ATÉ A PROPRIEDADE DE ONOFRE BARACIOL</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_41.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_41.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVER PROTOCOLO PARA SOLICITAÇÃO DE SERVIÇO DE VERIFICAÇÃO DE ÓBITO, AFIM DE EVITAR TRANSTORNOS NO PÓS ÓBITO.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_42.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_42.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA REVISÃO EM TODAS AS BOCAS DE LOBOS DE AGRO CAFEEIRA REFERENTE A LIMPEZA E GRADE DE PROTEÇAO.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_43.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL a Readequação da Estrada e construção de uma Ponte Nova na estrada que liga a Comunidade do Bento Munhoz até a Represa (Propriedade da família Angonese), pois a mesma se encontra em péssimas condições e o escoamento agrícola daquela região é muito grande._x000D_
 Obs.: A Ponte acima citada é a segunda do Trecho.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_44.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE 5 Km DE CALÇAMENTO NA ESTRADA DA LINHA COZER, LIGANDO A PROPRIEDADE DE LUIZ ANGONESE ATÉ A FÁBRICA DE PELLETS.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_45.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AMPLIAÇÃO DO CONTRA TURNO ESCOLAR.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_46.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO DESENVOLVER PROJETOS PARA CAPTAÇÃO DE ÁGUA E ABASTECIMENTO DE ÁGUA PARA OS AGRICULTORES, SEJA ATRAVÉS DE CONSTRUÇÃO DE CISTERNAS, MICRO AÇUDES,  CRIANDO UMA PARCERIA COM A EMATER - MUNICÍPIO E/OU COM A ITAIPU.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_47.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_47.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE ESPORTE QUE ADQUIRA MATERIAL ESPORTIVO PARA A MODALIDADE DO BADMINTON RAQUETES, PETECAS E UMA MÁQUINA DE ENCORDOAR AS RAQUETES.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Bedeco, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_48.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ALARGAMENTO, LEVANTAMENTO COM CASCALHAMENTO NA ESTRADA MATELÂNDIA DESDE A AVENIDA GARIBALDI ATÉ A PROPIEDADE DO SENHOR GILMAR GREGÓRIO.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_49.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_49.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO AMPLIAÇÃO DOS TRABALHO DE COMBATE AO MOSQUITO DA DENGUE E A PREVENÇÃO DESTA DOENÇA ATRAVÉS DE:  INCENTIVO DO PLANTIO DA CROTALÁRIA, AMPLIAR O NÚMERO DOS AGENTES DE ENDEMIAS, PROTOCOLO TÉCNICO PARA SUPORTE AS PESSOAS QUE REALIZAM CAPTAÇÃO DE AGUA DA CHUVA, EXPANSÃO DE VISITAS DOS AE PARA AS COMUNIDADES DO INTERIOR, INTENSIFICAR ATIVIDADES DE PREVENÇÃO E EDUCAÇÃO ATRAVÉS DO SAÚDE NA ESCOLA.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_50.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_50.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO ADESÃO AO PROGRAMA E CONSTRUÇÃO DE ARENA ESPORTIVA MEU CAMPINHO.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/indicacao_51.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/indicacao_51.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A PROVER ESPAÇO FÍSICO MELHOR E ADEQUADO PARA OS PRODUTORES DA AGRO INDÚSTRIA FAMILIAR, COM A FINALIDADE DE COMERCIALIZAR SEUS PRODUTOS COM TODA INFRA ESTRUTURA NECESSÁRIA COMO UM STAND PARA A VENDA DOS PRODUTOS, PONTO DE ÁGUA PARA HIGIENIZAÇÃO E SANITÁRIOS.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_52.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_52.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA BASE PARA O SERVIÇO DE URGÊNCIA E EMERGÊNCIA</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_53.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_53.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL EXECUTIVO REAVALIAÇÃO DO DECRETO QUE DETERMINA A OBRIGATORIEDADE DO USO DE MASCARAS, SENDO QUE JÁ NÃO SE FAZ NECESSÁRIO, POIS A MAIORIA DA POPULAÇÃO JÁ SE ENCONTRA IMUNIZADA E OS CASOS POSITIVOS JÁ NÃO APRESENTAM COMPLICAÇÕES GRAVES.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/indicacao_54.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/indicacao_54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TOMADA PROVIDÊNCIAS IMEDIATAS QUANTO AO ACÚMULO DE ÁGUA PARADA NAS DEPENDÊNCIAS DA ANTIGA ESCOLA RUI BARBOSA EM AGRO CAFEEIRA, NAS PROXIMIDADES DO CORREIO, E EM TODA A PARTE INTERNA DA ESCOLA, DEVIDO AO LIXO JOGADO.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/indicacao_55.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE JUNTAMENTE AO DEPARTAMENTO DE TRÂNSITO SEJA FEITO DEMARCAÇÕES EM FRENTE A TODAS AS ESCOLAS E CMEIS DO MUNICÍPIO COM PELO MENOS 3 VAGAS PARA ESTACIONAMENTO PRIORITÁRIO PARA OS PAIS DOS ALUNOS.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_56.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FACA LIMPEZA E CASCALHAMENTO NA ESTRADA BEIRA PARQUE DA DIVISA DO MUNICÍPIO DE CÉU AZUL ATÉ A PROPRIEDADE DO SENHOR VALMIR KOCHENBORGER.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_57.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL 200 METROS DE PAVIMENTAÇÃO POLIÉDRICA, CONSIDERANDO O FINAL DA RUA ASSIS BRASIL E TAMBÉM A PROPRIEDADE AO LADO (DIVISA PROPRIEDADE NEGO MORESCO LIGANDO A RUA PINHEIRO MACHADO).</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_58.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_58.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Pavimentação Poliédrica em toda a Estrada principal da comunidade do Rio Dalazém</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/indicacao_59.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/indicacao_59.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS PARA FAZER UM QUEBRA MOLAS NA RUA ELJOCIR PEGORARO EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_60.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UM LEVANTAMENTO DE QUANTAS PESSOAS HOJE RESIDENTES EM AGRO CAFEEIRA TRABALHAM NA LAR (ABATEDOURO), E COM BASE NESTE NUMERÁRIO SOLICITO QUE DE FORMA QUE SE FAÇA PELO MENOS DOIS PONTOS DE ÔNIBUS NA AV. PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_61.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A TRANSFERIR A SEDE DOS MOTORISTAS DA SAÚDE E SUA FROTA PARA O PARQUE DE EXPOSIÇÃO (FELEITE), ONDE ASSIM CONSEGUE ALOCAR A GRANDE MAIORIA DO VEÍCULOS NÃO FICANDO À EXPOSIÇÃO DO TEMPO.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_62.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DUAS FAIXAS ELEVADAS (LOMBO FAIXAS) NA RUA FRANCISCO RISSATTO (AO LADO DA ESCOLA PROFESSOR EBEHARDO) EM AGROCAFEEIRA._x000D_
 _x000D_
 Justificativa: pelo grande fluxo de crianças nos dois períodos.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Patrícia Tórtora, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_63.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ADAPTAÇÃO DE ÁGUA E CONSTRUÇÃO DE UM BANHEIRO NA AGÊNCIA DO CORREIO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_64.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA GERAL NA PONTE DA ESTRADA QUE VAI PARA A PROPRIEDADE DO SR. NEURI PARIZOTTO.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_65.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA E OBRAS, MELHORIA NA ESTRADA DO SILVA JARDIM.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_66.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_66.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL   ATRAVÉS DA SECRETARIA DE ESPORTES E LAZER, QUE SOLICITE A PRESENÇA DA POLÍCIA MILITAR NOS JOGOS DO CAMPEONATO MUNICIPAL DE FUTEBOL SETE.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_67.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO UM CERCADO AO REDOR DO PARQUINHO QUE FOI INSTALADO EM AGRO CAFEEIRA, DEVIDO AO GRANDE FLUXO DE CARROS NA AVENIDA PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_68.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PODA DE FOLHAGENS NAS PROXIMIDADES DA BR 277, EM FRENTE AO SUPERMERCADO DA LAR EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_69.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TOMADA PROVIDENCIAS URGENTES AO QUE SE REFERE AOS CUIDADOS DO CEMITÉRIO DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_70.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_70.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO REALIZE A CONSTRUÇÃO DE VESTIÁRIOS, BANHEIROS E COPA NO CAMPO DA VILA PASA, QUE SEJA ACRESCENTADA JUNTO AO PROJETO DO PARQUE ESTAS MELHORIAS DE REVITALIZAÇÃO.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_71.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_71.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DOS RESPONSÁVEIS COMPETENTES, SEJA DISPONIBILIZADA COM URGÊNCIA, MAIS UMA FUNCIONÁRIA DE SERVIÇOS GERAIS PARA OS TRABALHOS DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_72.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_72.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PASSAGEM PARA PEDESTRE E CADEIRANTES NO CANTEIRO CENTRAL DA AVENIDA CRISTÓVÃO COLOMBO, EM FRENTE AO POSTO DE SAÚDE CENTRAL COM ACESSO PARA A FARMÁCIA</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_73.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO TAPA BURACO NOS BAIRROS SÃO CRISTÓVÃO E VILA PASA COM URGÊNCIA E NOS DEMAIS PONTOS DA CIDADE ONDE NECESSITAM</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/indicacao_74.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/indicacao_74.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO DA ESTRADA QUE LIGA A PONTE DE DIVISA DE MARQUESITA E DOURADO ATÉ A COMUNIDADE DE ALTO DOURADO.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SINALIZAÇÃO E IDIENTIFICAÇÃO DAS FAIXAS DE PEDESTRES E DE ESTACINAMENTO  EM FRENTE A IGREIJA  DO JARDIM TROPICAL ( RUA PINHEIRO MACHADO)._x000D_
 1 PAULO _x000D_
 CLEITON</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_76.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_76.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADA A ESTRADA QUE LIGA LINHA VACARIA AO RIO SABIÁ.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_77.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_77.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA AVENIDA PARANÁ, AFIM DE MELHORAR A ACESSIBILIDADE DOS PEDESTRES EVITANDO QUE ESTES VENHAM SOFRER QUEDA DEVIDO AO DESNÍVEL E AS CALÇADAS DANIFICADAS E MELHORE A ARBORIZAÇÃO E JARDINAGEM.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_78.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_78.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE REALIZE CALÇAMENTO POLIÉDRICO EM TODA EXTENSÃO DA RUA ELJOCIR PEGORARO, PASSANDO ATRÁS DA ÁREA INDUSTRIAL DE AGRO CAFEEIRA, INDO PARA A LINHA DUARTE.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_79.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_79.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICO PONTO DE ÔNIBUS COM COBERTURA EM FRENTE AO COLÉGIO EUCLIDES DA CUNHA.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_80.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_80.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA VALA PARA ESCOAMENTO CORRETO DA ÁGUA DA CHUVA E COLOCAÇÃO DE LAMA ASFÁLTICA ONDE A ESTRADA FICOU DETERIORADA NO CAMPO DO BAHIA(TREZENTOS METROS ANTES DA ENTRADA DO SALTINHO)</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/indicacao_81.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/indicacao_81.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPRA DE TRÊS PICK UPS  PARA SECRETARIA DE VIAÇÃO E OBRAS.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/indicacao_82.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/indicacao_82.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DO LOTE PÚBLICO LOCALIZADO NA RUA SAULE PELISSARO, ESQUINA COM A RUA MAX ZHIEREWICZ E TAMBÉM O CASCALHAMENTO DA MESMO.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_83.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_83.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DO BUEIRO LOCALIZADO NA ESTRADA DO BANANAL ACIMA DA RESIDÊNCIA DA DONA CLEUSA BRUCKMAN, E TAMBÉM O BUEIRO NA VILA SAPO, PRÓXIMO A RESIDÊNCIA DA CELONI.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_84.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_84.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAR O ROLO COMPACTADOR NA ESTRADA PRINCIPAL DA COMUNIDADE DO RIO GUARANI, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_85.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_85.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS NAS CASINHAS SUB-50</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COM URGÊNCIA, MELHORIAS NO GINÁSIO DE ESPORTES MUNICIPAL OLIVÃO, MAIS PRECISAMENTE NO TELHADO DAQUELE LOCAL, DEVIDO A GRANDE QUANTIDADE DE GOTEIRAS A CADA CHUVA, COLOCANDO EM RISCO AS PESSOAS QUE UTILIZAM AQUELE ESPAÇO.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_87.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DOS RESPONSÁVEIS, SEJA FEITO COM URGÊNCIA, MELHORIAS COMO: LIMPEZA, DESENTUPIMENTO, COLOCAÇÃO DE GRADE E TAMPAS NAS BOCAS DE LOBO, NO JARDIM BELA VISTA E NAS RUAS DAS CASAS PRÓXIMO AO CEMEI IRINA SIDOR NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_88.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_88.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE BUSQUE JUNTO A COPEL E REVEJAM O USO DE SOLO, MEIOS PARA INSTALAÇÃO DE PADRÃO DE ENERGIA ELÉTRICA PARA O MICRO AGRICULTOR.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_89.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_89.pdf</t>
   </si>
   <si>
     <t>LIMPEZA COM ELIMINAÇÃO DA GRAMA QUE TOMOU CONTA DA CICLO FAIXA DE PEDESTRES NO NA AVENIDA BORGES DE MEDEIROS, TRECHO DA MEGA MALHAS ATÉ PROXIMO A METALURGICA DEODI.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_90.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_90.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA LIMPEZA DE TODAS AS BOCAS DE LOBOS ,CONCERTOS DOS MEIOS FIOS E CALÇADAS EM TODO BAIRRO VILA PASA COM URGENCIA .</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_91.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA CALCAMENTO NO MORRO GUERINI DA ESTRADA NA COMUNIDADE SÃO LUIZ DO RIO SABIÁ E READEQUAÇÃO EM TODO O PERÍMETRO DA MESMA</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_92.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_92.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL JUNTAMENTE AO DEPARTAMENTO DE TRÂNSITO, QUE SEJA REALIZADO PINTURA DE ESTACIONAMENTO PARA IDOSOS (3) VAGAS E CADEIRANTES(2) VAGAS, EM FRENTE À IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_93.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_93.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, ESTUDOS FECHAMENTO DOS ARREDORES DA QUADRA DE ESPORTES COM TIJOLO DA ANTIGA ESCOLA RUI BARBOSA EM AGRO CAFEEIRA, VISANDO QUE SERIA DE GRANDE UTILIDADE TANTO PARA O CLUBE DA TERCEIRA IDADE, RODA DE CONVERSA E BADMINTON PODEREM ESTAR REALIZANDO SUAS ATIVIDADES NESTE AMBIENTE..</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_94.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_94.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ECOPONTOS ELEVADOS DISTRIBUÍDOS EM TODAS AS COMUNIDADES DO INTERIOR DE MATELÂNDIA, TENDO ASSIM UM LOCAL CENTRALIZADO DE RECOLHA DE LIXO, FACILITANDO O TRABALHO DA EQUIPE RESPONSÁVEL E TAMBÉM EVITANDO POSSÍVEIS PROBLEMAS ECOLÓGICOS RELACIONADOS AOS ANIMAIS.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_95.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_95.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE JUNTO A SANEPAR A INSTALAÇÃO DE UM HIDRANTE URBANO DO MODELO DE COLUNA PARA O DISTRITO DE AGROCAFEEIRA, TENDO EM VISTA QUE TAL LOCALIDADE NÃO POSSUI MEIO DE ABASTECIMENTO DE VIATURAS DE COMBATE AO INCÊNDIO DENTRO DOS PADRÕES DO CORPO DE BOMBEIROS E JÁ CONTA COM UMA POPULAÇÃO DE QUASE 5000 PESSOAS.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_96.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_96.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DE IDOSO BEM COMO PINTURA NO ASFALTO NA FRENTE DO LAR DOS IDOSOS, INDICANDO ESTACIONAMENTO PRIORITÁRIO PRA IDOSO/CADEIRANTE.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_97.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE COLOQUE LIXEIRAS NAS CASAS QUE FORAM CONSTRUÍDAS EM PARCERIA COM ITAIPU NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_98.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_98.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM LEVANTAMENTO DE TODAS AS CALÇADAS DANIFICADAS PELAS RAÍZES DE ÁRVORES (TOCOS) EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA REDUTOR DE VELOCIDADE E SINALIZAÇÃO DE TRANSITO DE CRIANÇAS NAS RUA ERVIN HASS ENFRENTE AO CENTRO DE GERAÇÃO E RENDA.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_100.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE COLOQUE PEDRAS NO ESTACIONAMENTO AO LADO DA RODOVIÁRIA, POIS COM A CHUVA HÁ FORMAÇÃO DE BARRO OU POEIRA NOS DIAS SECOS.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_101.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS PARA AS CRIANÇAS AGUARDAREM O TRANSPORTE ESCOLAR, NAS PROXIMIDADES DA RESIDÊNCIA DO SR. CENTENARO, NA COMUNIDADE OURO VERDE.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE COLOQUE PLACA COM NOME DO GINÁSIO DE ESPORTE DO SÃO CRISTÓVÃO E REALIZE RECAPE ASFÁLTICO NO CALÇAMENTO EM FRENTE AO GINÁSIO.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Luizinho, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_103.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO MELHORIAS COMO EXTENSÃO DE REDE DE LUZ, CALÇADA, PLACA DE CUIDADO CRIANÇAS, E PRINCIPALMENTE UM REDUTOR DE VELOCIDADE NA RUA FRANCISCO RIZZATTO EM AGRO CAFEEIRA.(RUA DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO)</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/indicacao_104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA LINHA ALEGRE (PRÓXIMO À CHÁCARA DO CHICO) NA PROPRIEDADE DO SENHOR REINALDO CHAGAS E TAMBEM UM BASÃO ELEVADO PRÓXIMO À PROPRIEDADE DO SENHOR DOMINGOS.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/indicacao_105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO PARA FAZER UM QUEBRA MOLAS NA AVENIDA PARANÁ, PRÓXIMO AO COLÉGIO ESTADUAL EUCLIDES DA CUNHA, APROXIMADAMENTE NA METADE DA QUADRA.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_106.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA DE BUEIRO NA AVENIDA DUQUE DE CAXIAS, PRÓXIMO A CASA DO SENHOR ANGELO E DO DETRAN.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_107.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CANALIZAÇÃO E DISTRIBUIÇÃO DE ÁGUA PARA OS MORADORES QUE AINDA NÃO TÊM ESTE BENEFÍCIO EM SUAS PROPRIEDADES RURAIS NA COMUNIDADE LINHA CRUZEIRINHO.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/indicacao_108.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/indicacao_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE RUA QUE LIGA ESQUINA DA RUA GENI CHIAPPIN COM RUA ANTONIO DALAZEM NO BAIRRO JARDIM GUAIRACÁ.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_109.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DA RUA HERVIN HASS E FIORAVANTE LORINI, ESTRADA DA SAÍDA DO BAIRRO VILA PAZZA, SENTIDO A COMUNIDADE LINHA COZER, CONSIDERANDO ALARGAMENTO, MANUTENÇÃO DE BUEIROS E MANILHAMENTO NOS TRECHOS QUE NECESSITAM ESCOAMENTOS DAS ÁGUAS DAS CHUVAS.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/indicacao_110.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/indicacao_110.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA CERCA DE APROXIMADAMENTE 2 A 2,5 DE ALTURA NA ESTRADA DA LINHA COZER, MAIS PRECISAMENTE NA LOCALIDADE ONDE ALGUMAS PESSOAS JOGAM LIXO NESTAS LATERAIS, SABENDO QUE NAQUELE PERÍMETRO O TERRENO É PÚBLICO.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_111.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_111.pdf</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA RECAPE ASFÁLTICO DA RUA ASSIS BRASIL.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_113.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM URGÊNCIA, NAS ESTRADAS QUE LIGAM A PROPRIEDADE DO SENHOR CAMILO PASTORI, NO ALTO DA PEDREIRA ITATIBA, E TAMBÉM A ESTRADA QUE LIGA, LINHA ORO ATÉ O DOURADO, DIVISA COM MEDIANEIRA.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_114.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM LIMITE DE VELOCIDADE, PRÓXIMO AO RANCHO MINEIRO E TAMBÉM PLACAS DE IDENTIFICAÇÃO DE SAÍDA DE VEÍCULOS PESADO PRÓXIMO AOS AVIÁRIOS DA FAMÍLIA BONATTO AMBAS NA ESTRADA QUE LIGA MATELANDIA A MARQUESITA .</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_115.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OFEREÇA VAGAS INTEGRAL NOS CMEIS PARA AS CRIANÇAS AS QUAIS AS MÃES PRECISAM TRABALHAR O DIA TODO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Bedeco, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_116.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_116.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COBERTURA TOTAL DAS SALAS DO “PÓLITO”, NA PRAÇA DO BAIRRO SÃO CRISTÓVÃO, COM EXTENSÃO EXTERNA, PARA OCORREREM TAMBÉM REUNIÕES AO AR LIVRE.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_117.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PARQUINHO INFANTIL NA PRAÇA DO BAIRRO SÃO CRISTÓVÃO, AO LADO DO “PÓLIPO”.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Bedeco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE MEIO AMBIENTE E RECURSOS HÍDRICOS A PODA DAS ÁRVORES EM TODA A EXTENSÃO DA RUA HELMUT BLOSFELD, NO JARDIM GUAIRACÁ BEM COMO A LIMPEZA NAS LATERAIS DE TODO O TRECHO DE ASFALTO DA LINHA PANIZZON.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_119.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE EXECUTE A PINTURA DA FAIXA DE PEDESTRES NA AV. PARANÁ, EM FRENTE AO PRÉDIO DA RÁDIO MATELÂNDIA, TRECHO QUE DÁ ACESSO À PASSARELA.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_120.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM PONTO DE ÔNIBUS IGUAL AO DO POSTO CENTRAL, EM AGRO CAFEEIRA, PARA ABRIGAR OS PACIENTES QUE FICAM AGUARDANDO PARA IR À MATELÂNDIA. (PARA COLETAR EXAMES, PARA FISIOTERAPIA...ETC).</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/indicacao_121.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO COM URGÊNCIA A REFORMA DO TELHADO DA ESCOLA DUQUE DE CAXIAS DA VILA ESMERALDA, A QUAL ESTÁ CHEIA DE GOTEIRAS.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/indicacao_122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/indicacao_122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFALTICO NO LOTEAMENTO BOTEZINI NAS RUAS: MARECHAL FLORIANO; FRANCISCO DANIEL; JOSE LORINI; JOAQUIM E. DA SILVA; ALEXANDRE ARNDT;</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A DEFESA CIVIL QUE O MUNICIPIO FAÇA UM ESTOQUE DE TELHAS DE DIVERSOS TIPOS PARA AUXILIAR OS MUNÍCIPES QUE FOREM ATINGIDOS POR EVENTOS CLIMATICOS OU DE OUTRA NATUREZA.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONTEMPLE COM LAMA ASFÁLTICA A AV. GARIBALDI, ENTRE AS RUAS ALFREDO CHAVES E GENERAL DUTRA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_125.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DAS LUMINÁRIAS CONVENCIONAIS POR LÂMPADAS DE LED NAS VIAS PÚBLICAS DO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_126.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DEMARCADA COM URGÊNCIA, VAGA EXCLUSIVA PARA ÔNIBUS, EM FRENTE O MULTI USO DA ESCOLA MUNICIPAL CLAUDINO ZANON.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A FORMULAÇÃO DE PROJETO DE REVITALIZAÇÃO E REFORMA DA ESCOLA MUNICIPAL DOM BOSCO.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_128.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CMEI PARA ATENDER OS MORADORES DA VILA NOVA, MAIS ESPECÍFICO DO CONJUNTO HABITACIONAL CRUZEIRINHO E LOTEAMENTO VISTA DO LAGO E ARREDORES.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS E  REVITALIZAÇÃO DE RUA VALDEMAR JUSTEM, BEM  COMO DAR CONTINUIDADE NESSA VIA/RUA  LIGANDO COM A ESTRADA DA LINHA PANIZZOM.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_130.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, MELHORIAS NA ESCOLA DOM PEDRO II, REFERENTE A FALTA DE NOME EM PLACA, CONSERTO DO COBERTO DO GINÁSIO DA ESCOLA, A GRAMA SINTÉTICA PARA O PARQUINHO, AR CONDICIONADOS NOVOS PARA AS SALAS DE AULA, REFORMA DO PISO E COBERTO DA ESCOLA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_131.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_131.pdf</t>
   </si>
   <si>
     <t>indico ao executivo melhorias na estrada rural rio Dalazem</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_132.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indico ao Eexecutivo que organize a entrada dos alunos  de forma que quando cheguem na escola já possam adentrar no saguão evitando ficar do lado de fora expostos a chuva ou sol quente e também disponibilize servidores para zelar por estes menores durante este horário de chegada na instituição</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_133.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_133.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETIVA DESSA CASA QUE FAÇA UM ESTUDO SOBRE A CONTRATAÇAO  DE ASSESSORES PARLAMENTARES SEJA A CADA PARLAMENTAR ,OU POR BANCADA .</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_134.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO DE APROXIMADAMENTE 500 METROS EM FRENTE DA IGREJA DO BANANAL SENTIDO LINHA ORO QUE PASSA EM FRENTE A CASA DA DONA DORIVIA BERLANDA E AO LADO DO SR. IDAIR DALPOZZO.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_135.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE INCLUA NO PROJETO DE REVITALIZAÇÃO DA RUA PROFESSORA LERIDES PAGNUNCELLI LIMA O ALARGAMENTO DA AVENIDA BORGES DE MEDEIROS A PATIR DA ESQUINA DA RUA PINHEIRO MACHADO ATÉ O ENCONTRO COM A RUA PROFESSORA LERIDES PAGNUNCELLI LIMA</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_136.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PAVIMENTAÇÃO POLIEDRICA NO  RIO DALAZEM  ENTRE A PROPRIEDADE DA DO VERA ATÉ O ATERRO SANITÁRIO E COMUNIDAD DA LINHA COZER.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/indicacao_137.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/indicacao_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM CARRO PARA LEVAR OS PACIENTES QUE FAZEM HIDROTERAPIA DE AGRO CAFEEIRA PARA MATELÂNDIA.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/indicacao_138.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/indicacao_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS EM TODA EXTENSÃO DA ESTRADA PRINCIPAL DO SILVA JARDIM REFERENTE A LIMPEZA, CASCALHAMENTO E PATROLAMENTO.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/indicacao_139.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM PONTO DE ÔNIBUS PARA A COMUNIDADE DO RIO XAXIM, NAS PROXIMIDADES DA IGREJA.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_140.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA IMPLANTADO O DEVIDO REAJUSTE SALARIAL NOS CARGOS DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES COMUNITÁRIOS DE ENDEMIAS EM NOSSO MUNICÍPIO, CONSIDERANDO A PROMULGAÇÃO DA EMENDA CONSTITUCIONAL Nº 120.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_141.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FORNECIMENTO DE KIT DE UNIFORMES ESCOLARES COMPOSTO COM AGASALHO E TÊNIS, EVITANDO PERDAS NO DESENVOLVIMENTO  ESCOLAR.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/melhorias_na_acessibilidade_da__avenida_duque_de_caxias_trecho_entre_a_rua_alfredo_chaves_e_napoleao_laureano.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/melhorias_na_acessibilidade_da__avenida_duque_de_caxias_trecho_entre_a_rua_alfredo_chaves_e_napoleao_laureano.docx</t>
   </si>
   <si>
     <t>melhorias na acessibilidade da  Avenida Duque de Caxias trecho entre a rua Alfredo Chaves e Napoleão Laureano,( em frente HMP TEZZA) _x000D_
  alargar avenida e fazer estacionamento transverso a fim de aumentar as vagas de estacionamento.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/indicacao_143.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NO SETOR DE TRIBUTAÇÃO FAÇA OS ATENDIMENTOS INDIVIDUALIZADOS, COLOCADO GUICHÊS QUE SEPAREM UMA PESSOA DA OUTRA.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/indicacao_144.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/indicacao_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE MUNICIPALIZE POR MEIO DE DECRETO A ESTRADA INTERNA DA LINHA VACARIA LIGANDO COM A VILA BRASIL, COM OBJETIVO DE DIMINUIR A DISTÂNCIA ENTRE AS COMUNIDADES POSSIBILITANDO ECONOMIA NO TRANSPORTE, REDUZINDO DESPESAS E O TEMPO DE LOCOMOÇÃO ENTRE AS DUAS COMUNIDADES</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/indicacao_145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/indicacao_145.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO ASFALTO DA LINHA COZER.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_146.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE COLOQUE GRELHA NA BOCA DE LOBO DA ESQUINA DA RUA ARNALDO BUSATO COM A BORGES DE MEDEIROS.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_147.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZE OPERAÇÃO TAPA BURACO NO ASFALTO QUE LIGA A COMUNIDADE BANANAL ATÉ COMUNIDADE MARQUESITA, ATÉ QUE FAÇA A IMPLANTAÇÃO DO ASFALTO. .</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_148.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COM URGÊNCIA, A RELIGAÇÃO DA SUPER CÂMERA DE VIGILÂNCIA DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_149.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO COLOCAÇÃO DE CALÇAMENTO NA LINHA PANISSON DA IGREJA ATÉ A FAZENDA MAGALHAES.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/indicacao_150.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO UE REALIZE COM URGÊNCIA TAPA BURACO DA COMUNIDADE DA VILA ESMERALDA ATE A COMUNIDADE DO SÃO ROQUE.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Luizinho, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/indicacao_151.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE CONSTRUA O MEU CAMPINHO PARA BENEFICIAR AS CRIANÇAS E MORADORES DA REGIÃO DAS SETENTAS CASAS DO CRUZEIRINHO E REVITALIZE A PRAÇA JÁ EXISTENTE NO BAIRRO.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/indicacao_152.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/indicacao_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL o fornecimento de uma Cesta Básica as famílias que, perante apresentação da Carteira do Autista e critérios justos possam estar sendo contemplados com este benefício do município de Matelândia.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/indicacao_153.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/indicacao_153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PAGAMENTO DO PISO SALARIAL APROVADO NA PL 2564/2020 PARA AS FUNÇÕES DE “ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM”.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_154.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM TODAS AS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/indicacao_155.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indico ao executivo que realize pintura nos viadutos do munícipio  homenageando os pioneiros  desbravadores de Matelândia</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_156.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PARCERIA COM A SANEPAR PARA CRIAÇÃO DE PARQUE OU ÁREAS ECOLÓGICAS DE RECUPERAÇÃO E PRESERVAÇÃO DE NASCENTES E MANANCIAIS.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_157.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SE FAÇA UMA ANALISE E PESQUISA DE MERCADO PARA QUE SE COMPRE APARELHOS CELULARES E ADQUIRA UM PLANO COM OPERADORA TELEFONICA PARA SECRETARIOS E DIRETORES DO EXECUTIVO. COM INTUITO DE FACILITAR A COMUNICAÇÃO COM A COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_158.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_158.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE FAÇA REPAROS NO FINAL DA RUA MARECHAL FLORIANO ( VILA SAPO). COMO: CASCALHAMENTO DA VIA; DESOBSTRUÇÃO DE BUEIRO EM FRENTE A PROPRIEDADE DA FAMILIA BETIATTO; TROCAS DE MANILHAS EM FRENTE A PROPRIEDADE DA CELONI.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_159.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA FEITO ALGUM PROGRAMA PARA INCENTIVAR OS PRODUTORES RURAIS BEM COMO A POPULAÇÃO URBANA A MANTEREM AS SUAS PROPRIEDADES LIVRES DA INFESTAÇÃO DA FORMIGA CORTADEIRA;</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO QUE FAÇA REESTRUTURAÇÃO DO SETOR DE CONTROLE INTERNO, COM UMA LEGISLAÇÃO ATUALIZADA, DISPONIBILIZANDO SERVIDORES PARA AS AÇÕES DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_161.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NA RUA ORESTES VERDI, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_162.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_162.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTENDER O HORÁRIO DE ATENDIMENTO DA AGÊNCIA DOS CORREIOS EM AGROCAFEEIRA PARA O PERÍODO INTEGRAL.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE REALIZE ESTUDO DE VIABILIDADE NAS PRÓXIMAS OBRAS A SEREM REALIZADAS    COM PISO DE CONCRETO EM CIMA DOS CALÇAMENTOS E ASFALTOS JÁ EXISTENTES NO MUNICÍPIO, E FUTURAS RUAS E ESTRADAS DE CHÃO JÁ SEJA FEITA COM ESSA NOVA TECNOLOGIA.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_164.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NA RUA PADRE ANCHIETTA, NA VILA PAZZA.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_165.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TAPA BURACO COM LAMA ASFÁLTICA NA CABECEIRA DA PONTE LOCALIZADA PRÓXIMO DAS PROPRIEDADES DA FAMÍLIA CAMARGO, ESTRADA PARA ESCOLA PARQUE.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Iluminação aos arredores do Parque Farroupilha</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_167.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Patrolamento seguido de compactação de solo na Comunidade Linha Tibola.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_168.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_168.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA COM URGÊNCIA REFORMA NO ÔNIBUS ADQUIRIDO DA RECEITA FEDERAL NA PARTE INTERNA E DEMAIS NECESSIDADES, ONDE POSSA TER UMA CONDIÇÕES DIGNA PARA USO SEJA QUAL FOR A FINALIDADE, SENDO QUE VEIO PARA SANAR AS NECESSIDADES DE TRANSPORTES QUE NÃO PODE SER FEITA PELO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/indicacao_169.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/indicacao_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA A SINALIZAÇÃO DE TRÂNSITO NO POSTO DE SAÚDE DA VILA PASA E SÃO CRISTÓVÃO, COM VAGA PARA CADEIRANTE, IDOSO AMBULÂNCIA E CARRO OFICIAL.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_170.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE TERMINE E SINALIZE A PASSAGEM CADEIRANTES ENFRENTE A FARMÁCIA DO POSTO CENTRAL.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_171.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA UM ÔNIBUS ADAPTADO AO IDOSO OU CONTRATE EMPRESA PARA TAL SERVIÇO.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_172.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUIDADE DA ABERTURA E PAVIMENTAÇÃO DA AVENIDA IPIRANGA ENTRE AS RUAS ONZE DE JUNHO E ARNALDO BUSATO.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_173.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_173.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA E AMPLIAÇÃO DE CMEIS COM OBJETIVO DE AMPLIAR A OFERTA DE VAGAS E TAMBÉM A POSSIBILIDADE DE CMEI IMPLANTAR O PERÍODO INTEGRAL.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DESENVOLVA TRABALHO PARA MELHORIAS NA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/indicacao_175.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/indicacao_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VERIFIQUE COM OS RESPONSÁVEIS PELA REFORMA DA UBS SÃO CRISTÓVÃO UMA SOLUÇÃO PARA OS ESGOTOS DOS SANITÁRIOS QUE NÃO FUNCIONAM, FICANDO ASSIM OS DEJETOS DENTRO DOS SANITÁRIOS OCASIONANDO MAL CHEIRO.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/indicacao_176.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/indicacao_176.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR DE ENGENHARIA E SECRETARIA DE EDUCAÇÃO, SEJA FEITO UM PROJETO E O FECHAMENTO O SAGUÃO DA ESCOLA PROFESSOR EBEHARDO, COM URGÊNCIA, TANTO COM VIDROS, OU PAREDES DE ALVENARIA, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_177.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, UMA TAMPA PARA UMA BOCA DE LOBO QUE ESTA ABERTA NA RUA MATOGROSSO ESQUINA COM  SANTA CATARINA VILA PAZZA PERTO DO BAR DO DEBASTIANE.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/indicacao_178.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/indicacao_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO QUE FAÇA UM ESTUDO PARA MUDANÇA DE SENTIDO EM MÃO ÚNICA A RUA QUE PASSA EM FRENTE AO POSTO DE SAÚDE E CEMEI DE AGRO-CAFEEIRA.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_179.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE PASSAGEM PARA PEDESTRE E CADEIRANTES NO CANTEIRO CENTRAL DA AVENIDA CRISTÓVÃO COLOMBO, EM FRENTE AO FÓRUM ELEITORAL E CÂMARA MUNICIPAL DE MATELÂNDIA .</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/indicacao_180.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/indicacao_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE MANTA ASFÁLTICA NA MARGINAL QUE LIGA O FRIGORÍFICO DA LAR ATÉ O DISTRITO DE AGROCAFEEIRA EM TODA A SUA EXTENSÃO, ALÉM DE MANILHAMENTO PARA ESCOAMENTO DA ÁGUA.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/indicacao_181.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/indicacao_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REMOVIDO O TRONCO COM GRANDES RAÍZES QUE DERRUBOU A CERCA DO CEMITÉRIO DA VILA ESMERALDA E QUE A MESMA SEJA ARRUMADA.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/indicacao_182.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/indicacao_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE PAREDES DE ALVENARIA EM TORNO DA QUADRA DE ESPORTES DO COLÉGIO VOVÔ CASSIANO E CONSTRUÇÃO DE BANHEIROS/VESTIÁRIO.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/indicacao_183.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/indicacao_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ROÇADA EM TODOS OS LOTES DA PREFEITURA QUE SE ENCONTRAM VAZIOS EM AGRO CAFEEIRA, E QUE POSTERIORMENTE TAMBÉM SEJAM IDENTIFICADOS.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/indicacao_184.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/indicacao_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TAPADO COM URGÊNCIA, BURACO PROFUNDO QUE EXISTE NA RUA FRANCISCO RIZZATTO, PERTO DO POSTE DE LUZ, AO LADO DA CASA DA SRA. CECILIA FRANCISCONI.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/indicacao_185.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/indicacao_185.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVA ESTUDO E POSTERIOR TRABALHO DE MELHORIAS NA MOBILIDADE URBANA E SEUS IMPACTOS NA SOCIEDADE, ANALISANDO E MELHORANDO AS ATUAIS PRÁTICAS DE CONTROLE DE VELOCIDADE, EDUCAÇÃO EM TRÂNSITO, SINALIZAÇÃO ÁREA PARA OS CAMINHÕES FICAREM ESTACIONADOS, CALÇADAS COM ACESSIBILIDADE AOS PEDESTRES E PORTADORES DE NECESSIDADES ESPECIAIS E CICLOVIA.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_186.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PERFURE UM POÇO ARTESIANO NO TERRENO ONDE SERÁ CONSTRUÍDO O “PARQUE LINEAR” NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_187.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A TROCA DO PISO DA ESCOLA MUNICIPAL DO CAMPO DUQUE DE CAXIAS DA VILA ESMERALDA, NUM TOTAL DE 220 METROS QUADRADOS; RETIRADA IMEDIATA DO ANTIGO PARQUINHO E DOS ENTULHOS QUE ESTÃO NO FUNDO DA ESCOLA; REFORMA DO CERCADO, TELHADO E CALHAS.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2985/indicacao_188.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2985/indicacao_188.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO E TROCA DE LÂMPADAS E MELHORAMENTO DA ILUMINAÇÃO DA AVENIDA SÃO PAULO E RUAS ADJACENTES, NA COMUNIDADE DE VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/indicacao_189.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/indicacao_189.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NA RUA ARCÊNIO DA COSTA E COLOCAÇÃO DE APARELHO DE AR CONDICIONADO NA SALA DA EXTENSÃO DA CASA DA CULTURA AMBOS NO DISTRITO DE AGRO-CAFEEIRA.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/indicacao_190.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/indicacao_190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO COM URGÊNCIA DE UM ROLO COMPACTADOR, PARA ATENDER A DEMANDA DAS ESTRADAS DE NOSSO INTERIOR.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_191.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVISÃO DE TODA A ILUMINAÇÃO DE AGRO CAFEEIRA, SENDO SUBSTITUÍDAS AS LÂMPADAS AMARELAS POR LÂMPADAS DE LED, CONFORME SURJAM AS NECESSIDADES</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_192.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O CASCALHAMENTO NO ESTACIONAMENTO DA ESCOLA DE MARQUESITA, NO LOCAL DE PARADA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_193.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OFICIALIZAR O CARTÓRIO DE REGISTRO CIVIL, ATRAVÉS DO SR.  NELSON SHOZI KAMEY, AFIM DE ARTICULARMOS JUNTAMENTE COM A SECRETARIA DE DESENVOLVIMENTO SOCIAL, A REALIZAÇÃO DE CASAMENTO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_194.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA AVENIDA GETÚLIO VARGAS, TRAVESSA COM RUA ONZE DE JUNHO E RUA ARNALDO BUSATO.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_195.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_195.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE FAÇA UMA SEMANA ESPECÍFICA NO BAIRRO VILA PASA COM AÇÕES DE MANUTENÇÃO NO CENTRO DE GERAÇÃO E RENDA, CRECHE, ESCOLA, CAMPO DE FUTEBOL, CONSERTOS DE MEIO FIO E PINTURAS, LIMPEZA DE BOCAS DE LOBOS E CONSERTOS SINALIZAÇÃO DE TRÂNSITO COM PINTURA E COLOCAÇÃO DE PLACAS, COM LIMPEZA GERAL DE LIXOS ORGÂNICOS E ENTULHOS E CAMPANHA DE CONSCIENTIZAÇÃO DE PREVENÇÃO DA DENGUE.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_196.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_196.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE FAÇA UM PLANO DE DESENVOLVIMENTO FUTURO DO MUNICÍPIO COM MOBILIDADE URBANA E CONCLUSÃO DE ASFALTO EM TODOS OS BAIRROS E DISTRITOS, PLANO DE CONSTRUÇÃO DE ESCOLAS CRECHES, UBS, UPAS, ÁREA INDUSTRIAL, NOVA, ÁREA PARA NOVAS MORADIAS POPULARES, NOVOS PROJETOS PARA AS ESTRADAS RURAIS SEJA COM CALÇAMENTO ASFALTO OU CONCRETO</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_197.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_197.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA COLOCAÇÃO DE LOMBADA ELEVADA, TARTARUGAS OU ROTATÓRIA ENTRE A AVENIDA DUQUE DE CAXIAS ESQUINA COM A RUA RUI BARBOSA, TENDO EM VISTA QUE HÁ NECESSIDADE NOS 4 (QUATRO) SENTIDOS, POIS O FLUXO DE VEÍCULOS É INTENDO PRINCIPALMENTE NOS HORÁRIOS DE PICO.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TOMADA PROVIDÊNCIA PARA O PROBLEMA DO ESCOAMENTO DAS ÁGUAS PLUVIAIS QUE SAEM DO POSTO DE SAÚDE DA VILA PASA E DO GINÁSIO DE ESPORTES DO SÃO CRISTÓVÃO E ESTÃO CORRENDO DIRETO NA AVENIDA INDEPENDENTE</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_199.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO PLACAS DE SINALIZAÇÃO E CALÇADAS PARA PEDRESTE, NA ESTRADA DA COMUNIDADE DA LINHA ALEGRE QUE FOI ASFALTADA RECENTEMENTE. VISANDO A SEGURANÇA DOS MORADORES DESTA COMUNIDADE QUE ALI FAZEM SUA CAMINHADA TENDO EM VISTA QUE O FUXO DE CARROS QUE ALI TRANSITAM É MUITO ALTO.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_200.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM LOMBADA (REDUTOR DE VELOCIDADE)  NA AVENIDA  PARANÁ EM FRENTE A IGREIJA MATRIS, TENDO EM VISTA O ALTO FLUXO DE CARRO QUE TRANSITAM  POR  ALI  EM ALTA VELOCIDADE PARA ASSIM  EVITAR TRANSTORNOS FUTUROS COM ACIDENTES._x000D_
 _x000D_
                                                                                _x000D_
 _x000D_
 INDICA AO EXECUTIVO MUNICIPAL UM LOMBADA (REDUTOR DE VELOCIDADE)  NA AVENIDA  PARANÁ EM FRENTE A IGREIJA MATRIS, TENDO EM VISTA O ALTO FLUXO DE CARRO QUE TRANSITAM  POR  ALI  EM ALTA VELOCIDADE PARA ASSIM  EVITAR TRANSTORNOS FUTUROS COM ACIDENTES.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_201.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_201.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A ORIENTAÇÃO AOS AMBULANTES QUE FAZEM EXPOSIÇÃO DE REDES E DEMAIS PRODUTOS NA PRAÇA DA PREFEITURA, QUANTO AOS CUIDADOS EM RELAÇÃO A VISIBILIDADE POIS OS CONDUTORES FICAM SEM VISÃO AO TRAFEGAR PELA RUA PEDRO ALVARES CABRAL.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_202.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE SAÚDE PROVIDÊNCIAS QUANTO AOS MORADORES DE AGROCAFEEIRA E REGIÃO QUE NECESSITAM FAZER EXAMES DE SANGUE PARA QUE A COLETA SEJA REALIZADA NO LABORATÓRIO DAQUELE DISTRITO.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_2022.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_2022.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO, CASCALHAMENTO, TROCA DE LÂMPADAS E MELHORAMENTO DA ILUMINAÇÃO DA AVENIDA SÃO PAULO E RUAS ADJACENTES, NA COMUNIDADE DE VILA ESMERALDA..</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_no_2022.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_no_2022.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM LEVANTAMENTO DE TODAS AS MELHORIAS NECESSÁRIAS PARA QUE O GINÁSIO OLIVÃO FIQUE COM BOAS CONDIÇÕES DE OFERTAR ATIVIDADES ESPORTIVAS COM QUALIDADE E CONFORTO, TENDO EM VISTA QUE A COBERTURA ESTÁ EM PÉSSIMAS CONDIÇÕES E O PLACAR ELETRÔNICO NÃO ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO UMA LOMBADA NA RUA BENTO GONÇALVES AO LADO DO CAMPO DO AYMORÉ E CAMPO DO PROFESSOR SAULO, NA VILA NOVA</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/melhorias_com_urgencia_nas_estradas_que_da_acesso_a_propriedade_do_sr.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/melhorias_com_urgencia_nas_estradas_que_da_acesso_a_propriedade_do_sr.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM URGÊNCIA NAS ESTRADAS QUE DÃO ACESSO À PROPRIEDADE DO SR. LUIZ BIFF, NA COMUNIDADE DO RIO URU, NOS DOIS SENTIDOS, A ESTRADA QUE SAI NA COMUNIDADE LINHA ORO, QUANTO A QUE SAI NA ESTRADA PRINCIPAL DO RIO URU.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/solicito_ao_executivo_municipal.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/solicito_ao_executivo_municipal.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AO EXECUTIVO MUNICIPAL QUE TODOS OS VEÍCULOS OFICIAIS TENHAM O ADESIVO COM O BRASÃO OFICIAL DO MUNICÍPIO E A FRASE PREFEITURA MUNICIPAL DE MATELÂNDIA, BEM COMO A SECRETARIA OU DEPARTAMENTO QUE O VEÍCULO ESTEJA VINCULADO.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/solicito_ao_executivo_municipal_que_encaminhe_para_camara_de_vereadores_a_alteracao_do_art.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/solicito_ao_executivo_municipal_que_encaminhe_para_camara_de_vereadores_a_alteracao_do_art.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENCAMINHE A PROPOSTA DE LEI PARA ALTERAÇÃO DO ART. 2º DA LEI 2092/2009 QUE TRATA DA LEI DA GRATIFICAÇÃO DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/indico_ao_executivo_aderir_o_programa_mais_frutasno_meu_pomar.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/indico_ao_executivo_aderir_o_programa_mais_frutasno_meu_pomar.docx</t>
   </si>
   <si>
     <t>Indico ao executivo aderir o programa mais frutas no meu pomar ._x000D_
 Objetivo é incentivar as famílias a implantar seu pomar doméstico e para as famílias que já possuem pomar, a incrementação com novas variedades e espécies, visando a diversificação de frutas para o auto abastecimento familiar._x000D_
 Melhorando o quadro nutricional e de saúde através de alimentação sustentável.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Bedeco, Luizinho, MARINILCE, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/indicacao_210.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/indicacao_210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE UTILIZE O ORÇAMENTO PARA REFORMA NA ESCOLA DUQUE DE CAXIAS NA VILA ESMERALDA, AO INVÉS DA ESCOLA MARINO ROSSI DEVIDO A SUA FALTA DE DOCUMENTAÇÃO REGULAR.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Bedeco, Luizinho, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/indicacao_211.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/indicacao_211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA TRÊS PARQUINHOS INFANTIS PARA SER COLOCADO UM NO TERRENO AO LADO DAS CASAS CONSTRUIDAS PELA ITAIPU NA VILA PASA, UM NA PRAÇA EM FRENTE AO GINÁSIO DO SÃO CRISTOVAO, UM AO LADO DA CHACARA DO IVO FAVERO NA VILA NOVA.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_212.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE LIXEIRA ENFRENTE AO POSTO DE SAUDE DA VILA PASA E SÃO CRISTOVAO</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_213.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OFICIE OS ÓRGÃOS RESPONSÁVEIS PELOS CORREIOS, PARA QUE OS MESMOS PRESTEM OS SERVIÇOS NO RESIDENCIAL MATELÂNDIA I, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_211.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO UM PONTO DE ESPERA NA ENTRADA DA VILA BRASIL.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/indicacao_215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/indicacao_215.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DESENVOLVA PROJETO PARA UTILIZAÇÃO DA ENERGIA SOLAR FOTOVOLTAICA NOS PRÉDIOS E ESPAÇOS PÚBLICOS PARA CONSUMO PRÓPRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/indicacao_216.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indico que o departamento viaçao e obras que  realize visita técnica na Avenida Duque de Caxias na travessia com Rua Profa.Lerides Pagnucelli e Josue de Castro com objetivo de analisar bocas  de lobo , inclusive uma que fica em frente a propriedade da senhora Eliane Reis, o que tem ocasionado que em dias de chuva a agua escoa de tal maneira que entra inclusive no seu comercio.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_217.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NO PRÓXIMO LOTEAMENTOS SEJA CONTEMPLADA UMA RUA COM O NOME (RUA 20 DE SETEMBRO), ONDE SE COMEMORA NESSE DIA O DIA DO GAÚCHO.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_218.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL implantação de uma Farmácia Popular exclusiva para a Unidade Básica de Saúde da São Cristóvão, considerando que os trabalhos seriam ágeis tanto para os Servidores quanto para a população que necessita a retirada dos medicamentos.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_219.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_219.pdf</t>
   </si>
   <si>
     <t>indico ao Executivo que realize tapa buracos na Estrada Cruzeirinho, num percurso de aproximadamente 2.200 moram mais de 10 familias que utilizam desta via e a mesma encontra-se com muitos buracos tornando-se perigoso.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal que coloquem lixeiras externas identificadas em todos os pontos necessários da cidade, como avenidas, praças, escolas, prédios públicos e outro que se fazem necessário, além da substituição das já existentes que apresentam problemas ou estão estragadas.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_221.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_221.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL regularização do escoamento da água que fica empoçada em frente a Academia Fit Center Lazzari Personal em períodos de chuva, mais precisamente na Avenida Borges de Medeiros, pois a situação traz riscos aos motoristas e veículos, aos pedestres e transtorno ao estabelecimento.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_222.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_222.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL refazer as pinturas de todas as faixas do município de Matelândia, considerando as de Estacionamento, Pedestres, Lombadas em geral e principalmente a pintura e sinalização das novas Ruas e Avenidas realizadas recentemente.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/indicacao_223.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/indicacao_223.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO A POSSIBILIDADE DE SE DEIXAR A PORTA ABERTA DO BANHEIRO EXTERNO DA BIBLIOTECA DO CESI EM AGRO CAFEEIRA, POIS AS CRIANÇAS QUE ESTÃO SEMPRE BRINCANDO NO PARQUINHO, NÃO TEM ONDE IR NO BANHEIRO E ACABAM PRECISANDO PEDIR PRA VIZINHANÇA EMPRESTAR O MESMO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/indicacao_224.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indico ao executivo melhorias na rua Didomenico no Distrito de Agro cafeeira</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3079/indicacao_225.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3079/indicacao_225.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL recape asfáltico na Rua Júlio Cesar no bairro Vila Pasa e nas 9 ruas que ainda não tem asfalto no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3080/indicacao_226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3080/indicacao_226.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL reabertura da vala do Abastecedouro da Comunidade Linha Oro, pois o mesmo se encontra desativado e os moradores estão interessados em fazer uma parceria junto ao setor público para reativar o mesmo.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_227.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_227.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AGILIZADO A SITUAÇÃO DE UMA COBERTURA COM BANCOS PARA A UBS DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_228.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM URGÊNCIA, CASCALHAMENTO, ATRÁS DA PROPRIEDADE DO SR. WERNER SHWATZ, NA LINHA KLAN, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_229.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_229.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDO PARA VIABILIZAR UMA ÁREA DE PASSEIO PÚBLICO NO DISTRITO DE AGRO CAFEEIRA E JUNTO REALIZE MELHORIAS NA PRESERVAÇÃO AMBIENTAL E DE RECURSOS HÍDRICOS.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3086/indicacao_230.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3086/indicacao_230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL a construção de um redutor de velocidade na esquina da Rua Atílio Menoncin com a Rua São Paulo, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3087/indicacao_231.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3087/indicacao_231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA UNIDADE DE SAÚDE DO BAIRRO SÃO CRISTÓVÃO:_x000D_
 _x000D_
 * Colocação de Fita Adesiva de identificação na porta de vidro da entrada;_x000D_
 * Câmera de vigilância no novo estacionamento;_x000D_
 * Grade de proteção, no muro em torno de todo estacionamento;_x000D_
 * Prateleiras para a farmácia;_x000D_
 * Prateleiras na parede para organizar a sala de vacinas e para o almoxarifado;</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3088/indicacao_232.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3088/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL a instalação de um Super Poste e uma Cerca nas dependências da Sede do Clube do Vovô em Matelândia, assim teremos aquele Local mais seguro e iluminado para os Eventos ali realizados e também evitando visitantes indesejados.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3089/indicacao_233.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3089/indicacao_233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA REALIZADA PINTURA DE MARGEM DE ESTACIONAMENTO EM UM DOS LADOS DA RUA ORESTES VERDI EM AGRO CAFEEIRA, PARA FACILITAR O TRANSITO DA MESMA.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/indicacao_234.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/indicacao_234.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM URGÊNCIA, QUE SE FAÇA TAPA BURACOS COM LAMA ASFÁLTICA NA ÁREA INDUSTRIAL DO DISTRITO DE  AGRO – CAFEEIRA E POSTERIORMENTE  QUE SEJA ASFALTADO TODAS AS RUAS QUE FAZEM PARTE DO COMPLEXO INDUSTRIAL.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/indicacao_235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/indicacao_235.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA ASFALTO NA RUA BENTO GONÇALVES, ENTRE A AVENIDA GARIBALDI E RUA CARLOS TURRI E TAMBÉM NA RUA ARNOLDO HASS, AMBAS NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/indicacao_236.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/indicacao_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE CMEI COM VAGAS PARA AS CRIANÇAS DO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_237.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A UNIDADE DE SAÚDE DE AGRO CAFEEIRA SEJA CONTEMPLADA COM COBERTURA E BANCOS EXTERNOS, PARA QUE OS PACIENTES POSSAM AGUARDAR E SE ABRIGAR.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_238.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO UM DEPARTAMENTO DE ELABORAÇÃO DE PROJETOS PARA CATAPTAÇÃO DE RECURSOS, TANTO NA ESFERA ESTADUAL COMO NA ESFERA FEDERAL PARA O DESENVOLVIMENTO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/indicacao_239.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/indicacao_239.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE E CAPACITE NA SECRETARIA DE SAÚDE, UMA EQUIPE PARA ATENDIMENTO MULTIDISCIPLINAR PARA AS PESSOAS COM OU EM INVESTIGAÇÃO DE DOENÇAS RARAS.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>MARINILCE, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/indicacao_240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/indicacao_240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE PINTURA PARA PRESERVAÇÃO DAS ESCADAS E SALA VERDE DO PARQUE FARROUPILHA.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/indicacao_241.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/indicacao_241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL 3 KM DE RECAPE ASFÁLTICO NA COMUNIDADE DA VILA BRASIL DANDO CONTINUIDADE ATÉ O CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3104/indicacao_242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3104/indicacao_242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DO ANTIGO COLÉGIO RUI BARBOSA DE AGRO CAFEEIRA PARA SER UTILIZADO COMO CMEI DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3105/indicacao_243.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3105/indicacao_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE COMPUTADORES PARA A ESCOLA DOM PEDRO II, ASSIM COMO PLACA DE IDENTIFICAÇÃO DA ESCOLA E REFORMAS NECESSÁRIAS PARA A SUA ESTRUTURA.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/indicacao_244.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/indicacao_244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO OU PAVIMENTAÇÃO POLIÉDRICA DA RUA SÃO PAULO, LOCALIZADA NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3107/indicacao_245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3107/indicacao_245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CENTRALIZE TODOS OS PROTOCOLOS DE PEDIDOS DE SERVIÇOS EM UM ÚNICO LOCAL DE MANEIRA QUE ESSA CENTRAL ENVIE A CADA SECRETARIA SOLICITADA DANDO MAIS TRANSPARÊNCIA AO SOLICITANTES QUE POSSA ACOMPANHAR PELO O NUMERO DO PROTOCOLO.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, MARINILCE, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3122/indicacao_246.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3122/indicacao_246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDO DE VIABILIDADE PARA CRIAÇÃO DO CARGO DE AGENTE DE APOIO EDUCACIONAL.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3123/indicacao_247.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3123/indicacao_247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO TAPA BURACO NAS AVENIDAS CRISTÓVÃO COLOMBO, DUQUE DE CAXIAS, BORGES DE MEDEIROS, MATO GROSSO, NEREU RAMOS E TAMBÉM NA RUA ASSIS BRASIL.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3124/indicacao_248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3124/indicacao_248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OFICIE OS ÓRGÃOS RESPONSÁVEIS PELA REDE DE ESGOTO, QUE FINALIZEM AS OBRAS NO BAIRRO VILA PINTO, NA COMUNIDADE DA VILA NOVA, E POSTERIORMENTE ATRAVÉS DE RECURSOS, EMENDAS PARLAMENTARES, OU RECURSOS PRÓPRIO DO MUNICÍPIO, AS RUAS DAQUELE BAIRRO SEJAM CONTEMPLADAS COM MELHORIAS TIPO: CALÇAMENTO E LAMA ASFÁLTICA.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3131/indicacao_249.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3131/indicacao_249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA ACADEMIA DA TERCEIRA IDADE NA COMINIDADE DE MARQUESITA E OUTRA NA VILA RURAL SAGRADA FAMÍLIA DE MARQUESITA.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3134/indicacao_250.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3134/indicacao_250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECONHECIMENTO DA AMESFI (ASSOCIAÇÃO MEDIANEIRA SURDOS FISSUR) COMO ENTIDADE DE UTILIDADE PÚBLICA PARA NOSSO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3135/indicacao_251.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3135/indicacao_251.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL  solicito que, em todas as placas de inaugurações, além de conter o nome do Prefeito, Vice Prefeito, e Presidente da Câmara Municipal, também conste o nome de todos os Vereadores.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/indicacao_252.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/indicacao_252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONTRATADO POR PROCESSO SELETIVO TÉCNICOS EM ENGENHARIA PARA A RESPECTIVA SECRETARIA.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3146/indicacao_253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3146/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL que seja reformada uma sala na antiga escola Rui Barbosa, para que se possa dar continuidade ao Projeto VARAL SOLIDARIO.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/indicacao_254.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/indicacao_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL que seja arrumada as goteiras existentes na creche em Agro Cafeeira, onde por exemplo a sala do berçário está com somente metade da mesma podendo ser ocupada por existir muitas goteiras.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/indicacao_255.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/indicacao_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL que seja realizado urgentemente um tapa buracos no trevo de acesso a Agro Cafeeira, nas mediações do auto posto DÀgostini. Ciente de que as fortes chuvas aumentaram em grandes proporções o tamanho dos diversos buracos que ali existem, colocando em risco todos que ali trafegam.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/indicacao_256.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/indicacao_256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE JUNTAMENTE COM LEGISLATIVO REALIZE PALESTRAS EDUCATIVA DE ORIENTAÇÃO E PREVENÇÃO DA VIOLÊNCIA, AS QUAIS AS CRIANÇAS, ADOLESCENTES E MULHERES SOFREM, INCLUSIVE SOBRE OS CRIME VIRTUAL EM DESFAVOR DAS CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/indicacao_257.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/indicacao_257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL reforma nos trechos críticos da Estrada Linha Cozer com urgência!</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/indicacao_258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/indicacao_258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DENOMINE O ATUAL PRÉDIO DA CÂMARA MUNICIPAL DE MATELÂNDIA, COM O NOME DE CÂMARA MUNICIPAL DE MATELÂNDIA “DR. RODRIGO ARTHUR DOS SANTOS”.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/indicacao_259.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/indicacao_259.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSERTADAS AS BOCAS DE LOBOS(TAMPAS / GRADES) DA RUA VIRGÍLIO GASPARIM EM AGRO CAFEEIRA, QUE ESTÃO OFERECENDO RISCOS AOS PEDESTRES</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/indicacao_260.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/indicacao_260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AGILIZADO E TAMBÉM INFORMADO A POPULAÇÃO SOBRE O MOTIVO DA DEMORA DAS OBRAS E O TÉRMINO DA RUA PROF. LERIDES PAGNOCELLI LIMA (RUA DO PARQUE DE EXPOSIÇÕES) EM MATELÂNDIA.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/indicacao_261.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/indicacao_261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ACESSO A CADEIRANTES NA CALÇADA EM FRENTE À LOTÉRICA.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADO AS ESTRADAS DA LINHA GIASSON ATÉ A LINHA PANISSON.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/indicacao_263.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/indicacao_263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO READEQUAÇÃO NA LINHA OURO VERDE SUBINDO NA PROPRIEDADE DA DONA MAURA LIGANDO ATÉ O ASFALTO NO SABIÁ.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/indicacao_264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/indicacao_264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA RECAPE COM LAMA ASFÁLTICA NO LOTEAMENTO RIOMAR COMTEMPLANDO TODAS AS RUAS,  NO BAIRRO VILA PAZZA</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/indicacao_265.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/indicacao_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA EM TODO DA TRECHO DA ESTRADA DAL POZZO, QUE COMEÇA NA RUA COPACABANA E TERMINA NA ESTRADA QUE LIGA A COMUNIDADE DO RIO GUARANI.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/indicacao_266.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/indicacao_266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ARRUMAR A ESTRADA E CASCALHAR TODOS OS ACESSOS ÀS PROPRIEDADES DOS MORADORES DA COMUNIDADE DO BARREIRÃO ATÉ A DIVISA COM A LINHA VITÓRIA, MUNICÍPIO DE MEDIANEIRA.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/indicacao_267.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/indicacao_267.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COM A PROXIMIDADE DAS FESTAS DE FINAL DE ANO, PROVIDENCIE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA QUE FAÇA A PINTURA E SINALIZAÇÃO DE TODAS AS VIAS PÚBLICAS DO MUNICÍPIO, ALÉM DE PINTURA DE TODOS OS MEIOS FIOS, E CAPINAÇÃO, RETIRADA DE TODA A VEGETAÇÃO E TAMBÉM RETIRADA DE TERRA, PARA QUE SE FAÇA UM SERVIÇO DE QUALIDADE.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/indicacao_268.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/indicacao_268.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO E REPOSIÇÃO DE LIXEIRAS ADEQUADAS PARA AS VIAS PÚBLICAS NO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/indicacao_269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/indicacao_269.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MNICIPAL QUE SE AGILIZE OS TRABALHOS DE PINTURAS DE MEIO- FIO E FAIXAS DE PEDESTRE BEM COMO A LIMPEZA DE MATOS NAS VIAS, TENDO EM VISTA O FINAL DE ANO PARA DEIXAR NOSSA CIDADE MAIS BONITA.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO NO ASFALTO DA AVENIDA GETÚLIO VARGAS, PRINCIPALMENTE NAS PROXIMIDADE DA RESIDÊNCIA DO AMAURI DE LIMA.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_271.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_271.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA CONJUNTO HABITACIONAL DE CASAS POPULARES COM ENERGIA RENOVÁVEL PARA PESSOAS EM CONDIÇÃO DE VULNERABILIDADE, EXPOSIÇÃO E QUE CONTEMPLE INCLUSIVE OS MIGRANTES E IMIGRANTES.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_272.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE UMA LÂMPADA NO POSTO EXISTENTE  PRÓXIMO À RUA 25 DE JULHO, SAÍDA PARA ESTRADA LINHA COZER, PRÓXIMO A CASA DA SRA.  IZABEL, NA VILA PASA BEM COMO A SUBSTITUIÇÃO DA LÂMPADA NA RUA 25 DE JULHO EM FRENTE A CASA Nº 146 NA VILA PASA .</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_273.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_273.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA DRENAGEM PLUVIAL NO BAIRRO VILA PASA, SAÍDA PARA LINHA COZER. _x000D_
 _x000D_
 Justificativa: ocorre que toda vez que chove a água de galerias e da chuva escoa por propriedades e vias públicas até chegar nas ruas 25 de julho, Fioravante, Lorine e segue pela estrada linha cozer, ocasionando danos no asfalto, erosão e adentra em propriedades particulares causando danos materiais nas propriedades, meio ambiente e inclusive deixando expostos os tubos de canalização da Sanepar, a qual traz a água que abastece a cidade.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_274.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_274.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PROVIDENCIADO LIXEIRAS PARA O RECICLADO, NAS ENTRADAS OU SAÍDAS DAS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_275.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_275.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO OFICIE A SANEPAR PARA O TERMINO D REDE DE ESGOTO NAS RESIDÊNCIAS QUE AINDA NÃO FORAM CONTEMPLADAS NAS RUAS BENTO GONÇALVES, AV. VITAL BRASIL E EM FRENTE AO CEMEI ERINA SIDOR, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_276.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO COM REGIME DE URGÊNCIA DE PESSOAL PARA OS TRABALHOS DE SERVIÇOS GERAIS NO PÁTIO DE MÁQUINAS POR PELO MENOS QUATRO MESES.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_277.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA NOVA UBS NA COMUNIDADE DA VILA NOVA.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA EM TODAS AS RUAS NAS PROXIMIDADE DO CMEI ERINA SIDOR, NO BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_279.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE PARA A FUNCIONÁRIA DO POSTO AVANÇADO DOS CORREIOS DO DISTRITO DE AGRO-CAFEEIRA, UMA CADEIRA SECRETÁRIA COM RODINHAS, BEBEDOURO ELÉTRICO, VENTILADOR, TAPUMES PARA QUE AS ENCOMENDAS NÃO SEJAM VISUALIZADAS, ALÉM DA CONSTRUÇÃO DE UM BANHEIRO PARA A SALA.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/indicacao_280.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/indicacao_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA TAPA BURACO OU RECAPE ASFÁLTICO EM TODA A EXTENSÃO DA RUA VIRGILIO GASPARIN DE AGRO-CAFEEIRA.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/indicacao_281.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/indicacao_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO DE PROLONGAMENTO DA AVENIDA NEREU RAMOS ATE A ESTRADA DA LINHA COZER LIGANDO NOVO LOTEAMENTO QUE ESTA SENDO FEITO NAQUELA REGIAO.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/indicacao_282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/indicacao_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO DE PARCERIA E COOPERAÇÃO JUNTO A SANEPAR PARA SANAR O POBLEMA DE FALTA DE AGUA NAS COMUNIDADES SILVA JARDIM, LINHA DUARTE E DEMAIS QUE AINDA NÃO FORAM SOLUCIONADO.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL aquisição de “Material Escolar Impresso” para potencializar o aprendizado das crianças de 5º Ano referente as funções dos 3 Poderes.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/indicacao_284.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/indicacao_284.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA A BR277 ATÉ PROPRIEDADE DO SENHOR JORGE OPARACZ NA COMUNIDADE DA LINHA ALEGRE, BEM EM FRENTE A ENTRADA DA PEDREIRA ITATIBA.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/indicacao_285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/indicacao_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM ROLO PARA SER PASSADO EM TODA A EXTENSÃO DA ESTRADA DA LINHA ALEMANHA.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/indicacao_286.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/indicacao_286.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA URGENTEMENTE ARRUMADA AS TAMPAS DE BOCA DE LOBOS NAS RUAS FRANCISCO RIZZATTO E MARTIVIGO PERCH, PROXIMIDADES DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_287.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ARTICULAÇÃO PARA PRESERVAÇÃO E UTILIZAÇÃO DA NASCENTE NAS PROXIMIDADES DA AVENIDA CARLOS TURRI, TRAVESSA COM RUA AMÉRICO VESPÚCIO E RUA IPANEMA, NA PROPRIEDADE DO SR LENKE, SENDO POSSÍVEL UTILIZAR-SE DESTA NASCENTE PARA A CONSTRUÇÃO DE LAGO OU ABASTECER AS COMUNIDADE VIZINHAS QUE SOFREM COM A FALTA DE ÁGUA</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_288.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA REFORMA NA COZINHA DO CMEI CRIANÇA FELIZ, SEPARANDO A COZINHA DA LAVANDERIA, ADAPTANDO-A CONFORME EXIGÊNCIAS DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_289.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO NAS COZINHAS DE ESCOLAS E CMEIS, CLIMATIZADOR/REFRIGERADOR/EXAUSTOR CONFORME A NECESSIDADE DE CADA UMA.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/indicacao_290.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/indicacao_290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, EM CARÁTER EMERGENCIAL,  REALIZAR LIMPEZA DE VALA PARA ESCOAMENTO DA  ÁGUA NA ESTRADA CRUZEIRINHO PRÓXIMO, À PROPRIEDADE DO SR ONOFRE BARACIOL</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/indicacao_291.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/indicacao_291.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UTILIZAR OS ÔNIBUS DO TRANSPORTE ESCOLAR PARA O TRANSPORTE DE ALUNOS DA ÁREA URBANA QUE MORAM NOS BAIRROS MAIS DISTANTES COMO VILA PASA E SÃO CRISTÓVÃO, JARDIM TROPICAL E DEMAIS QUE HOUVEREM A NECESSIDADE</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/indicacao_292.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/indicacao_292.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAR ALTERAÇÃO/ADAPTAÇÃO NA LEI DE AUXILIO TRANSPORTE ESCOLAR PARA ATENDER AOS ACADÊMICOS DA FACULDADE UNIOESTE._x000D_
 _x000D_
  Justificativa: pois as matrículas são realizadas em prazo diferente das demais, não sendo assim disponibilizado esse benefício nos meses iniciais por não terem apresentado os documentos no prazo pré estabelecido na lei que trata  do auxílio transporte, garantindo o mesmo direito a todos os estudantes</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/indicacao_293.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/indicacao_293.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL Cascalhamento e Patrolamento na Linha antiga Sanepar.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/indicacao_294.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/indicacao_294.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/indicacao_295.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/indicacao_295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE UM PONTO DE ÔNIBUS EM FRENTE À AGROBONA.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/indicacao_296.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/indicacao_296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE PONTO DE ÔNIBUS EM FRENTE AO COLÉGIO ESTADUAL EUCLIDES DA CUNHA</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacao_297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacao_297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS EM VIAS PÚBLICAS CONSTRUINDO CALÇADAS COM ACESSIBILIDADE PARA PESSOAS COM NECESSIDADES ESPECIAIS, CONTEMPLANDO O BAIRRO SÃO CRISTÓVÃO E VILA PASA.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacao_298.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacao_298.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE PAVIMENTAÇÃO POLIÉDRICA NA COMUNIDADE LINHA VACARIA.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacao_299.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacao_299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL readequação das Estradas da Comunidade Linha Vitória.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacao_300.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacao_300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM CARRO DA SAÚDE PARA FICAR EM PERÍODO INTEGRAL NA UBS DA VILA ESMERALDA PARA OS FUNCIONÁRIOS CUMPRIREM SUA AGENDA DE CURATIVOS E DEMAIS FUNÇÕES QUE NECESSITAM DO CARRO.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacao_301.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacao_301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL readequação das Estradas da Comunidade Linha Barreirão.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacao_302.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacao_302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO COM URGÊNCIA NO ASFALTO DO BANANAL ATÉ MARQUESITA._x000D_
 _x000D_
 Justificativa: pois está muito depreciada, causando danos praticamente diários à população que transita naquela região.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacao_303.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacao_303.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A RETIRADA DOS TRONCOS DAS ÁRVORES QUE ESTÃO SENDO CORTADAS NAS CALÇADAS DA CIDADE.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Bedeco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacao_304.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacao_304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA COM ROÇADA EM TODO O TRECHO DAS LATERAIS DA ESTRADA DO RIO SABIÁ, PODA DE ÁRVORES E RETIRADA DAS PEDRAS NA LATERAIS DA PISTA QUE HOJE DIFICULTAM NO TRÁFEGO DE VEÍCULOS PESADOS._x000D_
 _x000D_
 Justificativa:  para se evitar acidentes.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_305.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_305.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL VERIFICAR A POSSIBILIDADE DE ALTERAR A DATA DE VENCIMENTO O IPTU, MUDANDO PARA O MÊS QUE A POPULAÇÃO RECEBE A PRIMEIRA PARCELA DO DÉCIMO TERCEIRO_x000D_
 _x000D_
 Justificativa: pois nos meses iniciais de cada ano já se tem tantas outras despesas.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_306.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA NAS RUAS DIDOMENICO(250 METROS DE EXTENSÃO) E TAMBÉM A RUA JUSCELINO KUBISTCHEK(100 METROS DE EXTENSÃO), NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_307.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_307.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL adequações nas dependências da Escola Municipal Dom Bosco, dentre elas a reforma da rampa de acessibilidade ligada ao Ginásio de Esportes, a implantação de brinquedos com acessibilidade (Obs.: analisar a possibilidade de existência em todas as Escolas Municipais) e cobertura da sala de multiuso até o ginásio para maior segurança dos alunos e professores.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_308.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_308.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA FEITO A ROÇADA NA BEIRA DA ESTRADA QUE VAI PARA MARQUESITA.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_309.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA FEITO A PINTURA DAS FAIXAS DE SINALIZAÇÃO DE TRÂNSITO NA AVENIDA BORGES DE MEDEIROS.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_01.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PARA FAMILIA BIAZUS_x000D_
 PELO FALECIMENTO DO PIONEIRO E DESBRAVADOR DO MUNICIPIO DE MATELÂNDIA O SR FAUSTINO BIAZUS</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/mocao_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/mocao_02.pdf</t>
   </si>
   <si>
     <t>O Legislativo matelandiense, por seus vereadores, de iniciativa do vereador Paulo Cezar Gomes, externa MOÇÃO DE APLAUSO às integrantes do Handebol Feminino do município: IVANIR DE FATIMA GODOI, LUCI DAL PIAZ DE MOURA E VILMA DE OLIVEIRA que integraram a SELEÇÃO BRASILEIRA MASTER 48+  _x000D_
                          Com muita garra e competência, características marcantes do handebol matelandiense sagraram-se campeãs pelo BRASIL, da COPA AMÉRICA DE HANDEBOL MASTER no CHILE, onde atletas acima de 48 anos disputaram a competição._x000D_
                          Manifestamos aqui nosso reconhecimento pelo desempenho brilhante das atletas que levaram o nome do Município e do Brasil além das fronteiras. Fruto esse da dedicação desde a adolescência juntamente com demais atletas que juntas iniciaram essa modalidade que foi carro chefe do nosso esporte, sempre entre as melhores do estado do Paraná._x000D_
                          Desde a década de 1980 quando iniciaram com os professores João Pucci e Leda Reis, nossas meninas nunca deixaram de jogar, como ainda o fazem outras atletas de igual qualidade técnica de nosso município. A equipe de handebol de Matelândia nunca deixou de acreditar que a cada ano que se passava ainda podiam desempenhar seu papel com brilhantismo, sendo exemplos de cidadãs e desportistas para nossa comunidade._x000D_
 Luci, Vilma e Ivanir levaram consigo para o Chile todo esse apoio, carinho e consideração de suas colegas de quadra._x000D_
                          Não poderia esta Casa Legislativa de representação popular deixar de homenageá-las, com muita honra.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/mocao_no_03-2022_-_aplauso_papel_timbrado.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/mocao_no_03-2022_-_aplauso_papel_timbrado.docx</t>
   </si>
   <si>
     <t>De Aplauso à aluna Ana Carolina Rigon</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>MARINILCE, Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/mocao_no_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/mocao_no_04.pdf</t>
   </si>
   <si>
     <t>O Legislativo matelandiense, por seus vereadores, de iniciativa da vereadora Marenilce Mezzomo, externa MOÇÃO DE APLAUSO e RECONHECIMENTO à Servidora JUSTINA MALACARNE LARA por ter prestado o serviço como secretária da junta Militar no Munícipio de Matelândia no período de 01 de fevereiro de 2013 a 10 de marco de 2022, sendo que desenvolveu com tanta responsabilidade, respeito e comprometimento das suas atribuições na execução e atendimento a todos que usufruíram dos seus trabalhos._x000D_
 Não poderia esta Casa Legislativa deixar de reconhecer os préstimos com muita gratidão.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/emenda_a_lei_organica_013-2022_-_previdencia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/emenda_a_lei_organica_013-2022_-_previdencia.pdf</t>
   </si>
   <si>
     <t>INCLUI O § 6º DO ART. 93, INCLUI ART. 208-A DA LEI ORGÂNICA MUNICIPAL COM OBJETIVO DE MODIFICAR O SISTEMA DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE MATELÂNDIA e DA CAMARA DE VEREADORES, ESTABELECE REGRAS DE CONCESSÃO DE APOSENTADORIA E DISPOSIÇÕESTRANSITÓRIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Jussara Scarparo de Oliveira, MARINILCE, Patrícia Tórtora, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/projeto_de_emenda_a_lei_organica_no_14-2022_-_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/projeto_de_emenda_a_lei_organica_no_14-2022_-_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/projeto_de_emenda_a_lei_organcia_no_15-2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/projeto_de_emenda_a_lei_organcia_no_15-2022.pdf</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>Luizinho, MARINILCE, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_emenda_a_lei_organcia_no_16-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_emenda_a_lei_organcia_no_16-22.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA O ARTIGO 4º, III, ACRESCENTA ARTIGO 7º XXXI, ALTERA O ARTIGO 8º, V,  ALTERA O ARTIGO 35, ALTERA O ARTIGO 114, DA LEI ORGÂNICA DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/projeto_de_lei_complementar_08-2022_-_previdencia_complementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/projeto_de_lei_complementar_08-2022_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/projeto_de_lei_01-2022_-_ampliacao_de_cargos_e_atribuicoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/projeto_de_lei_01-2022_-_ampliacao_de_cargos_e_atribuicoes.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS E TRANSFORMA OS CARGOS DE PROVIMENTO EM COMISSÃO DO MUNICÍPIO DE MATELÃNDIA DO ANEXO 01 DA LEI MUNICIPAL Nº 3.323/14 QUE DISPÕE SOBRE OS CARGOS DE PROVIMENTO EM COMISSÃO E SOBRE A ATRIBUIÇÃO DE GRATIFICAÇÃO DE FUNÇÃO NOS ÓRGÃOS DA ADMINISTRAÇÃO SUPERIOR E CENTRALIZADA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_002-2022_-_revisao_geral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_002-2022_-_revisao_geral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL ANUAL A TODOS OS SERVIDORES PÚBLICOS DE MATELÂNDIA</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/projeto_de_lei_03-2022-_ampliacao_vaga_cargo_efetivo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/projeto_de_lei_03-2022-_ampliacao_vaga_cargo_efetivo.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/15</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/projeto_de_lei_04-2022-1a._alteracao_ppa_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/projeto_de_lei_04-2022-1a._alteracao_ppa_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/projeto_de_lei_05-2022-1a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/projeto_de_lei_05-2022-1a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_06-2022-_r_1.616.20114_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_06-2022-_r_1.616.20114_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ESPECIAL À LEI DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.616.201,14</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/projeto_de_lei_07-2022-r_3.422.77437_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/projeto_de_lei_07-2022-r_3.422.77437_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.422.774,37</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/projeto_de_lei_08-2022-_r_3.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/projeto_de_lei_08-2022-_r_3.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.000,00</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_09-2022-r_501.50000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_09-2022-r_501.50000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 501.500,00</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, MARINILCE, Paulo Cézar Gomes, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_10_-_2022_-_recomposicao_prefeito.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_10_-_2022_-_recomposicao_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários ao subsidio do prefeito, vice-prefeito e secretários municipais.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_11-_2022_-_recomposicao_vereadores.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_11-_2022_-_recomposicao_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários aos subsídios dos vereadores.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_12-2022_-_revogacao_lei_covid.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_12-2022_-_revogacao_lei_covid.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 4.626/2021</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/projeto_de_lei_13-2022_revoga_box_rodoviaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/projeto_de_lei_13-2022_revoga_box_rodoviaria.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ITENS 13 E 14 DA LEI Nº 4.310/2019 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO ONEROSA DE EXPLORAÇÃO DE ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/projeto_de_lei_14-2022_-_ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/projeto_de_lei_14-2022_-_ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_15-2022-2a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_15-2022-2a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_16-2022-2a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_16-2022-2a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_17-2022-r_1.376.81240_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_17-2022-r_1.376.81240_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS. 1.376.812,40</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/projeto_de_lei_18-2022-r_334.25000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/projeto_de_lei_18-2022-r_334.25000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. 334.250,00</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/projeto_de_lei_19-2022-r_15.30000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/projeto_de_lei_19-2022-r_15.30000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS. 15.300,00</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/projeto_de_lei_20-2022-r_70.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/projeto_de_lei_20-2022-r_70.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_21-2022-3a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_21-2022-3a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_22-2022-3a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_22-2022-3a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_23-2022-r_965.00000_-_especial_superavit_1_alterado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_23-2022-r_965.00000_-_especial_superavit_1_alterado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. R$965.000,00.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Municipal de Cadeiras de Rodas  no Município de Matelândia.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_25-2022-_ampliacao_vaga_cargo_efetivo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_25-2022-_ampliacao_vaga_cargo_efetivo.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_26-2022_-_alteracao_de_lei.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_26-2022_-_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>RETIFICA OS ANEXOS I, II, E III DA LEI N° 4.767, DE 18 DE JANEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/projeto_de_lei_027-2022_-_alteracao_lei_habitacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/projeto_de_lei_027-2022_-_alteracao_lei_habitacao.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 4.685/2021 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO DAS UNIDADES HABITACIONAIS DO CONVÊNIO Nº 26/2020 – TERMO DE COMPROMISSO Nº 450004758 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/projeto_de_lei_028-2022_-_alteracao_pccr.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/projeto_de_lei_028-2022_-_alteracao_pccr.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 3.468/2015 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO – PCCR DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/projeto_de_lei_029-2022-amplia_cargos_efetivos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/projeto_de_lei_029-2022-amplia_cargos_efetivos.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/projeto_de_lei_030-2022-4a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/projeto_de_lei_030-2022-4a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/projeto_de_lei_031-2022-4a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/projeto_de_lei_031-2022-4a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/projeto_de_lei_032-2022-r_754.53382_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/projeto_de_lei_032-2022-r_754.53382_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 754.533,82.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/projeto_de_lei_033-2022-r_1.913.35353_-_especial_excesso_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/projeto_de_lei_033-2022-r_1.913.35353_-_especial_excesso_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.913.353,53.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/projeto_de_lei_034-2022-r_37.50000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/projeto_de_lei_034-2022-r_37.50000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 37.500,00.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no_35-2022_-_funcionario_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no_35-2022_-_funcionario_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação pela Administração Pública Direta e Indireta de Matelândia, Estado do Paraná, de pessoas condenadas pela Lei Federal n.º 11.340.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_36-2022-5a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_36-2022-5a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_037-2022-5a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_037-2022-5a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_038-2022-r_5.005.85030_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_038-2022-r_5.005.85030_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 5.005.850,30.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/projeto_de_lei_39-2022-r_535.97415_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/projeto_de_lei_39-2022-r_535.97415_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 535.974,15.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/projeto_de_lei_40-2022-r_86.44343_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/projeto_de_lei_40-2022-r_86.44343_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 86.443,43.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/projeto_de_lei_41-2022-r_322.16797_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/projeto_de_lei_41-2022-r_322.16797_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 322.167,97.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/projeto_de_lei_42-2022-r_50.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/projeto_de_lei_42-2022-r_50.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 50.000,00.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/projeto_de_lei_43-2022_revoga_box_rodoviaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/projeto_de_lei_43-2022_revoga_box_rodoviaria.pdf</t>
   </si>
   <si>
     <t>– REVOGA O ITEM 4 DA LEI Nº 4.310/2019 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO ONEROSA DE EXPLORAÇÃO DE ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_de_lei_44-2022_altera_lei_honorarios.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_de_lei_44-2022_altera_lei_honorarios.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 4.723/2021 QUE ATRIBUI AOS ADVOGADOS PÚBLICOS EFETIVOS DO MUNICÍPIO DE MATELÂNDIA E AO PROCURADOR GERAL O RATEIO DE HONORÁRIOS DE SUCUMBÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/projeto_de_lei_045-2022-6a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/projeto_de_lei_045-2022-6a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_046-2022-6a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_046-2022-6a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_047-2022-r_816.67786_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_047-2022-r_816.67786_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 816.677,86.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/projeto_de_lei_048-2022-alteracao_da_lei_1994-2009.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/projeto_de_lei_048-2022-alteracao_da_lei_1994-2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART 6º DA LEI MUNICIPAL Nº 1.994/2009 QUE INSTITUI O PROGRAMA DE DESENVOLVIMENTO INDUSTRIAL DE MATELÂNDIA – PRODIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/projeto_de_lei_049-2022_-_tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/projeto_de_lei_049-2022_-_tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/projeto_de_lei_050-2022_taxa_limpeza_lotes_baldios_dengue.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/projeto_de_lei_050-2022_taxa_limpeza_lotes_baldios_dengue.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE COMBATE, CONTROLE E PREVENÇÃO A PROLIFERAÇÃO DO MOSQUITO AEDES EGYPTI E A CRIAÇÃO DA TAXA DE LIMPEZA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/projeto_de_lei_051-2022-7a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/projeto_de_lei_051-2022-7a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_052-2022-7a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_052-2022-7a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_053-2022-r_493.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_053-2022-r_493.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 493.000,00.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_de_lei_054-2022-r_788.48743_-_especial_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_de_lei_054-2022-r_788.48743_-_especial_superavit_1.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 788.487,43.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_de_lei_055-2022-r_910.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_de_lei_055-2022-r_910.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 910.000,00.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_056-2022-8a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_056-2022-8a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/projeto_de_lei_057-2022-8a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/projeto_de_lei_057-2022-8a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/projeto_de_lei_058-2022-r_10.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/projeto_de_lei_058-2022-r_10.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL R$10.000,00</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_de_lei_059-2022-r_407.42904_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_de_lei_059-2022-r_407.42904_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL R$ 407.429,04</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_de_lei_060-2022-r_340.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_de_lei_060-2022-r_340.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL R$ 340.000,00</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA,</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_de_lei_063-2022-r_65.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_de_lei_063-2022-r_65.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR R$65.000,00</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_064-2022-r_144.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_064-2022-r_144.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL R$ 144.000,00</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_065-2022-r_669.00000_-_especial_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_065-2022-r_669.00000_-_especial_superavit_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIALR$ 669.000,00</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/projeto_de_lei_066-2022-r_630.00000_-_especial_excesso_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/projeto_de_lei_066-2022-r_630.00000_-_especial_excesso_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIALR$ 630.000,00</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/projeto_de_lei_067-2022_parcelamento_de_debitos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/projeto_de_lei_067-2022_parcelamento_de_debitos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO DE DÉBITOS FICAIS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/projeto_de_lei_068-2022-10a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/projeto_de_lei_068-2022-10a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/projeto_de_lei_069-2022-10a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/projeto_de_lei_069-2022-10a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/projeto_de_lei_070-2022-_r_989.75424_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/projeto_de_lei_070-2022-_r_989.75424_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 989.754,24.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/projeto_de_lei_071-2022_desenvolvimento_rural_final.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/projeto_de_lei_071-2022_desenvolvimento_rural_final.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO RURAL DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/projeto_de_lei_072-2022-11a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/projeto_de_lei_072-2022-11a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/projeto_de_lei_073-2022-11a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/projeto_de_lei_073-2022-11a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/projeto_de_lei_074-2022-r_448.00000_-_especial_superavit_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/projeto_de_lei_074-2022-r_448.00000_-_especial_superavit_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 448.000,00.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_de_lei_075-2022-r_1.05493_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_de_lei_075-2022-r_1.05493_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.054,93.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_de_lei_076-2022_declara_utilidade_publica_associacao_de_moradores_renascer.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_de_lei_076-2022_declara_utilidade_publica_associacao_de_moradores_renascer.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES RENASCER.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/projeto_de_lei_77_-_altera_lei_utilidade_publica_quero_viver.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/projeto_de_lei_77_-_altera_lei_utilidade_publica_quero_viver.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 4584/2020 QUE DECLARA DE UTILIDADE PÚBLICA A COMUNIDADE TERAPÊUTICA ELE VIVE</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_de_lei_078-2022_feira_do_produtor.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_de_lei_078-2022_feira_do_produtor.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FEIRA DO PRODUTOR DO MUNICÍPIO DE MATELÂNDIA, ESTADO DOPARANÁ EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_de_lei_079-2022_-_pss_psicologo_e_assistente_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_de_lei_079-2022_-_pss_psicologo_e_assistente_social.pdf</t>
   </si>
   <si>
     <t>– CRIA CARGOS DE PROVIMENTO TEMPORÁRIO PARA ATENDIMENTO DE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO PREVISTA NA LEI MUNICIPAL Nº 2.556/2012 E ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_de_lei_080-2022-12a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_de_lei_080-2022-12a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_081-2022-12a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_081-2022-12a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_082-2022-r_580.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_082-2022-r_580.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 580.000,00.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_083-2022-r_1.500.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_083-2022-r_1.500.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.500.000,00.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_084-2022-r_65.00000_-_especial_reducao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_084-2022-r_65.00000_-_especial_reducao_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 65.000,00.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_085-2022-comite_dengue.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_085-2022-comite_dengue.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ INSTERSETORIAL DE CONTROLE DA DENGUE NO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_086-2022_alteracao_da_lei_da_taxa_limpeza_lotes_baldios_dengue.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_086-2022_alteracao_da_lei_da_taxa_limpeza_lotes_baldios_dengue.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOART. 19 DA LEI Nº 4.815DE 19 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/projeto_de_lei_087-2022-criacao_ampliacao_reducao_e_extincao_de_vagas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/projeto_de_lei_087-2022-criacao_ampliacao_reducao_e_extincao_de_vagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS, AMPLIAÇÃO DO NÚMERO DE VAGAS, REDUÇÃO E EXTINÇÃO DE CARGOS DE PROVIMENTO EFETIVO QUE PASSAM A INTEGRAR O ANEXO I – ESTRUTURA DE CARGOS, VAGAS E CARGA HORÁRIA DA LEI Nº 3.468/2015 DE 11/06/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/projeto_de_lei_088-2022-13a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/projeto_de_lei_088-2022-13a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2022 DISPÕE SOBRE A DÉCIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/projeto_de_lei_089-2022-13a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/projeto_de_lei_089-2022-13a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_lei_090-2022-r_650.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_lei_090-2022-r_650.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/projeto_de_lei_091-2022_inclui_unidade_adm_na_estrutura.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/projeto_de_lei_091-2022_inclui_unidade_adm_na_estrutura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/projeto_de_lei_092-_utilidade_publica_corrige_cnpj.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/projeto_de_lei_092-_utilidade_publica_corrige_cnpj.pdf</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/projeto_de_lei_093-2022-14a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/projeto_de_lei_093-2022-14a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/projeto_de_lei_094-2022-14a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/projeto_de_lei_094-2022-14a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/projeto_de_lei_095-2022-r_1.290.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/projeto_de_lei_095-2022-r_1.290.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.290.000,00.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/projeto_de_lei_096-2022-15a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/projeto_de_lei_096-2022-15a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/projeto_de_lei_097-2022-15a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/projeto_de_lei_097-2022-15a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/projeto_de_lei_098-2022-r_662.76462-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/projeto_de_lei_098-2022-r_662.76462-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 662.764,62.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/projeto_de_lei_099-2022-r_58.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/projeto_de_lei_099-2022-r_58.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 58.000,00.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_100-2022_-_salarios_dos_agentes_de_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_100-2022_-_salarios_dos_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>100 Dispõe sobre a fixação dos vencimentos do piso salarial dos agentes comunitários de saúde (Acs) e agentes de combate à_x000D_
 endemias (ACE) na modalidade emprego público e dá outras providências.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_101-2022_-_consorcios_amop_assistencia_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_101-2022_-_consorcios_amop_assistencia_social.pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a ratificação do protocolo deintenções firmado entre os municípios da associação dos municípios do oeste do parana – amopcom a finalidade de constituição do consórcio intermunicipal de assistência social do oeste doparaná – cisop e dá outras providências</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/projeto_de_lei_102-2022_-_altera_carga_horaria_dos_assistente_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/projeto_de_lei_102-2022_-_altera_carga_horaria_dos_assistente_social.pdf</t>
   </si>
   <si>
     <t>Altera carga horária do cargo de provimento temporário deassistente social e dá outras providências</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>Bedeco, Jussara Scarparo de Oliveira, MARINILCE, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/projeto_de_lei_103_-_cria_gratificacao_cargos_da_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/projeto_de_lei_103_-_cria_gratificacao_cargos_da_camara.pdf</t>
   </si>
   <si>
     <t>Cria gratificações por responsabilidade técnica com suas atribuições e valores, refixa subsídios e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/projeto_de_lei_no_104-22_-_amplia_vagas_temporaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/projeto_de_lei_no_104-22_-_amplia_vagas_temporaria.pdf</t>
   </si>
   <si>
     <t>amplia número de vagas de cargos de provimento temporário que passam a integrar o anexo I da lei 2845/2013</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/projeto_de_lei_105-2022-16a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/projeto_de_lei_105-2022-16a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/projeto_de_lei_106-2022-16a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/projeto_de_lei_106-2022-16a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/projeto_de_lei_107-2022-r_200.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/projeto_de_lei_107-2022-r_200.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 200.000,00.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_lei_108-2022_-_moradia_legal_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_lei_108-2022_-_moradia_legal_assinado.pdf</t>
   </si>
   <si>
     <t>DÁ PUBLICIDADE AOS TERMOS DA REGULARIZAÇÃO FUNDIÁRIA QUE COM BASE NO PROVIMENTO CONJUNTO N. 02/2020-GP/CGJ DO TRIBUNAL DE JUSTIÇA DO ESTADO DO PARANÁ, LEGITIMA, INSTRUMENTALIZA E AUTORIZA O PROCEDIMENTO DE TITULAÇÃO DOS LOTES INSERIDOS EM ÁREAS IRREGULARES DO MUNICÍPIO DE MATELÂNDIA/PR NOS TERMOS DO "PROGRAMA MORADIA LEGAL.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/projeto_de_lei_109-2022-17a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/projeto_de_lei_109-2022-17a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/projeto_de_lei_110-2022-17a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/projeto_de_lei_110-2022-17a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/projeto_de_lei_111-2022-r_675.60960_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/projeto_de_lei_111-2022-r_675.60960_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 675.609,60</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_112-2022-18a._alteracao_ppa_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_112-2022-18a._alteracao_ppa_assinado.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A DÉCIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_113-2022-18a._alteracao_ldo_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_113-2022-18a._alteracao_ldo_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_114-2022-r_60.27775_-_especial_superavit_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_114-2022-r_60.27775_-_especial_superavit_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 60.277,75.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_115-2022-r_920.01500-_especial_excesso_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_115-2022-r_920.01500-_especial_excesso_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 920.015,00.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_116-2022_-_readaptacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_116-2022_-_readaptacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO ART. 22 DA LEI_x000D_
 MUNICIPAL Nº 1.782/2007, INCLUSÃO DE ARTIGOS Q UAN TO À READAPTAÇÃO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_117_2022_-_previmat_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_117_2022_-_previmat_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E A INCLUSÃO DE DISPOSITIVOS DA LEI MUNICIPAL N° 4.119/2018 E LEI N° 3.323/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_118_2022_-_simpoa_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_118_2022_-_simpoa_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REESTRUTURAÇÃO DO SERVIÇO DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_119-2022-_ampliacao_vaga_cargo_efetivo_assinada_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_119-2022-_ampliacao_vaga_cargo_efetivo_assinada_1.pdf</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/projeto_de_lei_120-2022-19a._alteracao_ppa_substituido.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/projeto_de_lei_120-2022-19a._alteracao_ppa_substituido.pdf</t>
   </si>
   <si>
     <t>Nº 120/2022 - DISPÕE SOBRE A DÉCIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/projeto_de_lei_121-2022-19a._alteracao_ldo_substituido.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/projeto_de_lei_121-2022-19a._alteracao_ldo_substituido.pdf</t>
   </si>
   <si>
     <t>Nº 121/2022 - DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/projeto_de_lei_122-2022-r_1.430.00000_-_especial_superavit_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/projeto_de_lei_122-2022-r_1.430.00000_-_especial_superavit_assinado.pdf</t>
   </si>
   <si>
     <t>Nº 122/2022 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.430.000,00.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/projeto_de_lei_123-2022-r_1.280.00000_-_especial_superavit_substitutido.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/projeto_de_lei_123-2022-r_1.280.00000_-_especial_superavit_substitutido.pdf</t>
   </si>
   <si>
     <t>Nº 123/2022 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.280.000,00.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_124-2022-r_25.00000_-_suplementar_reducao_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_124-2022-r_25.00000_-_suplementar_reducao_assinado.pdf</t>
   </si>
   <si>
     <t>Nº 124/2022 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 25.000,00.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_125-2022_-autorizacao_de_recebimento_de_bem_em_doacao_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_125-2022_-autorizacao_de_recebimento_de_bem_em_doacao_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER BENS IMÓVEIS EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_126-2022_-_ldo_2023_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_126-2022_-_ldo_2023_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/projeto_de_lei_127-2022-r_15.00000_-_suplementar_reducao_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/projeto_de_lei_127-2022-r_15.00000_-_suplementar_reducao_assinado.pdf</t>
   </si>
   <si>
     <t>127/2022 – AUTORIZA O PODER EXCUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA_x000D_
 ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 15.000,00.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/projeto_de_lei_128-reorganizacao_lei_de_direcao_assinado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/projeto_de_lei_128-reorganizacao_lei_de_direcao_assinado.pdf</t>
   </si>
   <si>
     <t>128/2022 – INSTITUI O PROCESSO DE ESCOLHA DOS DIRETORES DAS ESCOLAS MUNICIPAIS E DOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/projeto_de_lei_129-2022_-_horas_extraordinarias_alterado_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/projeto_de_lei_129-2022_-_horas_extraordinarias_alterado_3.pdf</t>
   </si>
   <si>
     <t>129/2022 – DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO ART. 41 DA LEI MUNICIPAL Nº 1.782/2007, INCLUSÃO DE ARTIGOS QUANTO À JORNADA DE_x000D_
 TRABALHO E HORAS EXTRAORDINÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_130-2022-20a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_130-2022-20a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_131-2022-20a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_131-2022-20a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_132-2022-_r_620.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_132-2022-_r_620.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 620.000,00.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_133-2022-r_439.00000_-_suplementar_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_133-2022-r_439.00000_-_suplementar_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 439.000,00</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_134-2022-21a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_134-2022-21a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_135-2022-21a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_135-2022-21a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_136-2022-r_795.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_136-2022-r_795.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 795.000,00.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_137-2022-r_562.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_137-2022-r_562.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 562.000,00.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_138-2022-22a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_138-2022-22a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/projeto_de_lei_139-2022-22a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/projeto_de_lei_139-2022-22a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/projeto_de_lei_140-2022-r_650.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/projeto_de_lei_140-2022-r_650.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 650.000,00.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/projeto_de_lei_141-2022-r_600.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/projeto_de_lei_141-2022-r_600.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 600.000,00.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_142-2022-23a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_142-2022-23a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_143-2022-23a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_143-2022-23a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_144-2022-r_2.010-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_144-2022-r_2.010-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 2.010,00.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_145-2022-r_3.150.00000_-_suplementar_excesso_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_145-2022-r_3.150.00000_-_suplementar_excesso_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.150.000,00.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_146-2022-r_200.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_146-2022-r_200.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 200.000,00.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3133/projeto-de-lei-147-2022---loa-2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3133/projeto-de-lei-147-2022---loa-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO DO MUNICÍPIO DE MATELÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3108/projeto_de_lei_148-2022-codem.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3108/projeto_de_lei_148-2022-codem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO INCISO I DO ART. 4º, ART. 6º, SUPRIME-SE INCISOS I AO IX DO ART. 6º E SUPRIME-SE ART. 8º DA LEI MUNICIPAL Nº 2.287/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_149-2022-24a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_149-2022-24a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_150-2022-24a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_150-2022-24a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_151-2022-r_1.070.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_151-2022-r_1.070.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.070.000,00.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_152-2022-r_25.00000-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_152-2022-r_25.00000-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 25.000,00.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_153-2022-r_192.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_153-2022-r_192.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 192.000,00.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_no_154-22_-_aluguel_vitima_de_violencia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_no_154-22_-_aluguel_vitima_de_violencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxílio-aluguel às mulheres em situação de violência doméstica e familiar no Munícipio de Matelândia, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_155-2022-25a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_155-2022-25a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_156-2022-25a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_156-2022-25a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_157-2021-r_4.767.22384-_suplementar_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_157-2021-r_4.767.22384-_suplementar_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 4.767.223,84.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_158-2022-r_350.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_158-2022-r_350.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 350.000,00.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3119/projeto_de_lei_159-2022-26a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3119/projeto_de_lei_159-2022-26a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3120/projeto_de_lei_160-2022-26a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3120/projeto_de_lei_160-2022-26a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3121/projeto_de_lei_161-2022-r_650.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3121/projeto_de_lei_161-2022-r_650.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3126/projeto_de_lei_162-2022-ampliacao_vagas_provimento_temporario_assistente_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3126/projeto_de_lei_162-2022-ampliacao_vagas_provimento_temporario_assistente_social.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO CRIADO PELA LEI Nº 4.851/2022 E ALTERADA PELA LEI Nº 4.861/2022.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_163-2022-_correcao_simpoa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_163-2022-_correcao_simpoa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DA REDAÇÃO DO § 2º. DO ART. 8º DA LEI MUNICIPAL Nº 4.877 DE 09 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3132/substitutivo_ao_projeto_de_lei_164-2022-criacao_nutri_e_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3132/substitutivo_ao_projeto_de_lei_164-2022-criacao_nutri_e_social.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO, QUE PASSAM A INTEGRAR O ANEXO I – ESTRUTURA DE CARGOS, VAGAS E CARGA HORÁRIA DA LEI Nº 3.468/2015 DE 11/06/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3127/projeto_de_lei_165-2022-27a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3127/projeto_de_lei_165-2022-27a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3128/projeto_de_lei_166-2022-27a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3128/projeto_de_lei_166-2022-27a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_167-2022-r_80.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_167-2022-r_80.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 80.000,00.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/projeto_de_lei_168-2022-perimetro_urbano.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/projeto_de_lei_168-2022-perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE MATELÂNDIA – PR.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/projeto_de_lei_169-2022-28a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/projeto_de_lei_169-2022-28a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/projeto_de_lei_170-2022-28a._alteracao_ldo_1_substitutivo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/projeto_de_lei_170-2022-28a._alteracao_ldo_1_substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_171-2022-r_53000-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_171-2022-r_53000-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 530,00.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_172-2022-r_99.09289-_especial_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_172-2022-r_99.09289-_especial_superavit_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 99.092,89.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_173-2022-29a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_173-2022-29a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_174-2022-29a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_174-2022-29a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_175-2022-r_467.20000_-_suplementar_excesso_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_175-2022-r_467.20000_-_suplementar_excesso_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 467.200,00.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/projeto_de_lei_176-2022-cotas_raciais.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/projeto_de_lei_176-2022-cotas_raciais.pdf</t>
   </si>
   <si>
     <t>INSTITUI POLÍTICA DE COTAS RACIAIS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA/PR, POR MEIO DA RESERVA DE VAGAS A NEGROS E AFRODESCENDENTES EM CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA/PR.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/projeto_de_lei_177-2022-30a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/projeto_de_lei_177-2022-30a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/projeto_de_lei_178-2022-30a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/projeto_de_lei_178-2022-30a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/projeto_de_lei_179-2022-r_920.00000-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/projeto_de_lei_179-2022-r_920.00000-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 920.000,00.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/projeto_de_lei_180-2022-r_61.20000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/projeto_de_lei_180-2022-r_61.20000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 61.200,00</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_181-2022-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_181-2022-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E AMPLIAÇÃO DO NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE CARGOS DA LEI Nº 2.845/2013.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_182-2022-acs_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_182-2022-acs_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 4.860/2022, QUE REGULAMENTA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE CONTROLE DE ENDEMIAS, SEJA NA MODALIDADE EMPREGO PÚBLICO, BEM COMO NA MODALIDADE ESTATUTÁRIO NOS TERMOS DA EMENDA CONSTITUCIONAL Nº.120/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/projeto_de_lei_183-2022-r_10.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/projeto_de_lei_183-2022-r_10.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>183/2022 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA_x000D_
 O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 10.000,00.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/projeto_de_lei_184-2022-31a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/projeto_de_lei_184-2022-31a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/projeto_de_lei_185-2022-31a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/projeto_de_lei_185-2022-31a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_186-2022-r_619.82580_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_186-2022-r_619.82580_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 619.825,80.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/projeto_de_lei_187-2022_-_medico_veterinario_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/projeto_de_lei_187-2022_-_medico_veterinario_temporario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER DE EXCEPCIONAL INTERESSE PÚBLICO, DE MÉDICO VETERINÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/projeto-de-lei-188-2022--cria-o-auxilio-alimentacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/projeto-de-lei-188-2022--cria-o-auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO NA FORMA DE VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto-de-lei-189-2022-r-82.00000--especial-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto-de-lei-189-2022-r-82.00000--especial-reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 82.000,00.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/projeto_de_lei_190-2022-32a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/projeto_de_lei_190-2022-32a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/projeto_de_lei_191-2022-32a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/projeto_de_lei_191-2022-32a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/projeto_de_lei_192-2022-r_570.25826-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/projeto_de_lei_192-2022-r_570.25826-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 570.258,26.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/projeto_de_lei_193-2022-r_621.55664-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/projeto_de_lei_193-2022-r_621.55664-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 621.556,64.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/projeto-de-lei-194-2022-33a.-alteracao-ppa-1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/projeto-de-lei-194-2022-33a.-alteracao-ppa-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/projeto-de-lei-195-2022-33a.-alteracao-ldo_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/projeto-de-lei-195-2022-33a.-alteracao-ldo_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2022, LEI Nº 4.753/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto-de-lei-196-2022-r-20.00000--suplementar-excesso-vinculado_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto-de-lei-196-2022-r-20.00000--suplementar-excesso-vinculado_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE MATELÂNDIA - PREVIMAT A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_no_197_-_altera_lei_1870-08_-_adequa_salario_advogado_extingue_auxiliar_de_servicos_gerais.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_no_197_-_altera_lei_1870-08_-_adequa_salario_advogado_extingue_auxiliar_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1.870/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto-de-lei-198-2022-34a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto-de-lei-198-2022-34a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto-de-lei-199-2022-34a.-alteracao-ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto-de-lei-199-2022-34a.-alteracao-ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto-de-lei-200-2022-r-243.00000---suplementar-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto-de-lei-200-2022-r-243.00000---suplementar-reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS – R$ 243.000,00.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto-de-lei-201-2022-r-7.00000--especial-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto-de-lei-201-2022-r-7.00000--especial-reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 7.000,00.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto-de-lei-202-2022-35a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto-de-lei-202-2022-35a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/projeto-de-lei-203-2022-35a.-alteracao-ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/projeto-de-lei-203-2022-35a.-alteracao-ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto-de-lei-204-2022-r-41.72500---suplementar-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto-de-lei-204-2022-r-41.72500---suplementar-reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS – R$ 41.750,00.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/projeto-de-lei-205-2022-r-360.00000--especial-reducao-2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/projeto-de-lei-205-2022-r-360.00000--especial-reducao-2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 360.000,00.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/projeto-de-lei-206-2022-r-655.00000--especial-excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/projeto-de-lei-206-2022-r-655.00000--especial-excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS – R$ 655.000,00.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/resolucao_1_uso_de_veiculo_-_mesa_diretiva.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/resolucao_1_uso_de_veiculo_-_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DOS VEÍCULOS OFICIAIS NA CÂMARA MUNICIPAL DE MATELÂNDIA, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/proj_resolucao_no_2_adiantametno.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/proj_resolucao_no_2_adiantametno.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE ADIANTAMENTO PARA PEQUENAS DESPESAS DE PRONTO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/proj_resolucao_no_4_intersticio_das_sessoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/proj_resolucao_no_4_intersticio_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Altera Regimento Interno e dá outras providencias.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_resolucao_no_05-2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_resolucao_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Cria e Regulamenta a Câmara Mirim no Município de Matelândia – Regimento Interno da Câmara Mirim</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/projeto_de_resolucao_06-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/projeto_de_resolucao_06-22.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA RESOLUÇÃO 01/2019 DA CÂMARA MUNICIPAL DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2695/requerimento_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2695/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde que forneça relatório sintético de quantos exames de tomografias foram realizadas por nossos munícipes durante o ano de 2021, seja pelo SUS-  Sistema unico de Saúde ou CISI - Consorcio Intermunicipal de Saúde do Iguaçu,  bem como informar os gastos com transporte para levar os pacientes para execução do referido exame._x000D_
 Ainda em tempo, se possível classificar por masculino e feminino.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/requerimento_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/requerimento_2.pdf</t>
   </si>
   <si>
     <t>- REQUER AO EXECUTIVO QUE ELABORE UM PROJETO DE LEI DE USO DE SOLO REFERENTE A REDUÇÃO DA  FAIXA DE DOMÍNIO DA BR 277 EM TODO PERÍMETRO DO MUNÍCIPIO DE MATELÂNDIA, BEM COMO DA FAIXA DE DOMÍNIO DA PR 590 EM TODO PERÍMETRO QUE ABRANGE O DISTRITO DE AGRO CAFEEIRA ATÉ O LIMITE COM RAMILÂNDIA, PARA QUE SEJA INSERIDO NO NOVO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/requerimento_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/requerimento_3.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O PISO DOS PROFESSORES FOI REAJUSTADO EM 33% ESSE ANO. OCORRE QUE OS PROFESSORES TIVERAM INCORPORADOS AO PISO SUAS VANTAGENS PESSOAIS DECORRENTES DA CARREIRA – QUINQUÊNIO, PÓS-GRADUAÇÕES E ETC. ASSIM, ALGUNS DOS MEMBROS DO MAGISTÉRIO, INDEPENDENTEMENTE DO TEMPO DE TRABALHO E OUTRAS CONDIÇÕES PASSARAM A GANHAR O MESMO DO QUE OS INICIANTES. TAL CÁLCULO CAUSA DISTORÇÃO DO PRETENDIDO PELO PISO QUE É A ATUALIZAÇÃO DO SALÁRIO BASE. DESTA FORMA REQUER QUE AS VANTAGENS PESSOAIS SEJAM PAGAS ACIMA DO PISO E NÃO INCLUÍDAS NELE COMO FOI FEITO.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/requerimento_4.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Solicito que nos seja informado os motivos pelos quais ainda não foi encaminhado para  apreciação e votação  nessa casa de leis, o projeto dispondo sobre o novo piso salarial dos professores da educação básica , visto que  este projeto  foi aprovado no dia 07/02/2022 com a publicação da Portaria n° 67, de 4 de fevereiro de 2022, no Diário Oficial da União, que homologou o contido no parecer nº2/2022/CHEFIA/GAB/SEB/SEB, de 31 de janeiro de 2022, da Secretaria de Educação Básica do Ministério da Educação, que definiu o reajuste do piso salarial nacional dos profissionais do magistério da educação básica pública para o ano de 2022 na ordem de 33,24%.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_05.pdf</t>
   </si>
   <si>
     <t>- CONSIDERANDO QUE AS SECRETARIAS FAZEM ANUALMENTE UMA AVALIAÇÃO DE TODOS OS SEUS FUNCIONÁRIOS._x000D_
 - REQUEREMOS DAS MESMAS O RESULTADO DAS NOTAS DE CADA SECRETARIA E SEUS FUNCIONÁRIOS (REFERENTE AO ANO 2021).</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/requerimento_no_06-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/requerimento_no_06-22.pdf</t>
   </si>
   <si>
     <t>- SOLICITO AO EXECUTIVO E AO CONTROLE INTERNO INFORMAÇÕES SOBRE AS LINHAS DO TRANSPORTE ESCOLAR._x000D_
 QUANTAS LINHAS SÃO TERCEIRIZADAS E QUAIS SÃO AS LINHAS E PARA QUAIS ESCOLAS?_x000D_
 QUAL A KILOMETRAGEM DE CADA LINHA?_x000D_
 QUAL O VALOR PAGO POR KILOMETRAGEM?_x000D_
 QUAL A QUANTIDADE DE ALUNOS POR VEÍCULOS, SEJA NO ÔNIBUS E NAS KOMBIS?_x000D_
 VALORES PAGOS TODOS OS MESES EM TODAS AS LINHAS A CADA EMPRESA E HORÁRIO QUE SÃO REALIZADAS?_x000D_
 QUAIS AS LINHAS SÃO FEITAS COM VEÍCULOS PRÓPRIOS DO MUNICÍPIO?_x000D_
 QUANTOS VEÍCULOS DO TRANSPORTE ESCOLAR FICAM NO PÁTIO SEM REALIZAR O TRANSPORTE?_x000D_
 HÁ FALTA DE MOTORISTAS? QUAIS MEDIDAS ESTÃO SENDO TOMADAS PARA SUPRIR ESSA FALTA?_x000D_
 VALOR PAGO NOS MESES DE FEVEREIRO, MARÇO, ABRIL, DAS EMPRESAS TERCEIRIZADAS?_x000D_
 QUAIS OS HORÁRIOS DE CHEGADA DOS ALUNOS ESTÃO DENTRO DO HORÁRIO ESCOLAR?</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/requerimento_7.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/requerimento_7.pdf</t>
   </si>
   <si>
     <t>REQUER AOO EXEUTIVO INFORMAÇOES DE COMO ESTA OCORRENDO A PROTEÇAO DE DADOS DO EXECUTIVO,  CONSIDERANDO  QUE JÁ TIVEMOS UM FATO OCORRIDO NO SETOR DE FINANÇAS ONDE FOI DESVIADO R$ 419,000,00 DAS CONTAS PUBLICAS._x000D_
 QUAIS AS MEDIDAS TOMADAS A FIM DE PROTEGER OS DADOS INTERNOS DO EXECUTIVO?</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/requerimento_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Qual providência ou critério será tomada quanto aos medicamentos nos finais de semana e feriados prolongados para os pacientes que necessitam após as consultas.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_09.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_09.pdf</t>
   </si>
   <si>
     <t>- SOLICITO AO EXECUTIVO E CONTROLE INTERNO INFORMAÇÕES SOBRE AS VIAGENS PARA A SECRETARIA DE ESPORTES COM VEÍCULOS DO TRANSPORTES ESCOLAR, COMO ESTA SENDO FEITO O CONTROLE DE DESPESAS COM O COMBUSTÍVEL, HORAS EXTRAS?_x000D_
 - QUAL A SECRETARIA QUE EXECUTA O PAGAMENTO DE TAIS DESPESAS?_x000D_
 - QUAL O MOTIVO DESSE SERVIÇO NÃO SER FEITO POR EMPRESAS LICITADAS?</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo que elabore projeto para regularização das obras/casas construídas e que não dispõem de tal documento, , porém são construções consolidadas.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/requerimento_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Considerando a edição da emenda constitucional  120 de 2022 e sua regulamentação pela Portaria 2109/2022 do Ministério da saúde que fixa o piso dos agentes comunitários  de saúde em dois salários mínimos com aplicação retroativa a maio desse ano e, que esse recursos serão pagos inteiramente pelo governo federal, requeremos:_x000D_
 _x000D_
 1.	Informações de que se o repasse já foi feito para o município e,  se o pagamento dos acs será retroativo a maio e junho, isto é: os  acs receberão essa diferença?_x000D_
 2.	Providências: Considerando  a competência do prefeito municipal para editar seus atos relativos aos seus recursos humanos, requeremos que seja editada  imediatamente lei municipal regulamentando esse pagamento aos acs com finalidade de evitar qualquer problema que atrase os pagamentos ou cause insegurança jurídica.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/requerimento_sobre_a_br_277.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/requerimento_sobre_a_br_277.docx</t>
   </si>
   <si>
     <t>Requer a o município informações :_x000D_
  Sabendo que esta em tramitação a nova licitação para concessionaria assumir a BR 277, e tendo conhecimento de to do os problemas enfrentado pelo moradores  das margens da  Br 277 , pergunto:  o município esta elaborando algum trabalho com objetivo de pedir redução da faixa de domínio ou outros projetos  com objetivo de achar uma melhor solução para essa problemática, se a resposta for sim que  informe a esta casa de Leis o que estão realizando</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2988/requerimento_no_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2988/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>requer ao executivo informações sobre o cadastramento que a prefeitura é responsável em fazer em relação ao beneficio destinado aos taxistas._x000D_
 _x000D_
 JUSTIFICATIVA._x000D_
 O governo disponibilizou seis parcelas de 1 mil reais, gostaria de informações sobre o mesmo beneficio.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/requerimento_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/requerimento_14.pdf</t>
   </si>
   <si>
     <t>- REQUER AO EXECUTIVO INFORMAÇÕES QUEM É O RESPONSÁVEL PELO EMPRÉSTIMO DAS ESTRUTURAS METÁLICAS PARA MONTAGEM DE BARRACAS?_x000D_
 - QUAL O MOTIVO DESTAS ESTRUTURAS ESTAREM ABANDONADAS NO DISTRITO DE AGROCAFEEIRA CONFORME FOTOS EM ANEXO?</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_15.pdf</t>
   </si>
   <si>
     <t>PEDIMOS QUE NOS SEJA ENVIADO UM RELATÓRIO DE PORCENTAGEM DAS VISITAS DAS AGENTES DE SAÚDE DESDE O INÍCIO DO ANO DE 2022, SEPARADO POR UNIDADES.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_16.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO UMA LISTA COM O NÚMERO DE FAMÍLIAS QUE O PROFAM ATENDE E QUANTAS E QUAIS SÃO DA REGIÃO DE AGRO CAFEEIRA E INTERIORES DE AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_17.pdf</t>
   </si>
   <si>
     <t>EM RELAÇÃO AOS SISTEMAS CONTÁBEIS, COMO ESTÁ O PROCESSO DE LICITAÇÃO PARA A AQUISIÇÃO DO SISTEMA QUE ENGLOBA TANTO OS PODERES EXECUTIVO E LEGISLATIVO(SIAFIC)? - TERÁ TEMPO HÁBIL PARA IMPLANTAÇÃO DENTRO DO PRAZO QUE SE INICIA EM 2023, COMO TAMBÉM PARA O TREINAMENTO DOS FUNCIONÁRIOS PARA UTILIZAÇÃO DO NOVO SISTEMA?</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/requerimento_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/requerimento_18.pdf</t>
   </si>
   <si>
     <t>EM RELAÇÃO À DOCUMENTAÇÃO DO TERRENO DA ESCOLA MARINO ROSSI JÁ ESTÁ REGULARIZADA? EM CASO NEGATIVO O QUE FALTA PARA REALIZAR A REGULARIZAÇÃO?</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/requerimento_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/requerimento_19.pdf</t>
   </si>
   <si>
     <t>REQUER TODAS AS INFORMAÇÕES SOBRE O CASCALHAMENTO REALIZADO NA ESTRADA DO RIO URU, INCLUINDO ONDE ADQUIRIRAM O CASCALHO, SE TEVE CUSTO E QUANTAS CARGAS FORAM FEITAS? - QUEM FOI O RESPONSÁVEL PELO ACOMPANHAMENTO DA OBRA?</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/requerimento_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Que o executivo nos informe e encaminhe relatórios feitos pela Comissão Especial, Comissão esta instituída através de Decreto 3.508/2022 de 21 de março de 2022 para analisar os pagamentos de horas extras pagas no período entre o Ano 2017 ao mês de março de 2022 a servidores públicos ocupantes de cargos efetivos. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA. Gostaríamos de saber como está o andamento dos trabalhos da Comissão.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/requerimento_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/requerimento_21.pdf</t>
   </si>
   <si>
     <t>POR QUAL MOTIVO AS MERENDEIRAS DO PROFAM NÃO PODEM ALMOÇAR A COMIDA FEITA PARA AS CRIANÇAS?_x000D_
 DE QUEM PARTIU ESSA ORDEM E POR QUE?_x000D_
 NÃO SOBRA COMIDA?_x000D_
 E SE SOBRA, POR QUAL MOTIVO AS MERENDEIRAS TÊM QUE LEVAR O ALMOÇO DE CASA?</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_22.pdf</t>
   </si>
   <si>
     <t>- QUAL O MOTIVO DE TER PASSADO A PATROLA NA ESTRADA DO RIO SABIÁ SEM TER FEITO O CASCALHAMENTO E DEPOIS PASSADO O ROLO EM TODA A ESTRADA?</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/requerimento_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/requerimento_23.pdf</t>
   </si>
   <si>
     <t>REQUER À ADMINISTRAÇÃO DO MUNICÍPIO DE MATELÂNDIA QUE REALIZE O ESTUDO DE IMPACTO CONFORME SOLICITADO PELO SUPREMO TRIBUNAL FEDERAL E ASSIM DAR CONTINUIDADE NAS AÇÕES PARA O CUMPRIMENTO DA LEI A LEI 14.434/2022(piso salarial da enfermagem)</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_24.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O MUNICÍPIO QUE INSIRA NA LDO 2023 DOTAÇÃO ORÇAMENTARIA A FIM DE SEREM INVESTIDOS EM POLITICAS PÚBLICAS DA MULHER.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/requerimento_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento de Transito e Transporte Escolar  municipal  que  nos informe o que esta sendo desenvolvido para o cumprimento da Resoluçao N.05, 08 de maio de 2020 onde Delibera sobre a presença de monitores treinados ,  dentro dos veiculos de transporte escolar publico municipal_x000D_
 Haja visto que já houveram situações de motoristas se verem em situação que fica altamente perigoso pois as crianças exigem monitoramento, tendo ocorrido inclusive de menores terem sofrido ferimentos nos interiores dos veiciulos</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3084/requerimento_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3084/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, senhores vereadores:_x000D_
 _x000D_
 Por iniciativa dos vereadores adiante assinados, com apoio dos demais, após tramitação no plenário, no uso de suas atribuições regimentais, vem REQUERER a informação abaixo:_x000D_
 _x000D_
 - Perante inúmeras informações ou não, a respeito de um convênio existente junto ao Estado que deveria contemplar com Pavimentação Poliédrica a Comunidade de Santa Lúcia e Vila Brasil, venho através deste Requerimento solicitar qual a atual situação deste convênio, pois a população daquelas regiões estão ansiosas no aguardo desta Obra, e perante este Requerimento teremos a nível documental as verdadeiras informações sobre o assunto._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA. _x000D_
 _x000D_
 			- A necessidade de investimento na qualidade de Estradas do município de Matelândia é gigantesca, e perante tantas dificuldades que encontramos pra conquistar Convênios com Estado percebo que a exemplo de Obras como a citada não deveríamos estar esperando por tanto tempo na Execução da mesma, então quero apenas ouvir do Executivo o passo a passo dos acontecimentos relacionados a isso.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>Bedeco, Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3125/requerimento_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3125/requerimento_27.pdf</t>
   </si>
   <si>
     <t>- SABENDO SE QUE O MUNICÍPIO JÁ ADQUIRIU O TERRENO, COMO ESTÁ O PROCESSO DE LICITAÇÃO PARA A CONSTRUÇÃO DA NOVA RODOVIÁRIA?_x000D_
 -  POR QUAL MOTIVO AINDA NÃO FOI DADO O INÍCIO DAS OBRAS?_x000D_
 - SE FOR MOTIVO DE LICITAÇÃO POR QUAL MOTIVO AINDA NÃO FOI DADO O INÍCIO DA MESMA?</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>Luizinho, MARINILCE, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/requerimento_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/requerimento_28.pdf</t>
   </si>
   <si>
     <t>- COMO É FEITO O REPASSE DAS DESPESAS DE COMBUSTÍVEL, PARA A SECRETARIA DE EDUCAÇÃO QUANDO OS ÔNIBUS DO TRANSPORTE ESCOLAR PRESTAM OS SERVIÇOS PARA OUTRAS SECRETARIAS?</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/requerimento_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/requerimento_29.pdf</t>
   </si>
   <si>
     <t>- REQUERER QUE O MUNICÍPIO APRESENTE O PLANEJAMENTO E SE POSSÍVEL  O  PROJETO DE MELHORIAS PARA AS ESTRADAS RURAIS  QUE ESTEJA EM HARMONIA COM A SUSTENTABILIDADE  E PRESERVAÇÃO AMBIENTAL,  COM DESCRIÇÃO DE TRECHOS QUE PRETENDEM REALIZAR PAVIMENTAÇÃO POLIÉDRICAS OU PEDRAS IRREGULARES ,  ASFALTO OU CASCALHAMENTO E MELHORIAS, ALÉM DA       CONSTRUÇÃO DE PONTES COM MEDIDAS        ( LARGURA) NECESSÁRIA DE FORMA  QUE OS AGRICULTORES POSSAM TER ACESSIBILIDADE COM MAQUINÁRIO AGRÍCOLA PESADO._x000D_
 - REQUER AINDA QUE REALIZE DETALHAMENTO ESPECIFICO POR ESTRADA/COMUNIDADE TRAZENDO A QUANTIDADE EM METROS OU km E ESTIMATIVA DO VALOR NECESSÁRIO PARA A CONSTRUÇÃO DE CADA ESTRADA.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/requerimento_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/requerimento_30.pdf</t>
   </si>
   <si>
     <t>- SOLICITO INFORMAÇÕES DE COMO ESTÁ O INQUÉRITO POLICIAL SOBRE O DESVIO DOS 419 MIL REAIS._x000D_
 - JÁ SE ENCERROU?_x000D_
 - OS VALORES FORAM RECUPERADOS OU A CAIXA ECONÔMICA FEDERAL IRÁ DEVOLVER TAL VALOR?</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/requerimento_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/requerimento_31.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES REFERENTES AO ANDAMENTO DA CANALIZAÇÃO DOS POSTOS ARTESIANOS DAS COMUNIDADES: SILVA JARDIM, RIO SABIA, LINHA PANIZZON, LINHA OURO VERDI, E PRINCIPALMENTE O DA LINHA DUARTE QUE A MUITO TEMPO ESTÁ NA RETA FINAL, E SEM CONCLUSÃO DO MESMO._x000D_
 _x000D_
 JUSTIFICATIVA: INSATISFAÇÃO DOS MORADORES QUE NECESSITAM DESTAS CONCLUSÕES.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Sabendo que, estamos enfrentando grandes mudanças relacionadas ao Setor Público, principalmente voltados a nova Lei de Licitações e suas atualizações queremos informações do Poder Executivo, dentre elas, os profissionais responsáveis foram capacitados para enfrentar essas mudanças? Qual a previsão do município de Matelândia iniciar as mudanças? Os Secretários de suas devidas Pastas estão preparados para as mudanças sabendo que deverá existir um planejamento antecipado?</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_33.pdf</t>
   </si>
   <si>
     <t>- REQUER AO EXECUTIVO INFORMAÇÕES QUAIS AS MEDIDAS ESTÃO SENDO TOMADAS PARA FORNECER ÁGUA TRATADA PARA A POPULAÇÃO DA COMUNIDADE LINHA PANIZZON? _x000D_
 _x000D_
 Justificativa: considerando que já existe o poço, a energia trifásica, faltando apenas ligar o ramal da energia trifásica a qual está próximo ao poço e faltando a canalização, inclusive nesta localidade temos agricultores que fazem parte da agro indústria familiar com a produção de alimentos e tem sofrido prejuízos na produção em virtude da falta de água.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/requerimento_no_34-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/requerimento_no_34-22.pdf</t>
   </si>
   <si>
     <t>- QUAL A ATUAL SITUAÇÃO DA POSSÍVEL PAVIMENTAÇÃO POLIÉDRICA QUE FARIA A LIGAÇÃO DA ESTRADA PRÓXIMA AO SR. ROQUE DAL POZZO, NO BAIRRO SÃO CRISTÓVÃO, SENTIDO À LINHA DAL POZZO E/OU VALE DA AVENTURA NA COMUNIDADE SANTA LÚCIA? SABENDO QUE HÁ UM COMPROMISSO PARLAMENTAR EM VIGÊNCIA.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/requerimento_no_35-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/requerimento_no_35-22.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES DE QUE MANEIRA ESTÁ SENDO REALIZADO ABASTECIMENTO VEICULAR COM DIESEL S10?</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/requerimento_no_36-22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/requerimento_no_36-22.pdf</t>
   </si>
   <si>
     <t>- QUAIS A MEDIDAS QUE ESTÃO SENDO REALIZADAS PARA QUE SEJA ATENDIDO A SOLICITAÇÃO DA CANALIZAÇÃO DA ÁGUA PARA ABASTECER A COMUNIDADE DA LINHA DUARTE?_x000D_
 - QUAL O VALOR DISPONÍVEL PARA EXECUÇÃO DESTE SERVIÇO?_x000D_
 QUANDO SE DARÁ CONTINUIDADE NESTE TRABALHO?_x000D_
 PREVISÃO DE ENTREGA?_x000D_
 _x000D_
 Justificativa: Somos sabedores que Já tem o poço e energia trifásica, faltando apenas instalar o ramal para que essa energia chegue até o poço. Em prévio acordo da associação dos moradores, onde os mesmos ficaram responsável de criar a associação com CNPJ e isso tudo já foi executado por parte da associação e o executivo ainda não executou os serviços que é de sua competência e a comunidade vem sofrendo a escassez hídrica.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/requerimento_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/requerimento_37.pdf</t>
   </si>
   <si>
     <t>- GOSTARIA DE SABER COMO ESTÁ O PROCESSO REFERENTE AO MÉDICO DE VILA ESMERALDA E AGROCAFEEIRA, SR. ILLIANO, SOBRE A LEGALIDADE DE CONTRATAÇÃO, BASEADO NOS CRITÉRIOS DO CONCURSO._x000D_
 _x000D_
  OBSERVA-SE NO EDITAL DO CONCURSO, PÁGINA 14 QUE UM DOS REQUISITOS BÁSICOS PARA A CONTRATAÇÃO SERIA DE NÃO TER SIDO DEMITIDO DO SERVIÇO PÚBLICO NOS ÚLTIMOS 5(CINCO) ANOS, SENDO QUE HOUVE UM PROCESSO ADMINISTRATIVO/DISCIPLINAR INSTAURADO NA CIDADE DE VARGINHA, MG. TENDO ASSIM O CONTRATO RESCINDIDO EM 2017.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/requerimento_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/requerimento_38.pdf</t>
   </si>
   <si>
     <t>- SE PROCEDE A INFORMAÇÃO QUE HÁ UM INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE/AGENTES COMUNITÁRIOS DE ENDEMIAS VINDO DO GOVERNO FEDERAL,  BASEADO NO DECRETO LEI 8.474 DE JULHO DE 2015, QUE PREMIA OS MESMOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6756,67 +6756,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/emenda_ao_projeto_50-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/emenda_modificativa_ao_projeto_188-22_-_altera_artigo_6o_i_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2712/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2713/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2714/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2715/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2716/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2717/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2719/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2720/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/melhorias_na_acessibilidade_da__avenida_duque_de_caxias_trecho_entre_a_rua_alfredo_chaves_e_napoleao_laureano.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2985/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_no_2022.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/melhorias_com_urgencia_nas_estradas_que_da_acesso_a_propriedade_do_sr.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/solicito_ao_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/solicito_ao_executivo_municipal_que_encaminhe_para_camara_de_vereadores_a_alteracao_do_art.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/indico_ao_executivo_aderir_o_programa_mais_frutasno_meu_pomar.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3079/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3080/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3086/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3087/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3088/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3089/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3104/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3105/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3107/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3122/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3123/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3124/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3131/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3134/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3135/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3146/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/mocao_no_03-2022_-_aplauso_papel_timbrado.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/emenda_a_lei_organica_013-2022_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/projeto_de_emenda_a_lei_organica_no_14-2022_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/projeto_de_emenda_a_lei_organcia_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_emenda_a_lei_organcia_no_16-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/projeto_de_lei_complementar_08-2022_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/projeto_de_lei_01-2022_-_ampliacao_de_cargos_e_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_002-2022_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/projeto_de_lei_03-2022-_ampliacao_vaga_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/projeto_de_lei_04-2022-1a._alteracao_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/projeto_de_lei_05-2022-1a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_06-2022-_r_1.616.20114_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/projeto_de_lei_07-2022-r_3.422.77437_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/projeto_de_lei_08-2022-_r_3.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_09-2022-r_501.50000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_10_-_2022_-_recomposicao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_11-_2022_-_recomposicao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_12-2022_-_revogacao_lei_covid.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/projeto_de_lei_13-2022_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/projeto_de_lei_14-2022_-_ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_15-2022-2a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_16-2022-2a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_17-2022-r_1.376.81240_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/projeto_de_lei_18-2022-r_334.25000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/projeto_de_lei_19-2022-r_15.30000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/projeto_de_lei_20-2022-r_70.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_21-2022-3a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_22-2022-3a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_23-2022-r_965.00000_-_especial_superavit_1_alterado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_25-2022-_ampliacao_vaga_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_26-2022_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/projeto_de_lei_027-2022_-_alteracao_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/projeto_de_lei_028-2022_-_alteracao_pccr.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/projeto_de_lei_029-2022-amplia_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/projeto_de_lei_030-2022-4a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/projeto_de_lei_031-2022-4a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/projeto_de_lei_032-2022-r_754.53382_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/projeto_de_lei_033-2022-r_1.913.35353_-_especial_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/projeto_de_lei_034-2022-r_37.50000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no_35-2022_-_funcionario_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_36-2022-5a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_037-2022-5a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_038-2022-r_5.005.85030_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/projeto_de_lei_39-2022-r_535.97415_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/projeto_de_lei_40-2022-r_86.44343_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/projeto_de_lei_41-2022-r_322.16797_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/projeto_de_lei_42-2022-r_50.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/projeto_de_lei_43-2022_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_de_lei_44-2022_altera_lei_honorarios.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/projeto_de_lei_045-2022-6a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_046-2022-6a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_047-2022-r_816.67786_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/projeto_de_lei_048-2022-alteracao_da_lei_1994-2009.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/projeto_de_lei_049-2022_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/projeto_de_lei_050-2022_taxa_limpeza_lotes_baldios_dengue.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/projeto_de_lei_051-2022-7a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_052-2022-7a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_053-2022-r_493.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_de_lei_054-2022-r_788.48743_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_de_lei_055-2022-r_910.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_056-2022-8a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/projeto_de_lei_057-2022-8a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/projeto_de_lei_058-2022-r_10.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_de_lei_059-2022-r_407.42904_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_de_lei_060-2022-r_340.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_de_lei_063-2022-r_65.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_064-2022-r_144.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_065-2022-r_669.00000_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/projeto_de_lei_066-2022-r_630.00000_-_especial_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/projeto_de_lei_067-2022_parcelamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/projeto_de_lei_068-2022-10a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/projeto_de_lei_069-2022-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/projeto_de_lei_070-2022-_r_989.75424_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/projeto_de_lei_071-2022_desenvolvimento_rural_final.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/projeto_de_lei_072-2022-11a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/projeto_de_lei_073-2022-11a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/projeto_de_lei_074-2022-r_448.00000_-_especial_superavit_2.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_de_lei_075-2022-r_1.05493_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_de_lei_076-2022_declara_utilidade_publica_associacao_de_moradores_renascer.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/projeto_de_lei_77_-_altera_lei_utilidade_publica_quero_viver.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_de_lei_078-2022_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_de_lei_079-2022_-_pss_psicologo_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_de_lei_080-2022-12a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_081-2022-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_082-2022-r_580.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_083-2022-r_1.500.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_084-2022-r_65.00000_-_especial_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_085-2022-comite_dengue.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_086-2022_alteracao_da_lei_da_taxa_limpeza_lotes_baldios_dengue.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/projeto_de_lei_087-2022-criacao_ampliacao_reducao_e_extincao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/projeto_de_lei_088-2022-13a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/projeto_de_lei_089-2022-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_lei_090-2022-r_650.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/projeto_de_lei_091-2022_inclui_unidade_adm_na_estrutura.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/projeto_de_lei_092-_utilidade_publica_corrige_cnpj.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/projeto_de_lei_093-2022-14a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/projeto_de_lei_094-2022-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/projeto_de_lei_095-2022-r_1.290.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/projeto_de_lei_096-2022-15a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/projeto_de_lei_097-2022-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/projeto_de_lei_098-2022-r_662.76462-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/projeto_de_lei_099-2022-r_58.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_100-2022_-_salarios_dos_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_101-2022_-_consorcios_amop_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/projeto_de_lei_102-2022_-_altera_carga_horaria_dos_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/projeto_de_lei_103_-_cria_gratificacao_cargos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/projeto_de_lei_no_104-22_-_amplia_vagas_temporaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/projeto_de_lei_105-2022-16a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/projeto_de_lei_106-2022-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/projeto_de_lei_107-2022-r_200.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_lei_108-2022_-_moradia_legal_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/projeto_de_lei_109-2022-17a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/projeto_de_lei_110-2022-17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/projeto_de_lei_111-2022-r_675.60960_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_112-2022-18a._alteracao_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_113-2022-18a._alteracao_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_114-2022-r_60.27775_-_especial_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_115-2022-r_920.01500-_especial_excesso_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_116-2022_-_readaptacao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_117_2022_-_previmat_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_118_2022_-_simpoa_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_119-2022-_ampliacao_vaga_cargo_efetivo_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/projeto_de_lei_120-2022-19a._alteracao_ppa_substituido.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/projeto_de_lei_121-2022-19a._alteracao_ldo_substituido.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/projeto_de_lei_122-2022-r_1.430.00000_-_especial_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/projeto_de_lei_123-2022-r_1.280.00000_-_especial_superavit_substitutido.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_124-2022-r_25.00000_-_suplementar_reducao_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_125-2022_-autorizacao_de_recebimento_de_bem_em_doacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_126-2022_-_ldo_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/projeto_de_lei_127-2022-r_15.00000_-_suplementar_reducao_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/projeto_de_lei_128-reorganizacao_lei_de_direcao_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/projeto_de_lei_129-2022_-_horas_extraordinarias_alterado_3.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_130-2022-20a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_131-2022-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_132-2022-_r_620.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_133-2022-r_439.00000_-_suplementar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_134-2022-21a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_135-2022-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_136-2022-r_795.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_137-2022-r_562.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_138-2022-22a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/projeto_de_lei_139-2022-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/projeto_de_lei_140-2022-r_650.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/projeto_de_lei_141-2022-r_600.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_142-2022-23a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_143-2022-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_144-2022-r_2.010-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_145-2022-r_3.150.00000_-_suplementar_excesso_2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_146-2022-r_200.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3133/projeto-de-lei-147-2022---loa-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3108/projeto_de_lei_148-2022-codem.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_149-2022-24a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_150-2022-24a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_151-2022-r_1.070.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_152-2022-r_25.00000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_153-2022-r_192.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_no_154-22_-_aluguel_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_155-2022-25a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_156-2022-25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_157-2021-r_4.767.22384-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_158-2022-r_350.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3119/projeto_de_lei_159-2022-26a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3120/projeto_de_lei_160-2022-26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3121/projeto_de_lei_161-2022-r_650.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3126/projeto_de_lei_162-2022-ampliacao_vagas_provimento_temporario_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_163-2022-_correcao_simpoa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3132/substitutivo_ao_projeto_de_lei_164-2022-criacao_nutri_e_social.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3127/projeto_de_lei_165-2022-27a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3128/projeto_de_lei_166-2022-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_167-2022-r_80.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/projeto_de_lei_168-2022-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/projeto_de_lei_169-2022-28a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/projeto_de_lei_170-2022-28a._alteracao_ldo_1_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_171-2022-r_53000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_172-2022-r_99.09289-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_173-2022-29a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_174-2022-29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_175-2022-r_467.20000_-_suplementar_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/projeto_de_lei_176-2022-cotas_raciais.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/projeto_de_lei_177-2022-30a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/projeto_de_lei_178-2022-30a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/projeto_de_lei_179-2022-r_920.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/projeto_de_lei_180-2022-r_61.20000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_181-2022-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_182-2022-acs_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/projeto_de_lei_183-2022-r_10.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/projeto_de_lei_184-2022-31a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/projeto_de_lei_185-2022-31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_186-2022-r_619.82580_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/projeto_de_lei_187-2022_-_medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/projeto-de-lei-188-2022--cria-o-auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto-de-lei-189-2022-r-82.00000--especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/projeto_de_lei_190-2022-32a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/projeto_de_lei_191-2022-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/projeto_de_lei_192-2022-r_570.25826-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/projeto_de_lei_193-2022-r_621.55664-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/projeto-de-lei-194-2022-33a.-alteracao-ppa-1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/projeto-de-lei-195-2022-33a.-alteracao-ldo_2.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto-de-lei-196-2022-r-20.00000--suplementar-excesso-vinculado_3.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_no_197_-_altera_lei_1870-08_-_adequa_salario_advogado_extingue_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto-de-lei-198-2022-34a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto-de-lei-199-2022-34a.-alteracao-ldo_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto-de-lei-200-2022-r-243.00000---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto-de-lei-201-2022-r-7.00000--especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto-de-lei-202-2022-35a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/projeto-de-lei-203-2022-35a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto-de-lei-204-2022-r-41.72500---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/projeto-de-lei-205-2022-r-360.00000--especial-reducao-2.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/projeto-de-lei-206-2022-r-655.00000--especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/resolucao_1_uso_de_veiculo_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/proj_resolucao_no_2_adiantametno.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/proj_resolucao_no_4_intersticio_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_resolucao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/projeto_de_resolucao_06-22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2695/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/requerimento_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/requerimento_sobre_a_br_277.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2988/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3084/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3125/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/requerimento_no_34-22.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/requerimento_no_35-22.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/requerimento_no_36-22.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/requerimento_38.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/emenda_ao_projeto_50-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3205/emenda_modificativa_ao_projeto_188-22_-_altera_artigo_6o_i_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2711/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2712/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2713/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2714/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2715/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2716/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2717/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2719/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2720/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2820/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/melhorias_na_acessibilidade_da__avenida_duque_de_caxias_trecho_entre_a_rua_alfredo_chaves_e_napoleao_laureano.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2985/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_no_2022.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/melhorias_com_urgencia_nas_estradas_que_da_acesso_a_propriedade_do_sr.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/solicito_ao_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/solicito_ao_executivo_municipal_que_encaminhe_para_camara_de_vereadores_a_alteracao_do_art.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/indico_ao_executivo_aderir_o_programa_mais_frutasno_meu_pomar.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3079/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3080/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3086/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3087/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3088/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3089/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3090/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3091/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3092/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3101/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3102/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3103/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3104/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3105/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3106/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3107/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3122/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3123/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3124/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3131/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3134/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3135/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3145/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3146/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3147/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3148/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3149/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3150/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3159/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3160/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3161/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3162/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3163/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3164/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3165/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3168/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3169/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3170/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3171/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3172/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3173/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3175/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3176/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3177/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3178/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3179/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3180/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3185/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3186/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3187/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3188/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3189/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3190/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3191/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3192/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3193/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3194/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3196/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3197/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3198/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3206/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3207/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3208/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3209/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3210/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3212/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3215/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3216/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3217/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3218/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3222/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3225/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3226/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3227/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3228/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3240/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3241/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3242/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3243/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3244/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/mocao_no_03-2022_-_aplauso_papel_timbrado.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3093/mocao_no_04.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/emenda_a_lei_organica_013-2022_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/projeto_de_emenda_a_lei_organica_no_14-2022_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/projeto_de_emenda_a_lei_organcia_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_emenda_a_lei_organcia_no_16-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/projeto_de_lei_complementar_08-2022_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/projeto_de_lei_01-2022_-_ampliacao_de_cargos_e_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/projeto_de_lei_002-2022_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/projeto_de_lei_03-2022-_ampliacao_vaga_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/projeto_de_lei_04-2022-1a._alteracao_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/projeto_de_lei_05-2022-1a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/projeto_de_lei_06-2022-_r_1.616.20114_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/projeto_de_lei_07-2022-r_3.422.77437_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/projeto_de_lei_08-2022-_r_3.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/projeto_de_lei_09-2022-r_501.50000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/projeto_de_lei_10_-_2022_-_recomposicao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/projeto_de_lei_11-_2022_-_recomposicao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_12-2022_-_revogacao_lei_covid.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/projeto_de_lei_13-2022_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/projeto_de_lei_14-2022_-_ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2721/projeto_de_lei_15-2022-2a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2722/projeto_de_lei_16-2022-2a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2723/projeto_de_lei_17-2022-r_1.376.81240_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/projeto_de_lei_18-2022-r_334.25000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/projeto_de_lei_19-2022-r_15.30000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/projeto_de_lei_20-2022-r_70.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/projeto_de_lei_21-2022-3a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_22-2022-3a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/projeto_de_lei_23-2022-r_965.00000_-_especial_superavit_1_alterado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_25-2022-_ampliacao_vaga_cargo_efetivo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_de_lei_26-2022_-_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/projeto_de_lei_027-2022_-_alteracao_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/projeto_de_lei_028-2022_-_alteracao_pccr.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/projeto_de_lei_029-2022-amplia_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2771/projeto_de_lei_030-2022-4a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/projeto_de_lei_031-2022-4a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/projeto_de_lei_032-2022-r_754.53382_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/projeto_de_lei_033-2022-r_1.913.35353_-_especial_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/projeto_de_lei_034-2022-r_37.50000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/projeto_de_lei_no_35-2022_-_funcionario_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_36-2022-5a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_037-2022-5a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_038-2022-r_5.005.85030_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/projeto_de_lei_39-2022-r_535.97415_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/projeto_de_lei_40-2022-r_86.44343_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/projeto_de_lei_41-2022-r_322.16797_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/projeto_de_lei_42-2022-r_50.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/projeto_de_lei_43-2022_revoga_box_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_de_lei_44-2022_altera_lei_honorarios.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/projeto_de_lei_045-2022-6a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/projeto_de_lei_046-2022-6a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_047-2022-r_816.67786_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/projeto_de_lei_048-2022-alteracao_da_lei_1994-2009.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/projeto_de_lei_049-2022_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/projeto_de_lei_050-2022_taxa_limpeza_lotes_baldios_dengue.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/projeto_de_lei_051-2022-7a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_052-2022-7a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_053-2022-r_493.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_de_lei_054-2022-r_788.48743_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_de_lei_055-2022-r_910.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/projeto_de_lei_056-2022-8a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/projeto_de_lei_057-2022-8a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/projeto_de_lei_058-2022-r_10.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_de_lei_059-2022-r_407.42904_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_de_lei_060-2022-r_340.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_de_lei_061-2022-9a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_de_lei_063-2022-r_65.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_064-2022-r_144.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_065-2022-r_669.00000_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/projeto_de_lei_066-2022-r_630.00000_-_especial_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/projeto_de_lei_067-2022_parcelamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/projeto_de_lei_068-2022-10a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/projeto_de_lei_069-2022-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/projeto_de_lei_070-2022-_r_989.75424_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/projeto_de_lei_071-2022_desenvolvimento_rural_final.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/projeto_de_lei_072-2022-11a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/projeto_de_lei_073-2022-11a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/projeto_de_lei_074-2022-r_448.00000_-_especial_superavit_2.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_de_lei_075-2022-r_1.05493_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_de_lei_076-2022_declara_utilidade_publica_associacao_de_moradores_renascer.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/projeto_de_lei_77_-_altera_lei_utilidade_publica_quero_viver.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_de_lei_078-2022_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_de_lei_079-2022_-_pss_psicologo_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_de_lei_080-2022-12a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_081-2022-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_082-2022-r_580.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_083-2022-r_1.500.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_084-2022-r_65.00000_-_especial_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_085-2022-comite_dengue.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_086-2022_alteracao_da_lei_da_taxa_limpeza_lotes_baldios_dengue.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/projeto_de_lei_087-2022-criacao_ampliacao_reducao_e_extincao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/projeto_de_lei_088-2022-13a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/projeto_de_lei_089-2022-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_lei_090-2022-r_650.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/projeto_de_lei_091-2022_inclui_unidade_adm_na_estrutura.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/projeto_de_lei_092-_utilidade_publica_corrige_cnpj.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/projeto_de_lei_093-2022-14a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/projeto_de_lei_094-2022-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/projeto_de_lei_095-2022-r_1.290.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/projeto_de_lei_096-2022-15a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/projeto_de_lei_097-2022-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/projeto_de_lei_098-2022-r_662.76462-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/projeto_de_lei_099-2022-r_58.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_de_lei_100-2022_-_salarios_dos_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_101-2022_-_consorcios_amop_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/projeto_de_lei_102-2022_-_altera_carga_horaria_dos_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/projeto_de_lei_103_-_cria_gratificacao_cargos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/projeto_de_lei_no_104-22_-_amplia_vagas_temporaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/projeto_de_lei_105-2022-16a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/projeto_de_lei_106-2022-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/projeto_de_lei_107-2022-r_200.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_lei_108-2022_-_moradia_legal_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/projeto_de_lei_109-2022-17a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/projeto_de_lei_110-2022-17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/projeto_de_lei_111-2022-r_675.60960_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_112-2022-18a._alteracao_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_113-2022-18a._alteracao_ldo_assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_114-2022-r_60.27775_-_especial_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_115-2022-r_920.01500-_especial_excesso_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_116-2022_-_readaptacao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_117_2022_-_previmat_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_118_2022_-_simpoa_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/projeto_de_lei_119-2022-_ampliacao_vaga_cargo_efetivo_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/projeto_de_lei_120-2022-19a._alteracao_ppa_substituido.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/projeto_de_lei_121-2022-19a._alteracao_ldo_substituido.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/projeto_de_lei_122-2022-r_1.430.00000_-_especial_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/projeto_de_lei_123-2022-r_1.280.00000_-_especial_superavit_substitutido.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_124-2022-r_25.00000_-_suplementar_reducao_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_125-2022_-autorizacao_de_recebimento_de_bem_em_doacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_126-2022_-_ldo_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/projeto_de_lei_127-2022-r_15.00000_-_suplementar_reducao_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/projeto_de_lei_128-reorganizacao_lei_de_direcao_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/projeto_de_lei_129-2022_-_horas_extraordinarias_alterado_3.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_130-2022-20a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_131-2022-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_132-2022-_r_620.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_133-2022-r_439.00000_-_suplementar_suplementar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_134-2022-21a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_135-2022-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_136-2022-r_795.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_137-2022-r_562.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_138-2022-22a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/projeto_de_lei_139-2022-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/projeto_de_lei_140-2022-r_650.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/projeto_de_lei_141-2022-r_600.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_142-2022-23a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_143-2022-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_144-2022-r_2.010-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_145-2022-r_3.150.00000_-_suplementar_excesso_2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_146-2022-r_200.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3133/projeto-de-lei-147-2022---loa-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3108/projeto_de_lei_148-2022-codem.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_149-2022-24a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_150-2022-24a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_151-2022-r_1.070.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_152-2022-r_25.00000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_153-2022-r_192.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_no_154-22_-_aluguel_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_155-2022-25a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_156-2022-25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_157-2021-r_4.767.22384-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_158-2022-r_350.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3119/projeto_de_lei_159-2022-26a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3120/projeto_de_lei_160-2022-26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3121/projeto_de_lei_161-2022-r_650.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3126/projeto_de_lei_162-2022-ampliacao_vagas_provimento_temporario_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_163-2022-_correcao_simpoa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3132/substitutivo_ao_projeto_de_lei_164-2022-criacao_nutri_e_social.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3127/projeto_de_lei_165-2022-27a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3128/projeto_de_lei_166-2022-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_167-2022-r_80.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3137/projeto_de_lei_168-2022-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3138/projeto_de_lei_169-2022-28a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3139/projeto_de_lei_170-2022-28a._alteracao_ldo_1_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3140/projeto_de_lei_171-2022-r_53000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3141/projeto_de_lei_172-2022-r_99.09289-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3142/projeto_de_lei_173-2022-29a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3143/projeto_de_lei_174-2022-29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3144/projeto_de_lei_175-2022-r_467.20000_-_suplementar_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3154/projeto_de_lei_176-2022-cotas_raciais.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3155/projeto_de_lei_177-2022-30a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3156/projeto_de_lei_178-2022-30a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3157/projeto_de_lei_179-2022-r_920.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3158/projeto_de_lei_180-2022-r_61.20000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_181-2022-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3167/projeto_de_lei_182-2022-acs_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3181/projeto_de_lei_183-2022-r_10.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3182/projeto_de_lei_184-2022-31a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3183/projeto_de_lei_185-2022-31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3184/projeto_de_lei_186-2022-r_619.82580_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3199/projeto_de_lei_187-2022_-_medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3200/projeto-de-lei-188-2022--cria-o-auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto-de-lei-189-2022-r-82.00000--especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3201/projeto_de_lei_190-2022-32a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3202/projeto_de_lei_191-2022-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3203/projeto_de_lei_192-2022-r_570.25826-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3204/projeto_de_lei_193-2022-r_621.55664-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3219/projeto-de-lei-194-2022-33a.-alteracao-ppa-1.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3220/projeto-de-lei-195-2022-33a.-alteracao-ldo_2.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3221/projeto-de-lei-196-2022-r-20.00000--suplementar-excesso-vinculado_3.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_no_197_-_altera_lei_1870-08_-_adequa_salario_advogado_extingue_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto-de-lei-198-2022-34a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto-de-lei-199-2022-34a.-alteracao-ldo_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto-de-lei-200-2022-r-243.00000---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto-de-lei-201-2022-r-7.00000--especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto-de-lei-202-2022-35a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3236/projeto-de-lei-203-2022-35a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3237/projeto-de-lei-204-2022-r-41.72500---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3238/projeto-de-lei-205-2022-r-360.00000--especial-reducao-2.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3239/projeto-de-lei-206-2022-r-655.00000--especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/resolucao_1_uso_de_veiculo_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/proj_resolucao_no_2_adiantametno.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/proj_resolucao_no_4_intersticio_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_resolucao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/projeto_de_resolucao_06-22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2695/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/requerimento_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/requerimento_sobre_a_br_277.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/2988/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3084/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3125/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3136/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3151/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3152/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3153/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3174/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3195/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3211/requerimento_no_34-22.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3213/requerimento_no_35-22.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3214/requerimento_no_36-22.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3223/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2022/3224/requerimento_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H570"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>