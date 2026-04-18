--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -54,7242 +54,7242 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Bedeco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/emenda_supressiva_no_1-2023_-_projeto_11_auxilio_alimentacao_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/emenda_supressiva_no_1-2023_-_projeto_11_auxilio_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>emenda supressiva Nº 01</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3714/emenda_modificativa_ao_projeto_no_172-2023_comissao_de_constituicao_e_redacao_e_org_trib_-_transporte_escolar.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3714/emenda_modificativa_ao_projeto_no_172-2023_comissao_de_constituicao_e_redacao_e_org_trib_-_transporte_escolar.docx</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO E REDAÇÃO_x000D_
 	_x000D_
 Emenda Aditiva ao Projeto de Lei Nº 172/23_x000D_
 A comissão de Legislação e Redação amparada no artigo 125 do regimento Interno apresenta a seguinte Emenda Aditiva ao artigo 20 com a seguinte redação:_x000D_
 _x000D_
 “Art 20 - Os veículos que compõe a Frota do Transporte Escolar, pertencentes ao Município ou terceirizados, deverão passar por inspeção a cada 06 (seis) meses, por profissional especializado e/ou órgão competente credenciado junto ao Detran/PR, encaminhando-se cópia do laudo para o Comitê de Transporte Escolar de Matelândia/PR.”_x000D_
 _x000D_
 Emenda Modificativa ao Projeto de Lei Nº 172/23_x000D_
 A comissão de Legislação e Redação amparada no artigo 125 do regimento Interno apresenta a seguinte Emenda Modificativa ao artigo 5º inciso I, com a seguinte redação:_x000D_
 _x000D_
 “Art 5º ..._x000D_
 I – Prioritariamente aos alunos pertencentes à Zona Rural, observando a distância máxima a ser percorrida pelo aluno da entrada principal de sua residência até o ponto de embarque/desembarque, sendo de até 1000 metros."_x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos_x000D_
 Pede Deferimento_x000D_
 _x000D_
 _x000D_
     Relator: Andréa Sandi Zanesco_x000D_
 _x000D_
     _x000D_
 _x000D_
     Presidente: Jussara Scarparo de Oliveira _x000D_
 _x000D_
     _x000D_
 _x000D_
 _x000D_
    Membro: Stela Gaboardi</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3771/emenda_modificativa_ao_projeto_184-23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3771/emenda_modificativa_ao_projeto_184-23.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 184/23_x000D_
 A comissão de Legislação e Redação amparada no artigo 125 do regimento Interno apresenta a seguinte Emenda Modificativa ao artigo 110, inciso I, com a seguinte redação:_x000D_
 _x000D_
 “Art. 110 ..._x000D_
 I – Por 01 (um) dia, a partir da data de admissão, em caso de doação voluntária de sangue devidamente comprovada, limitado a 2(duas) ausências para doação por ano."_x000D_
 _x000D_
 Ademais, note-se que há um erro de digitação quanto a palavra “doação” no artigo 110, III, alínea c); quando na verdade a norma se referia ao termo “adoção”, devendo este erro de digitação ser corrigido em seu autógrafo caso seja aprovado.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_01.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ECO PONTOS NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OS VALORES ORIUNDOS DE ROYALTIES DO PARQUE NACIONAL DO IGUAÇU NO MUNICÍPIO DE MATELÂNDIA SEJAM TRANSFERIDOS A INVESTIMENTOS PARA ESTA REGIÃO DA CIDADE, MAIS PRECISAMENTE APLICAÇÃO E MANUTENÇÃO NOS TRECHOS COM LAMA ASFÁLTICA DANDO CONTINUIDADE ANO A ANO ATÉ A DEVIDA APLICAÇÃO EM TODA A ESTRADA QUE DÁ ACESSO À ESCOLA PARQUE.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_03.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_03.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO QUE TRABALHE NA EDUCAÇÃO AMBIENTAL A SUSTENTABILIDADE E IMPLANTE SISTEMA DE LIXEIRAS ERGONÔMICAS E COMO FERRAMENTA DE EDUCAÇÃO NA SEPARAÇÃO DE RESÍDUOS COM OBJETIVO DE PRESERVAR A SAÚDE DO TRABALHADOR E A PRESERVAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bedeco, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_04.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS DA VILA PINTO.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_05.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA A INCLUSÃO NO PROGRAMA CRÉDITO EDUCATIVO NO TRANSPORTE ESCOLAR AOS ALUNOS QUE FREQUENTAM O COLÉGIO CÍVICO MILITAR.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_06.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A PODA DE ÁRVORES NA ESTRADA QUE LIGA O BARREIRÃO._x000D_
 _x000D_
 Justificativa: Dificuldade em passar dois veículos grandes pois batem nas árvores.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_07.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO AS PLACAS DE IDENTIFICAÇÃO NA ESCOLA DOM PEDRO II.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_08.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NA ESTRADA DO SÃO ROQUE.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_09.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NAS RUAS ONDE TEM CALÇAMENTO POLIÉDRICO NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NA RUA ARNALDO BUSATO, SENTIDO SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO CASCALHAMENTO, COM URGÊNCIA, NA ESTRADA BEIRA PARQUE E MELHORIAS NA ESTRADA QUE VAI DA FAZENDA LEÃO SENTIDO CANTINHO DO CÉU._x000D_
 _x000D_
 Justificativa: As aulas mal começaram e o transporte escolar não consegue chegar por causa da chuva.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O DESENTUPIMENTO DA BOCA DE LOBO DA RUA SANTA CATARINA ESQUINA COM IGUAÇU NA VILA PASA.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS RUAS NOSSA SENHORA DO CARAVAGGIO, RUA DALCANALE, RUA ALFREDO CHAVES, RUA ONZE DE JUNHO, NO CENTRO DO MUNICÍPIO E NA RUA AS ORQUÍDEAS NO BAIRRO VILA PASA</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_14.pdf</t>
   </si>
   <si>
     <t>indico ao executivo buscar parcerias com a COHAPAR para construçao do condominio do idoso.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADA A ENTRADA DA LINHA PISKE, NA VILA ESMERALDA._x000D_
 _x000D_
 Justificativa: onde a mesma está impossibilitando o trafego dos moradores devido à grande quantidade de valetas.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE AS CRIANÇAS E ADOLESCENTES DA VILA ESMERALDA, TAMBÉM SEJAM CONTEMPLADOS COM UMA EXTENSÃO DA CASA DA CULTURA (COM ALGUMA DESSAS AULAS: BALÉ, VIOLÃO, PINTURA, CAPOEIRA OU DESENHO)_x000D_
 _x000D_
 Justificativa: pois a população desse local vem crescendo, e a quantidade de crianças e adolescentes sem ocupação, vem preocupando os moradores.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA RESPONSÁVEL PELOS PARQUINHOS QUE FORAM INSTALADOS NAS ESCOLAS, O RECOLHIMENTO DOS ANTIGOS QUE FORAM RETIRADOS DA ESCOLA DUQUE DE CAXIAS DA VILA ESMERALDA E QUE FORAM GUARDADOS NO PAVILHÃO DA IGREJA._x000D_
 _x000D_
 Justificativa: pois o mesmo está atrapalhando o local</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA FARMÁCIA NO POSTO DE SAÚDE DO BAIRRO SÃO CRISTÓVÃO, PARA OS MORADORES QUE HOJE RETIRAM SEUS MEDICAMENTOS NA SUA MAIORIA NO POSTO CENTRAL.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E A SECRETARIA DE ESPORTES QUE PROVIDENCIEM A COLOCAÇÃO DE PLACA EXTERNA QUE IDENTIFIQUE O GINÁSIO DE ESPORTES DO BAIRRO SÃO CRISTÓVÃO E TAMBÉM QUE SE FAÇA PINTURA EXTERNA DE TODO PRÉDIO E A COLOCAÇÃO DE ASFALTO OU CIMENTO NA ÁREA DE ESTACIONAMENTO EM FRENTE AO GINÁSIO.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO A POSSIBILIDADE DE COLOCAR UMA MOLA AÉREA NOS PORTÕES DE ENTRADA DOS CMEIS PARA IMPEDIR QUE AS CRIANÇAS SAIAM SEM A SUPERVISÃO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA MANUTENÇÃO NA ESTRADA, ATRÁS DA IGREJA DA VILA BRASIL, PRÓXIMO A CASA DA DONA LUZIA.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO AR CONDICIONADO PARA O CMEI DE AGRO CAFEEIRA, POIS AS SALAS ESTÃO LOTADAS E SOMENTE 2 DELAS TEM AR, ASSIM COMO OUTRAS NECESSÁRIAS MELHORIAS COMO: TROCAR O PISO, OS MOVEIS, ADQUIRIR NOVOS BRINQUEDOS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE PONTO DE ÔNIBUS EM FRENTE AO COLÉGIO ESTADUAL EUCLIDES DA CUNHA PARA ABRIGAR OS ALUNOS ENQUANTO AGUARDAM O TRANSPORTE ESCOLAR OU ATÉ QUE ABRAM OS PORTÕES DO COLÉGIO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FORNECIMENTO DE CAIXAS DE ÁGUA PARA AS FAMÍLIAS EM CONDIÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A TROCA DOS VIDROS DAS PORTAS E JANELAS DO CENTRO DE GERAÇÃO E RENDAS DO BAIRRO VILA PASA E DO SALÃO DA VILA ESMERALDA._x000D_
 _x000D_
 Justificativa: pois encontram se bastante danificados colocando em risco de ocorrer ferimentos cortantes pela quantidade de vidros quebrados.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/indicacao_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/indicacao_26.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FORNECIMENTO DE INTERNET MÓVEL NAS VIATURAS DO SERVIÇO DE ATENDIMENTO MÓVEL DE  URGÊNCIA E SINAL DE INTERNET  WI FI NOS ESTABELECIMENTOS DE SAÚDE, PARA A POPULAÇÃO FAZER USO ENQUANTO AGUARDAM OS ATENDIMENTOS.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/indicacao_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/indicacao_27.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO NOS TRECHOS CRÍTICOS DA ESTRADA QUE LIGA VILA PAZZA ATÉ ESCOLA PARQUE.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REGULARIZAÇÃO COM SINALIZAÇÃO (PINTURAS E EMPLACAMENTOS), APLICAÇÃO DE LAMA ASFÁLTICA E PADRONIZAÇÃO DO ESTACIONAMENTO EM 45º EM FRENTE AO POSTO DE SAÚDE CENTRAL._x000D_
 _x000D_
 Justificativa: tendo em vista que a 2 anos aguardamos aquela obra que vai trazer organização no trânsito e segurança aos munícipes.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/indicacao_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA AO EXECUTIVO MUNICIPAL LAMA ASFÁLTICA NAS RUAS BARÃO DO RIO BRANCO ESQUINA COM CARLOS TURRI E NA RUA BENTO GONÇALVES ESQUINA COM A CARLOS TURRI._x000D_
 _x000D_
 Justificativa: na quadra a pedido da moradora sassa que trabalha no Samu.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/indicacao_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/indicacao_30.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE RASTREADORES EM TODOS VEÍCULOS TERCEIRIZADOS DO TRANSPORTES ESCOLAR PARA MAIOR CONTROLE DIÁRIOS DAS ROTAS DE CADA VEICULO E QUILOMETRAGEM.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_31.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MELHORIAS NAS RUAS MANOEL RIBAS, AVENIDA INDEPENDENTE, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DOM PEDRO E ARREDORES, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PODA PREVENTIVA DE ÁRVORES E MATAGAIS NAS MARGENS DAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INTENSIFICAR AS ATIVIDADES DE EDUCAÇÃO AMBIENTAL E SUSTENTABILIDADE DENTRO DAS ESCOLAS.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO EM TODA A RUA JUCELINO KUBISCHECK EM AGRO CAFEEIRA, REFERENTE A MATO E VALETAS.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_35.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA MANUTENÇÃO URGENTE DA RUA DIDOMENICO EM AGRO CAFEEIRA, PARA QUE AS PESSOAS CONSIGAM TRANSITAR ALI.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/indicacao_36.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE URGENTEMENTE SE SUBSTITUA TODAS AS TAMPAS DE BOCAS DE LOBOS QUEBRADAS, POR NOVAS, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO PLACAS SINALIZAÇÃO DE “CUIDADOS CRIANÇAS”, NAS PROXIMIDADES DE TODAS AS ESCOLAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FECHADO COM MUROS PELO MENOS DUAS LATERAIS DA QUADRA DA ANTIGA ESCOLA RUI BARBOSA.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_39.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ESTUDO PARA SE FAZER MANUTENÇÃO EM TODAS AS ESTRADAS SECUNDÁRIAS (VICINAIS) DA COMUNIDADE DO SILVA JARDIM E POSTERIORMENTE EM TODAS AS DEMAIS COMUNIDADES DO INTERIOR DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Bedeco, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_40.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E A SECRETARIA DE SAÚDE QUE PROVIDENCIE A CONSTRUÇÃO DE ÁREA COBERTA NA ENTRADA DO CATIN – CENTRO DE ATENDIMENTO TERAPÊUTICO INTEGRADO. _x000D_
 _x000D_
 Justificativa: para que o carro que trouxer paciente para deixar a pessoa em área coberta área coberta e não se molhar em dia de chuva.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_41.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_41.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE ESTUDE A POSSIBILIDADE DA CONTRATAÇÃO DE FRENTE DE TRABALHO PARA EXECUTAR SERVIÇOS DE REPAROS DE MEIO FIOS, CALÇADAS, BOCA DE LOBO E CAPINAS.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_42.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A SINALIZAÇÃO DE CADEIRANTE, AMBULÂNCIA E VEÍCULO OFICIAL EM FRENTE AOS POSTOS DE SAÚDE DA VILA PASA E SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_43.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE UM PONTO DE ÔNIBUS EM VILA ESMERALDA E VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_44.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE A SECRETARIA DE SAÚDE PARA QUE OS EXAMES SOLICITADOS NOS POSTOS DE SAÚDE SEJAM AGENDADOS NA PRÓPRIA UNIDADE DE SAÚDE PELO SISTEMA JÁ EXISTENTE OU IMPLANTAÇÃO DE UM NOVO QUE SEJA EFICIENTE.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_45.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO SETOR RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA FAÇA UM LEVANTAMENTO DAS LÂMPADAS QUEIMADAS PARA SUBSTITUIR E GALHOS DE ARVORES QUE ATRAPALHAM A ILUMINAÇÃO NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_46.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL I MAIS ESPECIFICAMENTE À SECRETARIA DE EDUCAÇÃO QUE REALIZE A PINTURA NOS MUROS E GRADES NO CMEI PRIMEIROS PASSOS .</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_47.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_47.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO À SECRETARIA DE OBRAS PARA QUE REALIZE A COLOCAÇÃO DE LAMA ASFÁLTICA DA COMUNIDADE DA LINHA COZER ATÉ A PONTE NA COMUNIDADE DO BENTO MUNHOZ.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_48.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE O TRANSPORTE ESCOLAR PARA OS ALUNOS DO BAIRRO VILA PASA ATÉ O COLÉGIO EUCLIDES DA CUNHA NO PERÍODO DA NOITE.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_49.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE JUNTO AO GOVERNO DO ESTADO PROJETO E PARCERIA PARA CONSTRUÇÃO DE CAPELA MORTUÁRIA NO CEMITÉRIO DO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_50.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_50.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PATROLE E FAÇA CASCALHAMENTO NA ESTRADADA LNHA GIASSON DO ATERRO SANITARIO ATE A LINHA PANISSON COM URGENCIA.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Bedeco, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_51.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_51.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA CALÇADAS NA RUA CARLOS TURRI, NO CONJUNTO HABITACIONAL CRUZEIRINHO I.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_52.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_52.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA CASCALHAMENTO E PATROLAMENTO NA ESTRADADA LINHA OURO.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_53.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_53.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS RUAS MANOEL RIBAS, AVENIDA INDEPENDENTE, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DOM PEDRO II E ARREDORES, NO BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_54.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADICIONADO NO APLICATIVO GEO CIDADÃO A OPÇÃO DE DENÚNCIA DE MAUS TRATOS AOS ANIMAIS E DE LOTES SUJOS.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_55.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ORGANIZAR A PRAÇA (BANCOS, MESAS) E APARELHOS DE GINÁSTICA NO CONJUNTO HABITACIONAL MATELÂNDIA 1 (POPULARMENTE CHAMADO DE CASAS DO CRUZEIRINHO) _x000D_
 _x000D_
 Justificativa: Estão quebrados, impossibilitando que sejam usados.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_56.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA CURITIBA, NO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_57.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INCLUSÃO DA MODALIDADE BADMINTON  COMO ATIVIDADE FÍSICA/ESPORTIVA PARA ALUNOS DO ENSINO FUNDAMENTAL E PARA ATIVIDADES DE  CONTRA TURNO PARA TODAS AS CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_58.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_58.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL BUSCAR PARCERIA COM DER PARA INSTALAR REDUTORES DE VELOCIDADES ELETRÔNICO E FAIXA DE PEDESTRES NA AVENIDA PRESIDENTE VARGAS, NAS TRAVESSIAS PRÓXIMO A BIBLIOTECA, INDUSTRIA E PRÓXIMO A RUA ORESTES VERDE, QUE SÃO PRINCIPAIS LOCAIS QUE OS ALUNOS ATRAVESSAM A VIA PUBLICA PARA CHEGAR NAS ESCOLAS, COLÉGIOS E CMEIS.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_59.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_59.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UMA PONTE QUE DA ACESSO A PROPRIEDADE DO SENHOR JORGE OPARACZ NA COMUNIDADE DA LINHA ALEGRE, ASSIM COMO MELHORIAS NA ESTRADA QUE DA ACESSO A SUA PROPRIEDADE.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_60.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LOMBADA NA ESTRADA CELMAR GOULART PRÓXIMO A PROPRIEDADE DO SENHOR ITAMAR MENONCIN.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_61.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIA UM CENTRO DE ATENDIMENTO MÉDICO EM DIVERSAS ESPECIALIDADES PARA ATENDIMENTO DOS NOSSO MUNÍCIPES.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_62.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSERTADA A TAMPA DA BOCA DE LOBO QUE FICA NA ENTRADA DE MATELÂNDIA EM FRENTE A BORRACHARIA SABIÁ, PRÓXIMO AO VIADUTO._x000D_
 _x000D_
 Justificativa: além de estar sendo um grande risco para pedestres e automóveis, faz parte do cartão de entrada do nosso município</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_63.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA MANUTENÇÃO NA FINAL DA RUA CLITO ALGERI, EM FRENTE À ESCOLA PROFESSOR EBEHARDO DE AGRO CAFEEIRA, ONDE TEM UMA MORADORA COM PROBLEMAS ESPECIAIS QUE É ALUNA DA APAE E O ÔNIBUS NÃO ESTÁ CONSEGUINDO CHEGAR NAS PROXIMIDADES DA RESIDÊNCIA DEVIDO AS MÁS CONDIÇÕES DA RUA.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_64.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA SANTA LUCIA ATÉ RIO GUARANI E  BENTO MUNHOZ.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_65.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O ESTUDO PARA QUE UM MONITOR ACOMPANHE OS ALUNOS NOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_66.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Nº 066/23 – Marenilce INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ACESSIBILIDADE PARA CHEGAR ATÉ AS POLTRONAS/CADEIRAS DO ANFITEATRO DO PARQUE FARROUPILHA, BEM COMO REALIZAR INSTALAÇÃO DE GUARDA CORPO NA RAMPA DE ACESSO AO PALCO DO ANFITEATRO DO REFERIDO PARQUE.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_67.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZE ESTUDO DE VIABILIDADE E MEIOS PARA QUE OS PACIENTES QUE NECESSITAM DE EXAME DE TOMOGRAFIA, FAÇAM EM LOCAL MAIS PRÓXIMO DO MUNICÍPIO SEM SE DESLOCAREM PARA LUGARES MAIS DISTANTES COMO EXEMPLO:  CAMPO LARGO E CURITIBA_x000D_
 _x000D_
 Justificativa: Custo beneficio e preservação da vida evitando os riscos os quais ficam expostos durante o percurso.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_68.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PRORROGUE O PRAZO DO PAGAMENTO DO IPTU EM MAIS 30 DIAS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_69.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE 2(DUAS) LOMBADAS ENTRE A VILA PASA ATÉ A CHÁCARA PEREIRA</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_70.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_70.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE RECURSOS DE EMENDAS PARLAMENTARES OU RECURSOS PRÓPRIOS PARA CONTEMPLAR COM CALÇAMENTO A COMUNIDADE DE LINHA ORO, LIGANDO A BR 277 COM  COMUNIDADE DO BANANAL.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_71.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_71.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MELHORIAS COM URGÊNCIA NA ESTRADA E ESTUDO PARA POSSÍVEL CALÇAMENTO NA COMUNIDADE LINHA NOGUEIRA.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_72.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_72.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PONTO DE ÔNIBUS COM URGÊNCIA PARA AS CRIANÇAS QUE AGUARDAM O ÔNIBUS DO PROFAM.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_73.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA MANUTENÇÃO NO FINAL DA RUA ELJOCIR PEGORARO, (DESCIDA PARA LINHA DUARTE), ONDE EXISTE GRANDES BURACOS.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/indicacao_74.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/indicacao_74.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DESENVOLVIDA CAMPANHAS DE CONSCIENTIZAÇÃO QUANTO AO GRAVE PROBLEMA DE ABANDONO DE CÃES E GATOS, SE POSSÍVEL QUE OS LOCADORES DE IMÓVEIS NO NOSSO MUNICÍPIO POSSAM TER EM DESTAQUE UMA CLAUSULA ESPECIFICA EM SEUS CONTRATOS DE ALUGUEIS, FALANDO DO AGRAVO QUE É UM ANIMAL SOLTO, ABANDONADO NAS RUAS.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/indicacao_75.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/indicacao_75.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A BIBLIOTECA SESI DE AGRO CAFEEIRA SEJA DENOMINADA “BIBLIOTECA RAFAEL ARFELLI BIANCHINI”_x000D_
 _x000D_
 Justificativa: em homenagem ao jovem estudante de 11 anos, morador desse distrito, que foi vitima de atropelamento na br 277, no dia 02/02/2023.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/indicacao_76.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/indicacao_76.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE PAVIMENTAÇÃO POLIÉDRICA COM EXTENSÃO DE 2 KM NA COMUNIDADE LINHA BARREIRÃO, SENTIDO LINHA VITÓRIA ATÉ A DIVISA DO MUNICÍPIO DE MATELÂNDIA COM MEDIANEIRA.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/indicacao_77.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/indicacao_77.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE PAVIMENTAÇÃO POLIÉDRICA NA ESTRADA DA COMUNIDADE RIO DALAZÉM._x000D_
 _x000D_
 Justificativa: que sofre com as péssimas condições a muitos anos.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/indicacao_78.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/indicacao_78.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DA NOVA ALEMANHA, PRINCIPALMENTE NO MORRO</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_79.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_79.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM URGÊNCIA, INSTALAÇÃO DE PONTO DE ÔNIBUS EM FRENTE À IGREJA DA COMUNIDADE VILA ESMERALDA._x000D_
 _x000D_
 Justificativa: Devido ao grande número de alunos que aguardam transporte.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_80.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_80.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A LIMPEZA E PODAS COM URGÊNCIA, NAS LATERAIS DA ESTRADA QUE LIGA A CIDADE E A COMUNIDADE DE MARQUEZITA.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_81.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_81.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DE VAGAS PARA SERVIÇOS GERAIS PARA ATUAR NA SECRETARIA DE VIAÇÃO E OBRAS._x000D_
 _x000D_
 justificativa: pois o setor encontram-se defasados  e ficando impossibilitado de realizar as atividades pertinentes daquela pasta.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_82.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_82.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS CALÇADAS E PRIORIZAR O TRANSPORTE SUSTENTÁVEL CRIANDO ESPAÇOS DE CAMINHADA PARA A POPULAÇÃO. _x000D_
 _x000D_
 Justificativa: O transporte ativo, a pé e por bicicleta, é cada vez mais importante e precisamos adaptar o desenho urbano para isso. Sugiro  calçadas mais seguras e com acessibilidade aos deficientes.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_83.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_83.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIAÇÃO DE MINI PRAÇAS, PASSEIO PUBLICO, ACADEMIAS AO AR LIVRE NOS BAIRROS E DISTRITO, DE MODO A PROMOVER O SOCIALIZAÇÃO DAS PESSOAS, DESENVOLVER AS CRIANÇAS COM BRINCADEIRAS E CONVÍVIO ENTRE AS PESSOAS._x000D_
 _x000D_
 _x000D_
 Justificativa: A exemplo cito o bairro vila nova, vila pasa, Marquesita  jardim tropical, vila Esmeralda  Distrito de Agro cafeeira as comunidades de vila Rural que são mínimos os espaço de passeio publico</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_84.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_84.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MODERNIZANDO AS CONDIÇÕES GERAIS COM A INFRAESTRUTURA COM PONTOS DE ÁGUA, ILUMINAÇÃO, SANITÁRIOS, PRAÇA DE ALIMENTAÇÃO ADEQUANDO PARA A FEIRA DO PRODUTOR E PRESERVANDO AS ARVORES EXISTENTES._x000D_
 _x000D_
  Justificativa: objetivo proporcionar condições dignas e salubre as mulheres e homens que ali vem expor e comercializar seus produtos e a população que ali busca meios de entretenimento e adquirir os produtos.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3425/indicacao_85.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3425/indicacao_85.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA RUA 25 DE JULHO, NA VILA PASSA.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/parque_urbano.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/parque_urbano.docx</t>
   </si>
   <si>
     <t>indico atualizar o cadastro do projeto do parque urbano para o Bairrro Vila Pasa._x000D_
 O Parques Urbanos nos municípios tem por objetivo preservar o meio ambiente com áreas verdes , proporcionando a população utilizar de áreas sub utilizada, com erosão. visa  transformar tais  lugares para práticas de laser, atividades física, pista de caminhada, academias, educação ambiental e preservação de nascentes, rios com a implantação de espaços de lazer e preservação e fomentar o turismo local.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/indicacao_87.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/indicacao_87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MELHORIAS NA SEGURANÇA PUBLICA, INSTALANDO LÂMPADA DE LED COM OBJETIVO DE PREVENIR POSSÍVEIS SITUAÇÕES DE VIOLÊNCIA, INCLUSIVE CONTRA AS MULHERES, CONSIDERANDO OS NÚMEROS DE PERTURBAÇÃO SEXUAL OCORRIDO DURANTE A NOITE E EM LOCAIS ESCUROS.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_88.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_88.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE RECAPE ASFÁLTICO EM 8 RUAS DO LOTEAMENTO BOTESINI.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_89.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_89.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE RECAPE ASFÁLTICO DE APROXIMADAMENTE 1 KM NA LINHA CRUZEIRINHO.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_90.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_90.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CENTRO CULTURAL COM SALAS DE AULAS CULTURAIS COM AÇÕES COMPLEMENTARES DE CONTRA TURNO ESCOLAR.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/indicacao_91.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/indicacao_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPRA DE UM NOVO PLACAR ELETRÔNICO E O CONSERTO DO TELHADO DO GINÁSIO OLIVÃO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_92.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_92.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A VILA ESMERALDA SEJA CONTEMPLADA COM UMA EXTENSÃO DE FUTEBOL PARA AS CRIANÇAS E JOVENS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_93.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_93.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVIMENTO DE CAMPANHAS NAS ESCOLAS MUNICIPAIS E ESTADUAIS, ALERTANDO E DANDO ÊNFASE AOS SÉRIOS PROBLEMAS DE DEPRESSÃO, HOMICÍDIO, SUICÍDIO E VIOLÊNCIAS EM GERAL.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_94.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_94.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FORNECER CAFÉ DA MANHA PARA AS CRIANÇAS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_95.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_95.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISEM A QUESTÃO DE SEGURANÇA DOS ALUNOS DE NOSSAS ESCOLAS, QUE A SECRETARIA DE EDUCAÇÃO TRABALHE EM CONJUNTO COM AS FORÇAS DE SEGURANÇA DO NOSSO MUNICÍPIO, SEJA DISPONIBILIZANDO UM SERVIDOR EM CADA ESCOLA PARA QUE FIQUE DE PRONTIDÃO NOS PORTÕES, SEJA ATRAVÉS DE RONDA POLICIAL OU QUALQUER OUTRA ESTRATÉGIA PARA GARANTIR A SEGURANÇA DE NOSSAS CRIANÇAS.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/indicacao_96.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/indicacao_96.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DOS RESPONSÁVEIS, MELHORIA NA ILUMINAÇÃO NA PRAÇA DA IGREJA MATRIZ NOSSA SENHORA DE CARAVAGGIO, BEM COMO, A RELIGAÇÃO DA ILUMINAÇÃO DOS SUPERPOSTES EM TODA A AVENIDA PARANÁ, PRINCIPALMENTE EM FRENTE A IGREJA.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/indicacao_97.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/indicacao_97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, AS REFORMAS JÁ SOLICITADAS E QUE SE FAZEM NECESSÁRIAS PARA O BOM ANDAMENTO DA ESCOLA CLAUDINO ZANON, NO BAIRRO VILA NOVA, BEM COMO INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/indicacao_98.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/indicacao_98.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, LIMPEZA COMO: PODA DE GALHOS, LIMPEZA DO MATO E RECOLHA DAS PEDRAS, NA ESTRADA QUE LIGA AS COMUNIDADES DO RIO SABIÁ E BARREIRÃO.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/indicacao_99.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/indicacao_99.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CONSERTOS E ALARGAMENTO NAS CURVAS NA ESTRADA DA LINHA COZER   ATÉ O CAMPO BAHIA COM VÁRIOS TRECHOS PRECÁRIOS, QUATRO TRECHOS ATÉ A COMUNIDADE LINHA COZER; UM TRECHO NO POÇO BOTUCATU ATÉ A PROPRIEDADE DO SR. JUVELINO ANGONESE E OUTRO TRECHO DA ENTRADA DO SALTINHO ATÉ AS QUATRO BOCAS,  COM URGÊNCIA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/indicacao_100.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/indicacao_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA PROJETOS DE TODAS AS RUAS QUE AINDA NÃO FORAM COMTEMPLADAS COM ASFALTO PARA SER PROTOCOLADO JUNTO AO GOVERNO DO ESTADO NO PROGRAMA ASFALTO NOVO VIDA NOVA, COM URGÊNCIA</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Bedeco, Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_101.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA ADQUIRIDO PARA AS ESCOLAS MUNICIPAIS, CMEIS, PROFAN, APAE, O DISPOSITIVO DE PRIMEIROS SOCORROS LIFEVAC, PARA CASOS DE ENGASGAMENTO. _x000D_
 _x000D_
 Justificativa: existe um dispositivo chamado lifevac, autorizado pela anvisa e está a pouco tempo sendo vendido no brasil e tem se mostrado eficaz nesses casos. um equipamento desses pode evitar traumas e morte. Em caso de alguém se engasgar, pode ser feito o uso do equipamento e evitar o pior. Acreditamos que a prevenção é o melhor caminho, não precisamos esperar algo ruim acontecer para tomar providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/indicacao_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/indicacao_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ROÇADA NAS LATERAIS DA ESTRADA PRINCIPAL DA LINHA VACARIA.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/indicacao_103.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/indicacao_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS JÚLIO DE CASTILHO E BENTO GONÇALVES, AMBAS NA VILA NOVA.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FORNECIDO NOVAMENTE PELA SECRETARIA DE MEIO AMBIENTE OS SACOS DE LIXO RECICLÁVEL, PORQUE OS CATADORES ESTÃO LEVANDO O LIXO E OS SACOS JUNTAMENTE.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/indicacao_105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA VILA BRASIL</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/indicacao_106.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/indicacao_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DE TODA A CERCA COM ALAMBRADO DO ENTORNO DA ESCOLA DUQUE DE CAXIAS._x000D_
 _x000D_
 justificativa: pois oferta segurança a todas as crianças e professores, tendo em vista os acontecimentos que estão acontecendo no brasil.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_107.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO PROGRAMA MONITOR SOLIDÁRIO, PARA ACOMPANHAR AS CRIANÇAS NO TRANSPORTE ESCOLAR, CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_108.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO, SEJA FEITA MARCAÇÃO PARA ESPAÇO DE TÁXI, NA RODOVIÁRIA DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_109.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA SEDE ADMINISTRATIVA NA ENTRADA DO PÁTIO DE MÁQUINAS. _x000D_
 _x000D_
 _x000D_
 Justificativa; maior controle com planilhamento de acesso de entrada e saída e destino.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Bedeco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_110.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE DETECTOR DE METAIS EM TODAS AS ENTRADAS DAS ESCOLAS E CMEIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_111.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIAÇÃO DE ESPAÇO DE ÁREA INDUSTRIAL NA VILA PASA.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/indicacao_112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS FAIXAS DE PEDESTRE DA AVENIDA PARANÁ TRAVESSA COM A RUA ARNALDO BUSATO POIS FICA INTERROMPIDA POR UM MEIO FIO E JARDIM DE GRAMA</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/indicacao_113.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A COPEL E O INCRA E REVEJAM USO DE PARCELAMENTO DE SOLO, MEIOS PARA INSTALAÇÃO DE PADRÃO DE ENERGIA ELÉTRICA PARA O MICRO AGRICULTOR._x000D_
 _x000D_
 _x000D_
 Justificativa: muitos destes agricultores ficam em situação de vulnerabilidade sem este serviço básico e direito humano fundamental._x000D_
 Todos querem ter seu padrão de energia elétrica. Indicação que já realizei em 2022 e persiste o problema</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, MARINILCE, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/indicacao_114.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A READEQUAÇÃO DOS HORÁRIOS DE ATENDIMENTO NOS CMEIS, QUE ESTEJAM APTOS A RECEBEREM AS CRIANÇAS NOS HORÁRIOS DAS 07H30 E SE ESTENDAM ATÉ 18H.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>MARINILCE, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_115.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO A IDENTIFICAÇÃO NOS ESTABELECIMENTOS PÚBLICOS COMO O EXEMPLO DO GINÁSIO DE ESPORTES OLIVÃO E O PARQUE DE EXPOSIÇÕES DAVID MENONCIM.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Jussara Scarparo de Oliveira, MARINILCE, Patrícia Tórtora, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_116.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_116.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDO DE VIABILIDADE PARA ADEQUAÇÃO E REDUÇÃO DA JORNADA DE TRABALHO DE 40H SEMANAIS PARA 30H SEMANAIS SEM REDUÇÃO SALARIAL, DOS SERVIDORES ASSISTENTES SOCIAL CONCURSADOS(AS)  ANTERIOR A CRIAÇÃO DA LEI DA REDUÇÃO DA JORNADA DE TRABALHO.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_117.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL  QUE SEJA FEITO UM TRABALHO DE RESTAURAÇÃO DE TODAS AS BOCAS DE LOBOS COM LIMPEZA E REFORMA DO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DO BARREIRÃO COM A LINHA VITÓRIA</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/indicacao_119.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/indicacao_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE PROJETO DE INCENTIVO COM DESCONTO PROGRESSIVO NO IPTU AOS PROPRIETÁRIOS DE IMÓVEIS QUE INVESTIREM EM SUSTENTABILIDADE E PRESERVAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_120.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LOMBADA NA RUA BENTO GONÇALVES EM FRENTE A CRECHE, AO LADO DO CAMPO DO AYMORÉ, NA VILA NOVA.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/indicacao_121.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NAS PROXIMIDADES OU NO INTERIOR DO PARQUE DE EXPOSIÇÕES.  _x000D_
 _x000D_
 _x000D_
 Justificativa: com objetivo de proporcionar condições de práticas de atividades física aos moradores da estrada celmar goulart, Ouro Verde e demais munícipes.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3500/indicacao_122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3500/indicacao_122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DISPONIBILIZAR AULAS DE LÍNGUA ESTRANGEIRA NA REDE PUBLICA DE ENSINO MUNICIPAL COMO ESPANHOL E INGLÊS</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3501/indicacao_123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3501/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO E READEQUAÇÃO DA ESTRADA QUE DÁ ACESSO À RESIDÊNCIA DA FAMÍLIA COLA.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3502/indicacao_atualizado.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3502/indicacao_atualizado.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE REFLETORES NOS ARREDORES DO GINÁSIO DE ESPORTES OLIVÃO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3503/indicacao_125.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3503/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO PARA A COMPRA OU ATÉ MESMO A DESAPROPRIAÇÃO DO TERRENO DA ANTIGA COFREMAT DE AGRO CAFEEIRA E CONSTRUÇÃO DE UMA SEDE DE ESPORTES E LAZER PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3504/indicacao_126.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3504/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO CALÇAMENTO A RUA SALGADO FILHO, ENTRE A RUA VILSON SAVARIANI E AV. SOUZA NAVES, NO JARDIM PRIMAVERA, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3505/indicacao_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3505/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA ENGENHARIA E SECRETARIA RESPONSÁVEL, A RETIRADA DO CANTEIRO CENTRAL DA AV. PARANÁ EM FRENTE AO MOINHO SANTO ANTÔNIO E SEJA SUBSTITUÍDO POR ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3506/indicacao_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3506/indicacao_128.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE EPIS PARA A EQUIPE DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3507/indicacao_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3507/indicacao_129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A TROCA DO PISO E DA PORTA DO CMEI DE AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3513/indicacao_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3513/indicacao_130.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UM CMEI PARA ATENDER AS CRIANÇAS DA VILA ESMERALDA_x000D_
 _x000D_
 Justificativa: inclusive já realizei tal indicação nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3514/indicacao_131.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3514/indicacao_131.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA MINISTRADAS AULAS DE PORTUGUÊS PARA OS IMIGRANTES QUE INSTALEM MORADIA  NO  MUNICÍPIO DE MODO A PERMITIR A INCLUSÃO</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3519/indicacao_132.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3519/indicacao_132.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA RESTAURAÇÃO EM TODA A EXTENSÃO DA RUA VIRGÍLIO GASPARIM, INCLUSIVE EM FRENTE DA ÁREA INDUSTRIAL, EM AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3520/indicacao_133.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3520/indicacao_133.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A TROCA DE TODAS AS LÂMPADAS POR LÂMPADAS DE LED, DO LOTEAMENTO RAUL MOTTA, EM AGROCAFEEIRA._x000D_
 _x000D_
 Justificativa: para que seja garantida a segurança de todos os moradores daquele local.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3522/indicacao_134.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3522/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DO PONTO DE ÔNIBUS EM FRENTE A BIBLIOTECA DE AGRO CAFEEIRA, E TAMBÉM ADEQUAÇÃO E CONTENÇÃO COM MURO NO ENTORNO DO MESMO, POIS QUANDO CHOVE A TERRA INVADE O ESPAÇO.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3523/indicacao_135.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3523/indicacao_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE UM NÚMERO DE TELEFONE QUE FIQUE À DISPOSIÇÃO DO RESPONSÁVEL PELO PREVIMAT PARA ATENDER OS SERVIDORES ATIVOS E INATIVOS DE MATELÂNDIA</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3524/indicacao_136.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3524/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O RETORNO DO EVENTO DO MISS MATELÂNDIA, COM OPORTUNIDADES DE PARTICIPAÇÃO A TODOS OS MUNÍCIPES, COM A OPORTUNIDADE DE REALIZAÇÃO NA QUERMESSE DE INVERNO DO MUNICÍPIO DE MATELÂNDIA, ASSIM COMO FOI FEITO NA ÚLTIMA EDIÇÃO REALIZADA.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3525/indicacao_137.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3525/indicacao_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DOS BANCOS EXISTENTES DA AVENIDA GARIBALDI, PRINCIPALMENTE NAS PROXIMIDADES DA ESCOLA DOM BOSCO.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3526/indicacao_138.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3526/indicacao_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A LIMPEZA GERAL DAS MANILHAS DAS RUAS OLÍVIO ALESSI E TAMBÉM DA RUA DANTE BRAGATI._x000D_
 _x000D_
 Justificativa: estando entupidas  as manilhas, quando chove acumula água e barro.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3527/indicacao_139.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3527/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NAS RUAS: OLIVIO ALESSI E DANTI BRAGATTI._x000D_
 _x000D_
 Justificativa: tendo em vista que só falta estas duas quadras para ser asfaltadas.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3528/indicacao_140.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3528/indicacao_140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO WI-FI GRATUITO NA PRAÇA DA CULTURA COM SUAS DEVIDAS LIMITAÇÕES EM HORÁRIOS E ACESSOS CONFORME ESTUDO PRÉVIO. _x000D_
 _x000D_
 Justificamos a indicação pensando em expandir a comunicação, caso alguém precise se comunicar com quem não está na praça pode ser um veículo de segurança, comunicação. Registrar momentos ali vividos com família e amigos. Para que todos possam usufruir com igualdade.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3529/indicacao_141.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3529/indicacao_141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DO MURAL DE IDENTIFICAÇÃO DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO DE AGRO CAFEEIRA._x000D_
 _x000D_
 Justificativa: pois a mesma encontra-se em estado debilitado.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3530/indicacao_142.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3530/indicacao_142.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A SINALIZAÇÃO TURÍSTICA NO MUNICÍPIO, COM OBJETIVO DE FOMENTAR O TURISMO E DAR INFORMAÇÕES DE ACESSO AOS PONTOS TURÍSTICOS LOCAL E REGIONAL</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3531/indicacao_143.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3531/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DAS SECRETARIAS DE AGRICULTURA E DO MEIO AMBIENTE, QUE DESENVOLVAM O PROJETO ABELHA SEM FERRÃO._x000D_
 _x000D_
 Justificativa: com objetivo de conscientização ambiental, nas escolas e adultos na agricultura ,com o projeto ajudar a manter a polinização e contribuir o desenvolvimento sustentável.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3532/indicacao_144.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3532/indicacao_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NAS RUAS ARNOLDO HASS, NO LOTEAMENTO VISTA DO LAGO E NA RUA BENTO GONÇALVES ENTRE O LOTEAMENTO VISTA DO LADO E LOTEAMENTO BATISTELLA._x000D_
 _x000D_
 Justificativa: Nesse loteamento ainda não existem ruas contempladas com recape asfáltico e também temos moradores cadeirantes e está difícil a locomoção.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3533/indicacao_145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3533/indicacao_145.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DO PROJETO “GELADEIRA LITERÁRIA”, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO E CULTURA, DE MATELÂNDIA._x000D_
 _x000D_
 Justificativa: Este projeto-piloto visa o incentivo à leitura a todos os cidadãos de forma prática e acessível._x000D_
 Como sugestão, a instalação da primeira geladeira literária na praça da Cultura, expandindo gradativamente em outros locais públicos, (distritos, comunidades) ._x000D_
 O município não terá custos pois a geladeira vem através de doação ou bem público sem uso e os livros serão doados pela própria sociedade. _x000D_
 Esse projeto já existe em outras cidades com grande aceitação por isso entendemos que para Matelândia será ótimo!_x000D_
 Segue em anexo fotos para apreciação.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3534/indicacao_146.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3534/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTITUIR NO MUNICÍPIO DE MATELÂNDIA O PROJETO IPTU VERDE COMO INSTRUMENTO NO DESENVOLVIMENTO SUSTENTÁVEL E DE PRESERVAÇÃO AMBIENTAL._x000D_
 _x000D_
 Justificativa: o executivo do município fica responsável na elaboração da tabela de descontos progressivos, como referência utilizei o município de Maringá e Curitiba- PR_x000D_
 iptu verde: guia completo para a sustentabilidade em anexo</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3535/indicacao_147.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3535/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DESOBSTRUÇÃO DAS BOCAS DE LOBO DAS ÁGUAS QUE VÊEM DA RUA XV DE NOVEMBRO E ACABA ESCORRENDO PARA A RUA FLORIANÓPOLIS, ESCOANDO PELA RUA PETICH E INVADINDO PROPRIEDADES PARTICULARES._x000D_
 _x000D_
 Justificativa: recomendo que sejam tomadas medidas para desobstruir as bocas de lobo e redirecionar o fluxo da água de forma adequada, a fim de evitar danos às propriedades, meio ambiente e prevenir transtornos aos moradores.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3540/indicacao_148.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3540/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DO OURO VERDE, RIO SABIÁ, ESTRADA BARREIRÃO E A ESTRADA VALDEMAR JUSTEN TRECHO EM QUE DÁ ACESSO A LINHA PANIZZOM._x000D_
 Objetivo: dar condições de trafegabilidade.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3541/indicacao_149.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3541/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDOS PARA COLOCAÇÃO DE UMA RAMPA DE ACESSO ADEQUADA NA CASA DA CULTURA E UM TOLDO QUE SE APROXIMA DA CALÇADA ATÉ A PORTA DE ENTRADA.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3542/indicacao_150.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3542/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADA OU COLOCADO NOVAS LIXEIRAS NA PRAÇA DA CULTURA.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3543/indicacao_151.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3543/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO REFORMA NO CEMITÉRIO DE MATELÂNDIA OBSERVANDO ACESSIBILIDADE ADEQUADA PARA CADEIRANTES E PESSOAS COM DIFICULDADE DE LOCOMOÇÃO NOS PONTOS ONDE NÃO TEM ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3544/indicacao_152.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3544/indicacao_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O CASCALHAMENTO DA ESTRADA DO BANCO DA TERRA E A PODA DO MATO NA LATERAL DA ESTRADA.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3545/indicacao_153.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3545/indicacao_153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA RESTAURAÇÃO E MELHORIAS EM TODA A EXTENSÃO E ENTRADAS DA LINHA SILVA JARDIM.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3546/indicacao_154.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3546/indicacao_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DISPONIBILIZANDO O QUE FOR NECESSÁRIO PARA A COMUNIDADE RETOMAR AS ATIVIDADES DO CAMPO DE FUTEBOL E PAVILHÃO, COMUNIDADE DO SILVA JARDIM.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3548/indicacao_155.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3548/indicacao_155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SINALIZAÇÃO DE TRÂNSITO E DEMARCAÇÃO DAS ÁREAS DE CADEIRANTES VEÍCULOS OFICIAIS, NO ESTACIONAMENTO EM FRENTE À UBS DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3556/indicacao_156.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3556/indicacao_156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS EM TODAS AS ESTRADAS DAS COMUNIDADES DO SILVA JARDIM E LINHA DUARTE.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3557/indicacao_157.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3557/indicacao_157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UMA ACADEMIA AO AR LIVRE PARA A COMUNIDADE DO SILVA JARDIM.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3558/indicacao_158.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3558/indicacao_158.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA RUA RIO GRANDE DO SUL, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3559/indicacao_159.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3559/indicacao_159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A ILUMINAÇÃO DE TODA A PRAÇA SÉTIMO BARCAROLO, A PARTE DO PARQUINHO E QUE TODO O ESTACIONAMENTO ENTRE O PAÇO 25 DE JULHO E CÂMARA MUNICIPAL TAMBÉM RECEBA ILUMINAÇÃO._x000D_
 _x000D_
 Justificativa:_x000D_
 O pedido segue devido uma solicitação das pessoas que utilizam a praça no período noturno e para maior segurança de todos.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3560/indicacao_160.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3560/indicacao_160.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO EM FRENTE A ESCOLA MARINO ROSSI E LÁ SALLE DE MARQUESITA.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3561/indicacao_161.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3561/indicacao_161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO PROTOCOLO DE ATENDIMENTO AS PESSOAS COM OU SOB INVESTIGAÇÃO DE DOENÇAS RARAS E OU SÍNDROMES, BEM COMO CAPACITAR E TER UM LOCAL REFERÊNCIA PARA MELHOR ATENDER COM MELHOR RESOLUTIVIDADE NOS CASOS.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3562/indicacao_162.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3562/indicacao_162.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVER LOCAL ABRIGO PARA PESSOAS QUE PASSAM PELO MUNICÍPIO A EXEMPLO MORADORES DE RUA, GUARANIS E NECESSITAM DE UM LOCAL PARA BANHO, ALIMENTAÇÃO MOMENTÂNEA E LOCAL PARA PERNOITAR _x000D_
 _x000D_
 Justificativa: afim de evitar que pessoas fiquem expostas a condição sub humana, frio, fome e vulnerabilidade de violências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3568/indicacao_163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3568/indicacao_163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FOMENTE O TURISMO GASTRONÔMICO E A OFERTA DE ENTRETENIMENTO PARA OS MUNÍCIPES REALIZANDO A FESTA DO SORVETE._x000D_
 _x000D_
 Justificativa: afim de os comerciantes do sorvete sejam inseridos e proporcione momentos de lazer a população.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3569/indicacao_164.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3569/indicacao_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSERIR O MUNÍCIPIO DE MATELÂNDIA NA ROTA DO TURISMO GASTRONÔMICO E DESENVOLVER PLANEJAMENTO DE SUPORTE AO PRODUTORES. _x000D_
 _x000D_
 Justificativa: considerando que temos uma diversidade de povos que vieram de diversos estados e países e cada qual tem os pratos típicos, em Matelândia, já temos grande potencial na fabricação e produção de: sorvetes, linguiças (salame), queijo, doces de frutas e melado, polpas, frutas, massas, queijos, cachaça e outros.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3573/indicacao_165.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3573/indicacao_165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A SEMANA DA FAMÍLIA – LEI MUNICIPAL Nº 2236, COM AS IGREJAS, INSTITUIÇÕES, SOCIEDADE CIVIL ORGANIZADA, NO MÊS DE NOVEMBRO 2023 .</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Bedeco, MARINILCE, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3574/indicacao_166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3574/indicacao_166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO REVITALIZAÇÃO DA AVENIDA PARANÁ COM JARDINAGEM, PINTURA DE MEIO FIOS, LIXEIROS, ARBORIZAÇÃO ADEQUADA, CALÇADAS PADRONIZADAS COM ACESSIBILIDADE E BANCOS PARA AS PESSOAS DESCANSAREM.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3585/indicacao_167.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3585/indicacao_167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE COBERTURA DO POLO DA ACADEMIA DA TERCEIRA IDADE DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3586/indicacao_168.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3586/indicacao_168.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAR 4 RUAS NO BOITO, NA VILA BRASIL.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3587/indicacao_169.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3587/indicacao_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA COMUNIDADE DO SABIÁ ATÉ A COMUNIDADE DO SÃO LUIZ.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3588/indicacao_170.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3588/indicacao_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MELHORIAS NA ESTRADA DA PROPRIEDADE DO SENHOR MARIANO ATÉ NO ASFALTO DO RIO XAXIM.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3589/indicacao_171.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3589/indicacao_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MELHORIAS NA ESTRADA DA VILA RURAL SANTA MARIA EM TODO O SEU TRAJETO.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3590/indicacao_172.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3590/indicacao_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MELHORIAS NA ESTRADA DA COMUNIDADE LUTERANA DA AGROCAFEEIRA ATÉ O ASFALTO DO RIO XAXIM.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3591/indicacao_173.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3591/indicacao_173.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA E CONCERTOS E NOVAS TAMPAS NAS BOCAS DE LOBOS NO BAIRRO VILA PAZZA.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3592/indicacao_174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3592/indicacao_174.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER  EXECUTIVO MUNICIPAL readequação da estrada da comunidade da Vila Esmeralda, nas proximidades do cemitério e Claudio Oro.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3593/indicacao_175.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3593/indicacao_175.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL ALARGAMENTO E READEQUAÇÃO ASFÁLTICA NA MARGINA DA BR 277, NAS PROXIMIDADES DO BELA ATÉ O CLUBE DOS ARTISTAS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3594/indicacao_176.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3594/indicacao_176.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL READEQUAÇÃO NA ESTRADA ENTRE A CACHOEIRA DO TIO JOÃO, PASSANDO PELO RECANTO DO VICENTE ATÉ A ENTRADA COM XAXIM.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3595/indicacao_177.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3595/indicacao_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM TRABALHO EM TODAS AS ESCOLAS DO MUNICÍPIO, COM PANFLETOS E PALESTRAS, REFERENTE AOS PRINCÍPIOS DA EDUCAÇÃO, ALERTANDO NOSSOS ALUNOS SOBRE SEUS DEVERES E OBRIGAÇÕES ENQUANTO ALUNOS, PREVENINDO VANDALISMOS, E ATOS CRUÉIS.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3596/indicacao_178.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3596/indicacao_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO PARA SE VER A POSSIBILIDADE DE FAZER SEMANALMENTE ATIVIDADES DE GINÁSTICA LABORAL PARA TODOS OS FUNCIONÁRIOS DOS NOSSOS ÓRGÃOS PÚBLICOS, TRABALHANDO ALONGAMENTO E TÉCNICA DE RESPIRAÇÃO, COMO FORMA DE RELAXAMENTO E PREVENÇÃO DE MALES MAIORES.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3597/indicacao_179.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3597/indicacao_179.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER EXECUTIVO MUNICIPAL REVITALIZAÇÃO EM PAVIMENTAÇÃO ASFÁLTICA NA RUA TIRADENTES E RUA MANOEL RIBAS NO BAIRRO SÃO CRISTÓVÃO, PROXIMIDADES DA ESCOLA MUNICIPAL DOM PEDRO II.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3603/indicacao_180.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3603/indicacao_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SOLICITAÇÃO DE APOIO FINANCEIRO JUNTO AO GOVERNO DO ESTADO ATRAVÉS DO PROGRAMA PARANÁ+EVENTOS PARA A REALIZAÇÃO DOS EVENTOS REALIZADOS EM NOSSO MUNICÍPIO._x000D_
 _x000D_
 Justificativa: para incentivar inclusive como apoio as diversidade de culturas, sejam elas religiosas como cito aqui a comemoração da semana da família, do jubileu da padroeira do nosso município: Nossa Senhora do Caravággio, Semana Farroupilha do CTG - tradição gaúcha   e outras denominações e organização civil a fim de incentivar e oportunizar a interação de todos os povos através de eventos musicais.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3604/indicacao_181.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3604/indicacao_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA COMUNIDADE DO BENTO MUNHOZ.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3605/indicacao_182.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3605/indicacao_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ACADEMIA AO AR LIVRE E PARQUINHO INFANTIL/ PLAYGROUD NA COMUNIDADE  CAMPO DO BAHIA - ESCOLA PARQUE,  A QUAL ESTÁ LOCALIZADO ÀS MARGENS DO PARQUE NACIONAL DO IGUAÇU E TERÁ  USO COMUM DA COMUNIDADE  E VISITANTES DA ROTA DO TURISMO.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3606/indicacao_183.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3606/indicacao_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A SECRETARIA DE SAÚDE ARTICULAR JUNTO AO GOVERNO CAPTAÇÃO DE RECURSOS PARA AQUISIÇÃO DE UM APARELHO DE TOMOGRAFIA COMPUTADORIZADO ABERTO PARA ATENDIMENTO DAS VÍTIMAS DE TRAUMAS E ASSIM TER DIAGNÓSTICO PRECOCE E DIMINUIR AGRAVOS.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3612/indicacao_184.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3612/indicacao_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER  EXECUTIVO MUNICIPAL QUE MELHORE A ILUMINAÇÃO DE TODAS PRAÇAS (COM LED) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3613/indicacao_185.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3613/indicacao_185.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM ESTUDO PARA QUE AGRO CAFEEIRA SEJA CONTEMPLADA COM ARBORIZAÇÃO URBANA DAS ESPÉCIES MANACÁ DA SERRA OU CEREJEIRA.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3614/indicacao_186.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3614/indicacao_186.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVISTO O LOCAL ONDE ACONTECE A FEIRA DO PRODUTOR NAS QUARTAS E SÁBADOS DEVIDO A IRREGULARIDADE DA CALÇADA.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3615/indicacao_187.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3615/indicacao_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA EXTENSÃO DAS ATIVIDADES DE LUTA DE MUAY THAI PARA OS ADOLESCENTES E JOVENS DE AGRO CAFEEIRA NO PERÍODO DA NOITE.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3617/indicacao_188.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3617/indicacao_188.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A PINTURA DE PARE NA RUA ASSIS BRASIL PRÓXIMO À RODOVIÁRIA E LOJA DOS BAIXINHOS._x000D_
 _x000D_
 _x000D_
 Justificativa:  com a pintura haverá maior segurança e organização no transito quando o semáforo estiver desligado.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3618/indicacao_189.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3618/indicacao_189.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO DISTRITO DE AGRO CAFEEIRA NAS RUAS CURITIBA, TANCREDO NEVES E PORTO ALEGRE QUE SE ENCONTRAM COMPROMETIDAS, TORNANDO A TRAFEGABILIDADE PERIGOSA.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3620/indicacao_190.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3620/indicacao_190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ORGANIZE E REALIZE A FESTA DE RUA NO BAIRRO VILA PAZZA TRAZENDO HISTORIA DO MESMO E COM PRATOS TÍPICOS E BRINCADEIRAS E SEJA INCLUÍDO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, COM APORTE DE INFRAESTRUTURA PARA REALIZAÇÃO.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3621/indicacao_191.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3621/indicacao_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA DO CAMINHO DO SABER, PROXIMIDADES DA FAMÍLIA INAGAKI, NA REGIÃO DOS EUCALIPTOS, VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3622/indicacao_192.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3622/indicacao_192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE RECAPE ASFÁLTICO DE APROXIMADAMENTE 3 QUILÔMETROS A PARTIR DO TRECHO ONDE NÃO FOI CONTEMPLADO ATÉ A COMUNIDADE DA VILA BRASIL.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3638/indicacao_193.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3638/indicacao_193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA FEITO UM ESTUDO PARA VER A POSSIBILIDADE DE SE FAZER INCLUSÃO DIGITAL (AULAS DE COMPUTAÇÃO, AULAS DE COMO MEXER NO CELULAR), PARA TODOS OS IDOSOS QUE PARTICIPAM DOS CLUBES DA 3ª IDADE.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3639/indicacao_194.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3639/indicacao_194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA ANÁLISE PARA VER A POSSIBILIDADE DE COLOCAR FOLHAS DE ZINCO NA QUADRA DA ESCOLA PROFESSOR EBEHARDO EM AGRO CAFEEIRA, DE FORMA QUE SE POSSA UNIR A LATERAL DA QUADRA COM O COBERTO DO CORREDOR PARA QUE EM DIAS DE CHUVA AS CRIANÇAS NÃO SE MOLHEM.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3640/indicacao_195.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3640/indicacao_195.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA UM BEBEDOURO DE ÁGUA PARA PRAÇA DA CULTURA, COM OBJETIVO DE OFERECER AOS CIDADÃOS ÁGUA COM QUALIDADE, BANHEIRO PARA USO DA POPULAÇÃO QUE FREQUENTAM OU PASSAM NO LOCAL.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3641/indicacao_196.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3641/indicacao_196.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE CONSTRUA UMA QUADRA COBERTA NO CMEI(CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL) CRIANÇA FELIZ PARA QUE AS CRIANÇAS POSSAM FAZER SUAS ATIVIDADES COM SEGURANÇA E PROTEGIDO DO SOL E CHUVA E QUE ESTÁ INDICAÇÃO SE ESTENDA PARA OS OUTROS CMEIs.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3642/indicacao_197.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3642/indicacao_197.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA UMA HOMENAGEM AO SENHOR DORINHO RISSATTO (Im MEMORIAN) COLOCANDO SEU NOME NA NOVA UBS DO DISTRITO DE AGRO CAFEEIRA._x000D_
 _x000D_
 Justificativa: ao longo de todo seu tempo de vida pelo seu trabalho para o município de matelândia e especialmente ao distrito de agro- cafeeira onde o mesmo residiu por muitos anos sendo vereador por três legislaturas</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3643/indicacao_198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3643/indicacao_198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO NO PARQUINHO/PLAYGROUND DA PRAÇA DA CULTURA BEM COMO DISPONIBILIZAR PONTO DE ÁGUA PARA LAVAGEM DE MÃOS, BEBEDOURO E SANITÁRIOS.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3644/indicacao_199.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3644/indicacao_199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA OFERECIDO UM “KIT LANCHE” PARA AS PESSOAS QUE VÃO FAZER EXAMES EM OUTRAS CIDADES, CONTENDO PRODUTOS NÃO PERECÍVEIS COMO ÁGUA, SUCO, ÁGUA DE COCO, BOLACHINHA, CEREAL, TORRADINHA. _x000D_
 _x000D_
 Justificativa: Viajar para realizar exames médicos em cidades vizinhas pode ser uma experiência desafiadora, especialmente para pessoas que estão enfrentando problemas de saúde. A oferta de um kit lanche  é um gesto que demonstra empatia  com os cidadãos que estão passando por momentos de preocupação e incerteza,  é um gesto de carinho e cuidado. Outras cidades já adotaram essa prática para seus cidadãos e o resultado é a gratidão e a percepção do cuidado, do zelo._x000D_
 Segue em anexo um kit oferecido pela cidade de Sangés – Pr.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3645/indicacao_200.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3645/indicacao_200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO LIMPEZA DA CALÇADA NA FRENTE DO PARQUE FARROUPILHA._x000D_
 _x000D_
 Justificativa: como a região é bastante úmida, forma um limo na calçada, deixando lisa, passiva de pessoas caírem. Essa indicação foi motivada pela vereadora mirim  Beatriz Novelli Rodrigues.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3646/indicacao_201.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3646/indicacao_201.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NO PARQUE DE EXPOSIÇÕES NA REGIÃO DA ENTRADA QUE DIRECIONA AO TRÂNSITO.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3651/indicacao_202.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3651/indicacao_202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE PARA O BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3652/indicacao_203.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3652/indicacao_203.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O ATENDIMENTO DAS ESPECIALIDADES DE ODONTOLOGIA COMO ENDODONTIA, CIRURGIA BUCOMAXILO FACIAL, PERIODONTIA E PACIENTES COM NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3653/indicacao_204.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3653/indicacao_204.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA COM URGÊNCIA TAPA BURACO COM ASFALTO NA AVENIDA NEREU RAMOS, DO TRECHO QUE CORRESPONDE AO CMEI PRIMEIROS PASSOS ATÉ O POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3654/indicacao_205.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3654/indicacao_205.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA NAS BOCAS DE LOBOS, TROCAS DE TAMPAS CONSERTOS DE MEIOS FIOS QUE FOREM NECESSÁRIOS, EM TODAS AS RUAS DO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3655/indicacao_206.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3655/indicacao_206.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE APROVEITE O NOVO ROLO COMPACTADOR, PARA PASSAR NA ESTRADA DO RIO URU, ANTES QUE A MESMA SEJA TODA DANIFICADA</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3656/indicacao_207.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3656/indicacao_207.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DOS RESPONSÁVEIS, A ORGANIZAÇÃO CORRETA DOS SEMÁFOROS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3657/indicacao_208.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3657/indicacao_208.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FEITO O SERVIÇO DE DESENTUPIMENTO E COLOCAÇÃO DE TAMPA, EM DUAS BOCAS DE LOBO NA AV. NEREU RAMOS ESQUINA COM JÚLIO CESAR, NO BAIRRO VILA PAZZA.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3658/indicacao_209.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3658/indicacao_209.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, MELHORIAS COM URGÊNCIA, NA ESTRADA QUE LIGA CIDADE A SANTA LUCIA.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3659/indicacao_210.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3659/indicacao_210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONTEMPLE COM_x000D_
 ACADEMIA DA TERCEIRA IDADE E PLAYGROUND, NO CONJUNTO BELA VISTA, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3660/indicacao_211.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3660/indicacao_211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM URGÊNCIA NA ESTRADA LINHA NOGUEIRA, APROVEITANDO A DOAÇÃO DE CASCALHO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3661/indicacao_212.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3661/indicacao_212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UMA QUADRA COBERTA NA ESCOLA DUQUE DE CAXIAS NA VILA ESMERALDA, PARA USO NAS AULAS DE EDUCAÇÃO FÍSICA, RECREAÇÕES .</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3662/indicacao_213.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3662/indicacao_213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O DEPARTAMENTO DE TRÂNSITO FAÇA TROCA DA PLACA NA AVENIDA PARANÁ COM A RUA BARÃO DO RIO BRANCO E PINTURA NAS FAIXA DAS MESMAS.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3671/indicacao_214.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3671/indicacao_214.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVISTA A ILUMINAÇÃO DA QUADRA SINTÉTICA EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3672/indicacao_215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3672/indicacao_215.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DADO UMA ATENÇÃO ESPECIAL AS ESTRADAS DAS COMUNIDADES DO SILVA JARDIM E LINHA DUARTE E SUAS VICINAIS.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3673/indicacao_216.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3673/indicacao_216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO RECAPE ASFÁLTICO NO PEQUENO TRECHO DA ENTRADA DA COMUNIDADE DA LINHA DUARTE, ONDE O MESMO SE DESFEZ QUASE QUE POR COMPLETO.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3674/indicacao_217.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3674/indicacao_217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM TODOS PRÉDIOS PÚBLICOS</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3675/indicacao_218.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3675/indicacao_218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTALE PLACAS DE SINALIZAÇÃO, ADVERTÊNCIA  E OU  ORIENTAÇÃO INFORMANDO CUIDADO PEDESTRES, ENTRADA E SAÍDA DE VEÍCULOS  NA CONTINUAÇÃO DA AVENIDA JK COM ESTRADA VALDEMAR JUSTEN - PROXIMIDADES DO RESIDENCIAL BELVEDERE E ACESSO PARA ÁREA INDUSTRIAL( FRIMESA, DEION,CARELLI E OUTROS)</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3676/indicacao_219.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3676/indicacao_219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O DESENVOLVIMENTO DE TRABALHO DE ORIENTAÇÃO E CONSCIENTIZAÇÃO SOBRE AS LEIS DE TRÂNSITO (DIREÇÃO E ALCOOLISMO)</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3677/indicacao_220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3677/indicacao_220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADO O PLACAR DO GINÁSIO OLIVÃO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3678/indicacao_221.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3678/indicacao_221.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ALARGAMENTO NA RUA LINO DALLPOZZO E CALÇADAS._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: Rua com tráfego de veículos pesados e em breve será acesso para a nova escola CLAUDINO ZANON.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3679/indicacao_222.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3679/indicacao_222.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O ESTUDO PARA A COLOCAÇÃO DE UM PONTO DE ÔNIBUS NAS PROXIMIDADES DA AGRO BONA, NA ÁREA INDUSTRIAL DE AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3680/indicacao_223.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3680/indicacao_223.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA FAIXA DE PEDESTRES DA AVENIDA JUSCELINO KUBISCHEK COM A ESTRADA VALDEMAR JUSTEN, TRECHOS DA MESMA QUE ESTÁ COM A GRAMA E CAPIM POR MAIOR PARTE DA CALÇADA, TRECHOS DANIFICADA, E ALÉM DO MATO QUE TEM AS MARGENS _x000D_
 _x000D_
 justificativa: o mato cria uma situação de vulnerabilidade para as pessoas que precisam percorrer por essa via para ir trabalhar nas empresas da área industrial e para os moradores se deslocarem, sendo necessário inclusive estudar viabilidade de como melhorar o fluxo para os pedestres que necessitam fazer a travessia no viaduto das proximidades da  área industrial</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3684/indicacao_224.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3684/indicacao_224.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA NIVELAMENTO NAS SAÍDAS DOS ACESSOS DAS PROPRIEDADES RURAIS NO CAMINHO DO SABER.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3685/indicacao_225.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3685/indicacao_225.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AO EXECUTIVO QUE DENOMINE O VIADUTO DA BR277 E QUE DÁ ACESSO A ÁREA INDUSTRIAL E O LOTEAMENTO JOAO PAULO II COM O NOME DE VIADUTO RAFAEL BACCIN._x000D_
 _x000D_
 Justificativa: jovem este que é filho de casal de servidores e que teve sua vida ceifada precocemente decorrente  de acidente automobilístico ocorrido naquele local.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3686/indicacao_226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3686/indicacao_226.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ALARGAMENTO DA RUA ASSIS BRASIL, EM FRENTE AO MÓVEIS PUMA E OPÇÕES TINTAS.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3687/indicacao_227.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3687/indicacao_227.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSERTE E PASSE O ROLO NA LINHA NOVA ALEMANHA EM ALGUNS TRECHOS ESTÃO MUITO RUINS E PRECISAM SER REPARADOS COM   MÁQUINAS.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3688/indicacao_228.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3688/indicacao_228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA TAPA BURACOS EM TODA A CIDADE BEM NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3689/indicacao_229.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3689/indicacao_229.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ARRUME A PLACA DE PARE NA RUA PINHEIRO MACHADO ESQUINA COM ARGEMIRO LUÍS FONTANA, POIS A MESMA ESTÁ NO LOCAL ERRADO.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3697/indicacao_1.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3697/indicacao_1.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO OU CALÇAMENTO POLIÉDRICO NA RUA DO CEMITÉRIO EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3698/indicacao_231.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3698/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito as alterações ao Código Tributário do Município de Matelândia, onde consta “ deficiente físico” para “ Pessoa com deficiência ( PcD). _x000D_
 _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 _x000D_
 Desde 2015, o Brasil possui um Estatuto da Pessoa com Deficiência que, além de estabelecer direitos de quem é PcD para promover a igualdade social e também definir penalidades para quem infringir o estatuto, estabelece algumas definições sobre quem se enquadra como pessoa com deficiência._x000D_
 Segundo o estatuto (Lei nº 13.146/2015), uma pessoa com deficiência é aquela que "tem impedimento de longo prazo de natureza física, mental, intelectual ou sensorial, o qual, em interação com uma ou mais barreiras, pode obstruir sua participação plena e efetiva na sociedade em igualdade de condições com as demais pessoas". _x000D_
 PcD é uma sigla que significa "pessoa com deficiência". Essa abreviação foi estabelecida pela Convenção sobre os Direitos da Pessoa com Deficiência das Nações Unidas (ONU) e é utilizada desde 2006, substituindo termos como "pessoa deficiente",_x000D_
 Sendo assim, faz-se necessário as mudanças de nomenclatura no código tributário do Município de Matelândia.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3699/indicacao_232.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3699/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM CARRO DA SAÚDE PARA BUSCAR OS PACIENTES DO INTERIOR QUE NÃO TEM CARRO, QUANDO OS MESMOS TIVEREM CONSULTA FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA MARCAÇÃO DE VAGA PARA A SAÚDE, NO INÍCIO DO ESTACIONAMENTO EM FRENTE AO LABORATÓRIO GÓIA EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_234.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_234.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SUBSTITUA A PLACA POR UMA COM MAIOR VISIBILIDADE AOS CONDUTORES DOS VEÍCULOS E MELHORIAS NA SINALIZAÇÃO DA AVENIDA  PARANÁ COM A RUA BARÃO DO RIO BRANCO .</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CASCALHAMENTO DA ESTRADA QUE VAI ATÉ A PROPRIEDADE DO SENHOR JANDIR COPETTI E ATÉ A PROPRIEDADE DO SENHOR ADEMAR COELHO.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3703/indicacao_236.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3703/indicacao_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO CALÇADÃO DA AVENIDA PARANÁ, COMO PINTURA DO PALCO EM FRENTE O EDIMILSON CABELEREIRO, INSTALAÇÃO DE BANCOS, PARQUINHO INFANTIL E INCLUSIVO._x000D_
 _x000D_
 Justificativa: pois neste trecho da avenida é um local que ocorre a concentração da população para atividades de lazer com as famílias.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3704/indicacao_237.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3704/indicacao_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NOS VIDROS QUEBRADOS DO CENTRO DE GERAÇÃO E RENDAS DA VILA PASA E DO  SALÃO DA VILA ESMERALDA</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3705/indicacao_238.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3705/indicacao_238.pdf</t>
   </si>
   <si>
     <t>melhorias no acesso para o anfiteatro do parque farroupilha a fim de que se tenha acessibilidade segura para as pessoas que frequentam  estes espacos, bem como na parte interna do mesmo pois tem muitos degraus para chegar ate os asentos( cadeiras)</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3715/indicacao_239.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3715/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo o estudo para reabertura da antiga estrada de Guarapuava..</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3716/indicacao_240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3716/indicacao_240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA RESPONSÁVEL, QUE SEJA SUBSTITUÍDO COM URGÊNCIA, TODOS OS APARELHOS DE AR CONDICIONADO DAS ESCOLAS E CMEIS QUE ENCONTRAM-SE COM PROBLEMAS E SEJAM INSTALADOS APARELHOS DE AR CONDICIONADO NOVOS NAS SALAS QUE AINDA NÃO POSSUEM O MESMO.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3717/indicacao_241.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3717/indicacao_241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ASSIM QUE FOR INAUGURADO A NOVA CRECHE EM AGRO CAFEEIRA, SEJA DISPONIBILIZADO TAMBÉM PARA A EXTENSÃO DA CASA DA CULTURA UM PONTO DE WI-FI.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO REPAROS NA ESTRADA DE ACESSO A CASA DO SR. IRANI MARCHIORO, NO RIO XAXIM._x000D_
 _x000D_
 Justificativa: pois a mesma é estreita demais e dificulta a passagem de maquinas pesadas.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_243.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ACRESCENTADO SINALIZAÇÃO NO SEMÁFORO PARA OS PEDESTRES._x000D_
 _x000D_
 _x000D_
 Justificativa: é que hoje há somente sinalização para automóveis, ainda em lugar inadequado, os pedestres não conseguem visualizar o semáforo,  correndo o risco de atropelamento.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_244.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO FISCALIZAÇÃO A RESPEITO DOS FIOS QUE ESTÃO EM EXCESSO NOS POSTES DA CIDADE, PARA QUE SEJA FEITO A RETIRADA PELOS RESPONSÁVEIS, CASO NÃO HAJA NECESSIDADE QUE PERMANEÇA._x000D_
 _x000D_
 A justificativa é que muitos postes têm fios pendurados e aparentemente sem necessidade, fica visualmente poluído, muitos alcançam até o chão, podendo causar acidentes.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS ESTRADAS DA LINHA BARREIRÃO E TAMBÉM LINHA VITÓRIA._x000D_
 _x000D_
 Justificativa: pois os munícipes da região estão sofrendo com as estradas em dias chuvosos e não chuvosos, inclusive sofrem também com deslocamento de máquinas para desatolar caminhões e veículos leves que transitam naquela localidade.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3728/indicacao_246.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3728/indicacao_246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE PROJETO DE RESTAURAÇÃO/MELHORIAS DO MUSEU, DIGITALIZAÇÃO DO ACERVO PARA QUE O MESMO FAÇA PARTE DA ROTA TURÍSTICA DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_247.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA RUA PADRE VITOLDO KOSIKI, 730 CENTRO  PRÓXIMO À CAPELA MORTUÁRIA E A BALETEIRA COM CONSTRUÇÃO DE CALÇADAS COM ACESSIBILIDADE PARA  PEDESTRES E PESSOAS COM NECESSIDADES ESPECIAIS POSSAM TRAFEGAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE PARCERIA COM COMPANHIA DE ABASTECIMENTO SANEPAR PARA AS MELHORIAS NO SANEAMENTO RURAL E PRESERVAÇÃO DE NASCENTES</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_249.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA RESTAURADA A ESTRADA ATÉ A ENTRADA DA PROPRIEDADE DO SR. MANSUETO TOME, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3733/indicacao_250.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3733/indicacao_250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPARO NOS TELHADOS DOS TRÊS PONTOS DE ÔNIBUS DO BARREIRÃO.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3738/indicacao_251.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3738/indicacao_251.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE UM QUEBRA MOLAS NO FINAL DA VILA MARQUESITA, NO CALÇAMENTO PRÓXIMO À CASA DA SENHORA ROSÂNGELA OLIVEIRA.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3739/indicacao_252.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3739/indicacao_252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE UM CRONOGRAMA ALTERNATIVO PARA A REALIZAÇÃO DAS VISITAS DOMICILIARES E ATIVIDADES EXTERNAS DOS ACS E ACE EM HORÁRIOS DE MENOR INTENSIDADE DO SOL E CALOR REDUZINDO AS SAÍDAS ENTRE 11 HORAS DA MANHÃ E 15 HORAS DA TARDE</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3740/indicacao_253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3740/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA QUE LIGA AS PROXIMIDADES DA INCOLAJES ATÉ AS PROXIMIDADES DA RESIDÊNCIA DA DONA VERA, SAÍDA PARA COMUNIDADE DO RIO DALAZÉM.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3742/indicacao_254.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3742/indicacao_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DO BANCO DA TERRA PICADA BENJAMIM PRÓXIMO A PROPRIEDADE DO SR. BETO MORAES._x000D_
 _x000D_
 Justificativa:  a estrada comprometida tem dificultado a entrada do ônibus escolar para buscar os alunos que moram no trajeto citado.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3743/indicacao_255.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3743/indicacao_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INCLUA NO PLANEJAMENTO MUNICIPAL O FORNECIMENTO DE CURSINHOS PRE VESTIBULAR E DE ALFABETIZAÇÃO PARA ADULTOS AFIM DE PREPARAR NOSSOS MUNÍCIPES PARA AS PROVAS DO ENEM E ENCEJA,</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>MARINILCE, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3745/indicacao_256.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3745/indicacao_256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE CONTRATAÇÃO TEMPORÁRIA DE SERVIÇOS GERAIS A FIM DE ATENDER A DEMANDA NECESSÁRIA NO PERÍODO DE COMBATE A DENGUE OU CONVOQUEM OS CONCURSADOS EM SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3746/indicacao_257.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3746/indicacao_257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A RECOLHA DAS TERRAS DEIXADAS EM TODAS AS CALÇADAS NOS TRECHOS QUE FORAM REALIZADOS RECAPE ASFÁLTICO EM AGRO CAFEEIRA.	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3747/indicacao_258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3747/indicacao_258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS EM TODA A EXTENSÃO DA LINHA RUSTICK, PASSANDO O ROLO APÓS UM DIA DE CHUVA, INCLUSIVE TAMBÉM NA ENTRADA DA PROPRIEDADE DA SRA. INCRIT WANDROSKI NO RIO XAXIM, QUE NECESSITA O TERMINO DOS TRABALHOS INICIADOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3748/indicacao_259.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3748/indicacao_259.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSERTADA A PLACA DE ENTRADA DA LINHA PANIZZON.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3749/indicacao_260.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3749/indicacao_260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE O PATROLAMENTO NA ESTRADA DA PROPRIEDADE DO SENHOR ISAÚ MACHICO DA CHÁCARA PAULISTA, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3750/indicacao_261.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3750/indicacao_261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO QUE PROVIDENCIE REFORMA NA COZINHA DO CMEI SONHO MEU DE AGRO-CAFEEIRA, PRINCIPALMENTE A TROCA DA ATUAL PIA QUE HOJE NÃO É APROPRIADA, TROCA DA PORTA DE ENTRADA DO CMEI E CONSTRUÇÃO DE BANCADA NA COZINHA.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3752/indicacao_262.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3752/indicacao_262.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA PARA RIO SABIÁ, NO LOCAL DA CURVA ACENTUADA, CAUSANDO PREOCUPAÇÃO AOS MORADORES DESTE TRECHO CITO AQUI O SR. LUIZ CATUZO E O MAURI AVELINO.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3753/indicacao_263.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3753/indicacao_263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA RIO URU.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3754/indicacao_264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3754/indicacao_264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A PINTURA DA FACHADA DO CEMITÉRIO E REPOSIÇÃO DE PEDRA BRITA NOS LOCAIS QUE ESTÃO FALTANDO.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3755/indicacao_265.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3755/indicacao_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO MAIS UM APARELHO DE AR CONDICIONADO  OU CLIMATIZADOR GRANDE  NA SALA DE TEATRO DO PROFAN, ALÉM DE APARELHOS DE AR CONDICIONADO MAIS POTENTES NAS SALAS DE AULA, SUBSTITUINDO OS EXISTENTES</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3757/indicacao_266.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3757/indicacao_266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE PINTURAS COM DESENHOS TIPO GRAFITE NAS PAREDES EXTERNAS DO GINÁSIO DE ESPORTES OLIVÃO, PARA ASSIM DAR MAIS SENTIDO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3758/indicacao_267.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3758/indicacao_267.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A TRANSMISSÃO DE VÍDEOS INSTITUCIONAIS, BEM COMO AS MATÉRIAS E VÍDEOS DOS TRABALHOS REALIZADOS PELO PODER EXECUTIVO EM NOSSO MUNICÍPIO NOS LOCAIS DE ESPERA DAS REPARTIÇÕES PÚBLICAS COMO: UBSS, CRÁS, CAPS E DEMAIS, AO INVÉS DE CANAIS DE TELEVISÃO TIPO GLOBO, SBT ETC.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3759/indicacao_268.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3759/indicacao_268.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA VIABILIZADO REDUTOR DE VELOCIDADE TIPO PARDAL, OU CÂMERA DE SEGURANÇA, COM URGÊNCIA, NA AV. GARIBALDI, ENTRE AS RUAS: BENTO GONÇALVES E MUNHOZ DA ROCHA NO BAIRRO VILA NOVA. PRINCIPALMENTE NA RUA QUE DÁ ACESSO AS PROPRIEDADES DA PROFESSORA SANDRA, LUIZ MEDEIROS E DEMAIS MORADORES DAQUELA RUA.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3760/indicacao_269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3760/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal que seja colocado uma placa de RUA SEM SAIDA, na rua das flores em Agro Cafeeira.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3768/indicacao_270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3768/indicacao_270.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER  EXECUTIVO MUNICIPAL RECAPE ASFALTICO E PINTURA NO ESTACIONAMENTO  DO POSTO DE SAUDE CENTRAL NA RUA CRISTOVAO COLOMBO ( ENFRENTE A IGREJA LUTERANA).</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3769/indicacao_271.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3769/indicacao_271.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER  EXECUTIVO MUNICIPAL QUE CHAME DO NOVO CONCORSO UMA FRAMACEUTICA PARA SUPRIR AS DEMANDAS DO MUNICIPIO QUE NÃO SÃO POUCAS.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3770/indicacao_272.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3770/indicacao_272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO E REPAROS COM ASFALTO NOS BURACOS DA ESTRADA DA ÁREA INDUSTRIAL DO DISTRITO DE AGRO-CAFEERIA, ENTRE LATICÍNIO SÃO LEOPOLDO ATÉ A COPOS,  MARGINAL DA BR 277.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3772/indicacao_273.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3772/indicacao_273.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO E CULTURA, A  DISPONIBILIDADE DE FUNCIONAMENTO DOS CMEIS NA MODALIDADE PLANTÃO AFIM DE ATENDER AS CRIANÇAS NO PERÍODO DE FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3773/indicacao_274.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3773/indicacao_274.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM O  SECRETÁRIO DE EDUCAÇÃO E CULTURA, QUE ESTUDE A VIABILIDADE DE REORGANIZAR OS HORÁRIOS DE ABERTURA DOS PORTÕES NOS CMEIS DE MODO A EVITAR QUE OS RESPONSÁVEIS  E CRIANÇAS FIQUEM EXPOSTOS AO SOL E CHUVA ENQUANTO AGUARDAM A ABERTURA DOS PORTÕES  DOS CMEIS .</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3775/indicacao_275.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3775/indicacao_275.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO E PROJETO DE COLOCAÇÃO DE PAVER EM TODAS AS CALÇADAS, INICIANDO DO CENTRO PARA TODOS OS BAIRROS .</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3782/indicacao_276.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3782/indicacao_276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DOIS POSTES DE ILUMINAÇÃO NO CEMITÉRIO COM TOMADAS 110/220V BEM COMO DOIS PONTOS DE ÁGUA ADICIONAIS.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3783/indicacao_277.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3783/indicacao_277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PINTURA NA CALÇADA DA UNIDADE DE SAÚDE IVANIR PÉRICO DE MARQUESITA.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3784/indicacao_278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3784/indicacao_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM LEVANTAMENTO DE TODAS AS LÂMPADAS QUE FICAM ACESAS NO PERÍODO DO DIA E AS LÂMPADAS QUE NO PERÍODO NOTURNO FICAM DESLIGADAS. SOLICITAMOS TAMBÉM QUE SEJA FEITO ESSA VISTORIA NA MARGINAL SENTIDO AGROCAFEEIRA/LAR_x000D_
 _x000D_
 _x000D_
 Justificativa: Está havendo muitas reclamações nesse sentido.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3786/indicacao_279.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3786/indicacao_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDAR A IMPLANTAÇÃO DE CENTRO MUNICIPAL DA MULHER (CMM) ESTABELECIMENTO PARA O TRATAMENTO DE SAÚDE ESPECÍFICO DE GÊNERO._x000D_
 _x000D_
 Justificativa: refere-se a questão da integralidade. “Antigamente, o foco da saúde da mulher era apenas na gravidez e na sua função reprodutiva. Hoje é possível ver, até mesmo no incentivo do governo, uma preocupação com outros aspectos, como o preventivo, a mamografia e o climatério”, afirma de modo a ter disponível equipe multidsciplinar para atender as mulheres na integralidade.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3787/indicacao_280.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3787/indicacao_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ELABORAR PROJETO DE REGULARIZAÇÃO DE OBRAS JÁ CONSOLIDADAS EM DESACORDO COM A LEGISLAÇÃO ATUAL VIGENTE, CRIANDO CRITÉRIOS E PROCEDIMENTOS PARA ANÁLISE DE TAIS PEDIDOS, ESTABELECENDO TAMBÉM SANÇÕES PELAS INCONFORMIDADES. _x000D_
 _x000D_
 _x000D_
 Justificativa: Esclarecemos que tal lei se torna imprescindível devido a existência de edificações já consolidadas com inconformidades, buscando assim a possibilidade de regularização das edificações.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3789/indicacao_281.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3789/indicacao_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM REVISTAS E CONSERTADAS TODAS AS PLACAS DE SINALIZAÇÃO QUE ESTÃO CAÍDAS, TANTO NA CIDADE, QUANTO NOS BAIRROS_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3790/indicacao_282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3790/indicacao_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL OU GUARDA PATRIMONIAL COM OBJETIVO DE AUMENTAR A SEGURANÇA NO PATRIMÔNIO PUBLICO E DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3791/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3791/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE ACADEMIA ABERTA EM FRENTE AO PARQUE DE EXPOSIÇÃO PARA AS PESSOAS QUE FAZEM SUAS CAMINHADAS SE ALONGAR E FAZER EXERCÍCIOS NO DECORRER DO PERCURSO.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3792/indicacao_284.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3792/indicacao_284.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO NO ASFALTO NO FINAL DA RUA PROFESSORA LERIDES PAGNOCELLI ATÉ O INICIO DA ESTRADA CELMAR GULART AO LADO DO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3793/indicacao_285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3793/indicacao_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UMA NOVA PONTE NA COMUNIDADE DO SILVA JARDIM, DIVISA COM CÉU AZUL._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3794/indicacao_286.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3794/indicacao_286.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO PARA MANILHAMENTO DENTRO DA VILA MARQUESITA PARA TENTAR TIRAR A ÁGUA DAS CHUVAS QUE TEM INVADIDO AS FRENTES DAS CASAS E TAMBÉM O DESENTUPIMENTO DOS BUEIROS.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3798/indicacao_287.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3798/indicacao_287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NA RUA SÃO PAULO, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3799/indicacao_288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3799/indicacao_288.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NA RUA COPACABANA NAS PROXIMIDADES DA PROPRIEDADE DO SR. ROQUE DALL POZZO, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3800/indicacao_289.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3800/indicacao_289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DE PROJETO DE LEI DA SECRETARIA DE AGROPECUÁRIA REPASSEM VALORES PARA INVESTIMENTOS EM ADEQUAÇÕES DAS ‘’CURVAS DE NÍVEL’’ OU OUTRAS CONTENÇÕES DE ÁGUA NAS LAVOURAS. _x000D_
 _x000D_
 Justificativa: O subsídio é muito importante aos agricultores, que fizeram e fazem muito no desenvolvimento de nosso município e neste momento sofrem com inúmeras dificuldades, inclusive financeiras.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3801/indicacao_290.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3801/indicacao_290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ORGANIZADO A QUESTÃO DE ESTACIONAMENTO DE CAMINHÕES NA CIDADE, GARANTINDO A SEGURANÇA PARA TODOS OS MOTORISTAS E VIABILIZANDO AOS CAMINHEIROS ESPAÇOS MAIS SEGUROS, LIBERANDO ESTACIONAMENTO EM RUAS MAIS LARGAS.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3815/indicacao_291.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3815/indicacao_291.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE PARCERIAS A FIM DE REALIZAR RECUPERAÇÃO DE NASCENTES</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3816/indicacao_292.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3816/indicacao_292.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CÂMERA COM MONITORAMENTO EM TODAS ESTABELECIMENTOS, PRINCIPALMENTE NAS ESCOLAS E CMEIS E UNIDADES DE SAÚDE A FIM DE GARANTIR A SEGURANÇA DOS USUÁRIOS DOS SERVIÇOS E DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3817/indicacao_293.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3817/indicacao_293.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO A POSSIBILIDADE DE SER COLOCADO UMA BOCA DE LOBO NO FINAL DA RUA ELJOCIR PEGORARO, DIREÇÃO DA LINHA DUARTE._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3818/indicacao_294.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3818/indicacao_294.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM SUPER POSTE EM FRENTE A IGREJA, NA COMUNIDADE DO RIO XAXIM._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANDREA SANDI ZANESCO.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3819/indicacao_295.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3819/indicacao_295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO COM TODA INFRAESTRUTURA NA VILA PINTO TENDO EM VISTA QUE ALI JÁ SERÁ CONTEMPLADO COM O REURB E O MUNICÍPIO TEM PRAZOS PARA INÍCIO DAS  EXECUÇÕES.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3820/indicacao_296.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3820/indicacao_296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE PLACAS DE IDENTIFICAÇÃO DE TRAVESSIA DE ANIMAIS NA COMUNIDADE DA SANTA LÚCIA, PRÓXIMO À PROPRIEDADE DO SENHOR ERNESTO BONENBERGER</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3821/indicacao_297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3821/indicacao_297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TRÊS QUILÔMETROS DE CALÇAMENTO NA ESTRADA DA LINHA PANIZZON.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3828/indicacao_298.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3828/indicacao_298.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANILHAMENTO NA LINHA SQUINALI ENTRE AS PROPRIEDADES DO SR. TIAGO CASANOVA E VILSON PIRULIN.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3829/indicacao_299.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3829/indicacao_299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO ÔNIBUS QUE FAZ O ROTEIRO VILA ESMERALDA/AGRO CAFEEIRA, ATÉ MATELÂNDIA, COM ALUNOS DA APAE, QUE ESTÁ EM MÁS CONDIÇÕES DE HIGIENE E CONSERVAÇÃO; SEM ELEVADOR.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3830/indicacao_300.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3830/indicacao_300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVITALIZADA TODA A ESTRADA PRINCIPAL DA LINHA ALEMANHA.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3831/indicacao_301.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3831/indicacao_301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DO MEIO AMBIENTE FAÇA O CORTE DE GRAMA NA ESCOLA VOVÔ CASSIANO, NA CRECHE PRIMEIRO PAÇOS , E CENTRO DE GERAÇÃO E RENDA</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3832/indicacao_302.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3832/indicacao_302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECUPERAÇÃO DE MINAS NA LINHA CRUZEIRINHO, TENDO EM VISTA QUE HA MUITO TEMPO ATRÁS FOI FEITA INDICAÇÃO PARA ÁGUA NA COMUNIDADE NÃO FOI ATENDIDA.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3833/indicacao_303.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3833/indicacao_303.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE UM POSTE DE LUZ EM FRENTE AO CENTRO COMUNITÁRIO DA COMUNIDADE DO CRUZEIRO DEVIDO AO VANDALISMOS.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_304.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO FINAL ESTRADA DA LINHA TIBOLA, FINAL DO CALÇAMENTO ATÉ ÀS PROXIMIDADES DO SÍTIO DO Sr. OZAIR CECATO .</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3837/indicacao_305.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3837/indicacao_305.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LIXEIRAS NAS TRINCHEIRAS QUE LIGAM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3843/indicacao_306.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3843/indicacao_306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO RECAPE ASFÁLTICO NA RUA JUSCELINO KUBITSCHECK EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3844/indicacao_307.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3844/indicacao_307.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORAR A ACESSIBILIDADE PARA CADEIRANTES E OUTROS QUE NECESSITEM DE   RAMPA DE ACESSO NO ESTACIONAMENTO ENTRE A CÂMARA MUNICIPAL E O PAÇO MUNICIPAL, POIS FICARAM COM DESNÍVEL E MEIO FIO IMPEDINDO A UTILIZAÇÃO POR PARTE DOS MESMOS.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3845/indicacao_308.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3845/indicacao_308.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL BUSQUE MEIO PARA CAPTAÇÃO E POSTERIOR DESTINAÇÃO DE RECURSOS PARA MELHORIAS NA DELEGACIA DE MATELÂNDIA, AFIM DE DISPONIBILIZAR SALA DE ATENDIMENTO A MULHER VITIMA DE VIOLÊNCIA E MELHORIAS NAS ESTRUTURAS JÁ EXISTENTE _x000D_
 _x000D_
 Justificativa: o objetivo é  criar espaço mais acolhedor as usuárias dos serviços e aos  servidores, inclusive com área kids para a criança ficar brincando enquanto a mãe ou responsável é ouvida.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3846/indicacao_309.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3846/indicacao_309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PRIORIDADE NA MANUTENÇÃO DA PONTE DA ESTRADA SANTA LÚCIA QUE DÁ ACESSO AS COMUNIDADES DO RIO GUARANI E ESTRADA LÂNDIA COM O ASFALTO DA SANTA LÚCIA.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3849/indicacao_310.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3849/indicacao_310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM CLIMATIZADOR E TODA ADEQUAÇÃO NECESSÁRIA PARA RETER A TEMPERATURA IDEAL NA PARTE SUPERIOR DO GINÁSIO DE ESPORTES CENTRAL ONDE HOJE ACONTECE AS AULAS DE ARTES MARCIAIS._x000D_
 _x000D_
  Justificativa: o ambiente é muito quente. Há aulas de segunda à sexta e atendem aproximadamente 125 alunos que representam o município muito bem, motivo suficiente para oferecer um ambiente saudável para todos.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3851/indicacao_311.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3851/indicacao_311.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA ESTRADA DO ALTO DOURADO, DESDE O SENHOR VITALINO MAZURANA ATÉ AO SENHOR JÚLIO BATISTI_x000D_
 _x000D_
 Justificativa: pois os caminhões da recolha de ovos e de rações não conseguem mais adentrarem a propriedade.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3852/indicacao_312.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3852/indicacao_312.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AO CANTINHO DO CÉU, AQUELA QUE INICIA PRÓXIMO A FAZENDA DO NESPLO COM A SAÍDA NA AGRO INDÚSTRIA DO MAZURANA E TAMBÉM AQUELA QUE PASSA PRÓXIMO AO SÍTIO DO SENHOR NEY BONATO.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3853/indicacao_313.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3853/indicacao_313.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ROÇADA EM TODA A EXTENSÃO DO ASFALTO QUE LIGA AS COMUNIDADES DO RIO XAXIM/SÃO ROQUE.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3854/indicacao_314.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3854/indicacao_314.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PINTURAS DE FAIXAS DE TRÂNSITO, MEIO FIOS E COLOCAÇÃO DE PLACAS ONDE ESTÃO VISIVELMENTE RUINS, INSTALAÇÃO DE PLACAS EM LOCAIS ONDE NÃO HÁ, EM TODAS AS RUAS DO MUNICÍPIO._x000D_
 _x000D_
 Justificativa: proporcionando maior segurança aos condutores de veículos e pedestres.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3855/indicacao_315.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3855/indicacao_315.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DE UM BURACO(BUEIRO) NA ESTRADA DA LINHA PANIZZON, POUCO A FRENTE DA COMUNIDADE PERTO DO SENHOR NÉZIO CAMARA._x000D_
 	_x000D_
 Justificativa: o local está muito perigoso para trafegar.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3856/indicacao_316.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3856/indicacao_316.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM TRABALHO INTENSIVO DE CONSCIENTIZAÇÃO, NAS ESCOLAS E COMUNIDADES, QUANTO A SEPARAÇÃO DE LIXOS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3857/indicacao_317.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3857/indicacao_317.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CALÇAMENTO POLIÉDRICO EM TODA A EXTENSÃO DA ESTRADA PRINCIPAL DA LINHA SILVA JARDIM.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3858/indicacao_318.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3858/indicacao_318.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS NA AVENIDA SÃO PAULO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3859/indicacao_319.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3859/indicacao_319.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ENTREGUE SACOS DE RAFIA À POPULAÇÃO  POIS MUITOS ESTÃO SEM.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3860/indicacao_320.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3860/indicacao_320.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA MANUTENÇÃO NA RUA PARÁ E NA RUA DIDOMENICO EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3866/indicacao_321.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3866/indicacao_321.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UM TAPA BURACOS EM TODA VIA PRINCIPAL DA VILA RURAL SANTA MARIA, PRINCIPALMENTE EM FRENTE AO PONTO DE ÔNIBUS E IGREJA.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3869/indicacao_322.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3869/indicacao_322.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE LOMBADA NA AVENIDA GARIBALDI PRÓXIMO AO CRUZAMENTO COM A RUA ALFREDO CHAVES, NA VILA PINTO.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3870/indicacao_323.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3870/indicacao_323.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO NA RUA PETSCH EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3871/indicacao_324.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3871/indicacao_324.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO A POSSIBILIDADE DE REALIZAR AMPLIAÇÃO DE VAGAS DE ESTACIONAMENTO DE MOTOS NA CIDADE.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3872/indicacao_325.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3872/indicacao_325.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DA LINHA DUARTE ESTRADA QUE DÁ ACESSO AO SÍTIO DO SENHOR EVARISTO GUIDINI.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3873/indicacao_326.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3873/indicacao_326.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIAR BANCO DE PROJETOS COM SERVIDOR ESPECIALIZADO EM CAPTAÇÃO DE RECURSOS.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3874/indicacao_327.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3874/indicacao_327.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INCLUIR NO PLANO DIRETOR PROJETO DE REGULARIZAÇÃO AS OBRAS JÁ CONSOLIDADAS E O PROJETO DO IPTU VERDE.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3875/indicacao_328.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3875/indicacao_328.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PUBLICA EM  FRENTE A UNIDADE INDUSTRIAL DE AVES - LAR E NA CONTINUAÇÃO DA AVENIDA JK CONTINUAÇÃO COM A RUA VALDEMAR JUSTEN ATE PRÓXIMO A CARELLI.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3876/indicacao_329.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3876/indicacao_329.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CAMPANHA SOBRE SEPARAÇÃO DE RESÍDUOS(ORGÂNICO, RECICLÁVEL, ENTULHOS), NAS COMUNIDADES, (CLUBES DE MÃES, CLUBES DOS VOVÔS, RODAS DE CONVERSAS, ESCOLAS, CMEIS E DEMAIS ENTIDADES), QUE SEJAM DISTRIBUÍDOS PANFLETOS COM OS CRONOGRAMAS DE CADA DIA QUE PASSA CADA CAMINHÃO DE RECOLHA.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/mocao_01-23_-_de_aplauso_-_pardre_antonio_claudio_ricardo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/mocao_01-23_-_de_aplauso_-_pardre_antonio_claudio_ricardo.pdf</t>
   </si>
   <si>
     <t>De Aplauso aos padres Ricardo, Antônio, Cláudio</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Stela Gaboardi, Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/mocao_02-23_-_de_aplauso_-_quero_viver.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/mocao_02-23_-_de_aplauso_-_quero_viver.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa dos Vereadores CLEITON CAMILO PECATTI e STELA GABOARDI, externa MOÇÃO DE APLAUSO e RECONHECIMENTO ao Pastor GILMAR DE CAMARGO e Pastora LENIR DE CAMARGO, que desenvolve um lindo Projeto neste município de Matelândia, trazendo o MINISTÉRIO QUERO VIVER, o mesmo atua com campanhas de “Combate a Dengue, Exploração Sexual Infantil, Prevenção ao Uso de Drogas, Assistência ao Penitenciário, e principalmente, agrega com excelência o trabalho Religioso na vida destas pessoas e muitas outras”. Fica aqui um gesto pequeno e humilde pelos trabalhos prestados como membro ativo no Munícipio de Matelândia, temos a certeza de que Deus te utiliza fortemente na nossa Cidade. É com respeito a tua linda história que esta Casa Legislativa reconhece os préstimos com muita gratidão.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/mocao_no_03-2023_-_de_apoio_aos_correios.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/mocao_no_03-2023_-_de_apoio_aos_correios.pdf</t>
   </si>
   <si>
     <t>de apoio aos Correios</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>Luizinho, Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/mocao_04-23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/mocao_04-23.pdf</t>
   </si>
   <si>
     <t>De Aplausos pelos 60 anos da Paróquia Nossa Senhora de Caravággio</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3511/mocao_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3511/mocao_05.pdf</t>
   </si>
   <si>
     <t>moção de aplauso ao professor Amauri de Lima</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3570/mocao_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3570/mocao_06.pdf</t>
   </si>
   <si>
     <t>O Legislativo matelandiense, com iniciativa da Vereadora Marenilce Mezzomo e apoio dos demais, externa Moção de Aplauso ao Apresentador Eloi Roque Erthal que dia 30 de julho completou 33 anos em Matelândia, fixando residência, tendo vindo trabalhar como locutor na rádio Matelândia autor de inúmeros projetos a favor do esporte, empreendedorismo e abrindo  portas aos talentos locais.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Luizinho, Marcos Squinali, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3611/mocao_7.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3611/mocao_7.pdf</t>
   </si>
   <si>
     <t>de Pesar à família Dal Pozzo em razão do falecimento do Sr. Jaime Dal Pozzo</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3724/mocao_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3724/mocao_08.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Matelândia, no uso de suas atribuições legais e na forma regimental, faz a seguinte moção.._x000D_
 _x000D_
 _x000D_
 . Considerando a ofensa mais ampla à vida contida na tese da ADPF 442, que não somente propõe a legalização do aborto até 12 semanas, mas propõe a tese que ultrapassa este marco de três meses, visto que está fundamentada no argumento de que “não haveria como se imputar direitos fundamentais ao embrião. O estatuto de pessoa só seria reconhecido após nascimento com vida” e afirma ainda que "A dignidade da pessoa humana exige mais do que simplesmente o pertencimento à espécie humana para os efeitos protetivos do princípio constitucional. O conteúdo essencial mínimo para a dignidade humana, segundo os próprios ministros da Corte, é [1] o valor intrínseco, simplesmente porque se é humano, mas sem o estatuto de pessoa humana, [2] autonomia, isto é, o reconhecimento de sua capacidade de guiar-se por seu projeto de vida individual, e [3] o valor comunitário. Ainda segundo os ministros da Corte, é na interseção entre a dignidade, a autonomia e a cidadania que o sentido de existência digna passa a receber conteúdo concreto. Não há preceitos absolutos em nosso ordenamento constitucional". Coloca-se, assim, na própria tese, critérios alheios ao ordenamento jurídico brasileiro e um relativismo tal que atinge a vida humana em geral e não apenas a dos nascituros._x000D_
 _x000D_
 . Portanto, pretende-se por meio desta moção manifestar expresso apoio ao Excelentíssimo Presidente do Senado, Rodrigo Pacheco, por sua postura, e reiterar a imensa importância em se garantir as prerrogativas do Congresso Nacional como único legitimado para legislar em tudo aquilo que lhe é próprio de sua competência, especialmente acerca da matéria presente no Recurso Extraordinário (RE) 635659, referente ao tema das drogas, e da ADPF 442, atinente ao tema do aborto, observando o que dispõe a Constituição Federal e lembrando que o Supremo Tribunal Federal tem como função comportar-se como guardião da Carta Magna e não como legislador._x000D_
 _x000D_
 . Por fim, não se pode tampouco desprezar a vontade popular, de quem reza o Parágrafo Único do Artigo Primeiro de nossa atual Constituição todo poder emanar e por meio de cujos representantes se exercer e de quem, portanto, esta moção se faz voz. População que, através de diversas pesquisas feitas por variados institutos, invariavelmente reitera sua posição majoritariamente contrária ao aborto. Esta tentativa de avançar a pauta abortista encontrou lugar nas cortes do nosso judiciário justamente ao tentar evadir a restrição popular manifesta por seus representantes eleitos para legislar e que há décadas barram esforços semelhantes feitos no único foro competente para discussões legislativas, o Congresso Nacional._x000D_
 _x000D_
 Que a presente Moção, após aprovada pelos senhores pares, seja encaminhada, como prova de nossa mais veemente PREOCUPAÇÃO E APOIO, às seguintes autoridades, conforme seguem:_x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 RODRIGO OTÁVIO SOARES PACHECO_x000D_
 MD Senador Presidente do Senado Federal_x000D_
 SENADO FEDERAL ANEXO 2 ALA TEOTÔNIO VILELA GABINETE 24_x000D_
 CEP 70.165-900 / Brasília/DF_x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 ARTHUR LIRA_x000D_
 MD Deputado Federal Presidente da Câmara dos Deputados _x000D_
 Endereço: Câmara dos Deputados, Edifício Principal, Pavimento Superior, Ala E, Brasília-DF, CEP 70160-900</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3741/mocao_09-23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3741/mocao_09-23.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa do Vereador PAULO CEZAR GOMES, externa MOÇÃO DE RECONHECIMENTO a servidora CLEIDE ANA ODORIZZI RAMALHO em virtude da competência, dedicação e excelente trabalho realizados durante estes anos, em especial no Departamento de Vigilância em Saúde de Matelândia. Nesta singela homenagem pelo tempo de serviço, amizade, dedicação e profissionalismo voltados a saúde de nosso município, a Câmara de Vereadores de Matelândia concede esta menção honrosa.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3835/mocao_10_-_aplauso_sandra_klumb.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3835/mocao_10_-_aplauso_sandra_klumb.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa dos Vereadores CLEITON CAMILO PECATTI e PAULO CEZAR GOMES, externa MOÇÃO DE APLAUSO à Enfermeira Chefe da Unidade Básica de Saúde Vila Pazza, SANDRA DE OLIVEIRA DA SILVA KLUMB, uma das ganhadoras do Prêmio Protagonista 2023, honraria concedida pelo Conselho Regional de Enfermagem do Paraná que visa homenagear, destacar e reconhecer o trabalho dos profissionais de enfermagem. O objetivo é evidenciar os profissionais e seu papel frente aos desafios da profissão com o tema ‘’A sua História nos inspira’’.  A Premiação leva consigo quatro categorias: História de superação, história que marcou a carreira profissional, história de conquista e de inovação. _x000D_
 Esta é uma humilde homenagem à profissional, tanto pela premiação recebida em Curitiba no dia 23 de Novembro de 2023 referente ao Prêmio Protagonista, quanto pelos excelentes resultados apresentados durante a condução dos trabalhos a frente da Unidade Básica de Saúde Vila Pazza, juntamente c</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3850/mocao_11-23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3850/mocao_11-23.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa dos Vereadores CLEITON CAMILO PECATTI, externa MOÇÃO DE APLAUSO à ANTONELA DAL POZZO MORGENSTERN, que após se destacar e avançar em várias etapas existentes dentro de um processo de alta competitividade, conquistou com mérito a oportunidade de participar das gravações da Oitava Temporada da Série Reis, da TV Record, a mesma apresenta a história bíblica do Rei Davi e ANTONELA interpreta a personagem ASHIRA._x000D_
 ANTONELA é filha de Matelândia, seu irmão Heitor Dal Pozzo Morgenstern, seus pais Cleiton Ricardo Morgenstern e Luciane Dal Pozzo Morgenstern e seus avós Adelaide Friedler Morgenstern, Edmar Morgenstern, Delair Dal Pozzo e Jaime Dal Pozzo carregam histórias no nosso município de Matelândia, assim como nossa mais jovem Atriz Profissional.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3867/mocao_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3867/mocao_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA AMAM - AMIGOS DO MEIO AMBIENTE DE MATELANDIA.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3600/projeto_de_decreto_legislativo_no_01-23_-_aprova_as_contas_do_executivo_-_exerc_2020.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3600/projeto_de_decreto_legislativo_no_01-23_-_aprova_as_contas_do_executivo_-_exerc_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. RINEU MENONCIN, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3797/projeto_de_decreto_legislativo_-_02-23_-_aprova_com_ressalvas_as_contas_do_executivo_2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3797/projeto_de_decreto_legislativo_-_02-23_-_aprova_com_ressalvas_as_contas_do_executivo_2021.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. MAXIMINO PIETROBON, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/projeto_de_emenda_a_lei_organica_do_municipio_no_17_matelandia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/projeto_de_emenda_a_lei_organica_do_municipio_no_17_matelandia.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera os artigos 59, 64 e 73 dispositivos da Lei Orgânica do Município de Matelândia.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3602/projeto_de_lei_complementar_09-2023_-_previdencia_complementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3602/projeto_de_lei_complementar_09-2023_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE ADESÃO AO REGIME DE PREVIDÊNCIA COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3692/projeto_de_lei_complementar_10-2023_-altera_lc_03.2014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3692/projeto_de_lei_complementar_10-2023_-altera_lc_03.2014.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO III E IV AO § 1º DO ART. 59, DA LEI COMPLEMENTAR Nº 03/2014</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3796/projeto_de_lei_complementar_11-2023_-_paf_e_outros.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3796/projeto_de_lei_complementar_11-2023_-_paf_e_outros.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCESSO ADMINISTRATIVO FISCAL RELATIVO À EXIGÊNCIA DOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, CONSULTA, INSCRIÇÃO, PROTESTO, AJUIZAMENTO DA DÍVIDA ATIVA MUNICIPAL, CANCELAMENTO DE CRÉDITOS TRIBUTÁRIOS, PROCEDIMENTOS RELATIVOS ÀS DECISÕES DE RESTITUIÇÃO DE VALORES EXPEDIDAS PELO TRIBUNAL DE CONTAS A PARTIR DA EMISSÃO DA CERTIDÃO DE DÉBITO, PROCEDIMENTOS DE RESTITUIÇÃO DE CRÉDITOS TRIBUTÁRIOS, FISCAIS, TARIFAS, PREÇOS PÚBLICOS E OUTROS VALORES INDEVIDAMENTE RECOLHIDOS AOS COFRES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto-de-lei-01-2023-cria-cargos-previmat.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto-de-lei-01-2023-cria-cargos-previmat.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CRIAÇÃO DE CARGOS QUE PASSAM A INTEGRAR O ANEXO I DO PLANO DE CARGOS E CARREIRAS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto-de-lei-02-2023---revisao-salarial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto-de-lei-02-2023---revisao-salarial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REVISÃO SALARIAL ANUAL E REAJUSTE SALARIAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto-de-lei-03-2023-ajuda-de-custo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto-de-lei-03-2023-ajuda-de-custo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AJUDA DE CUSTO AOS PROFISSIONAIS VINCULADOS AO PROGRAMA MÉDICOS PELO BRASIL, NOS TERMOS DA PORTARIA GM/MS Nº 3.353/2021 E PORTARIA 3.193/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto-de-lei-04-2023-36a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto-de-lei-04-2023-36a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto-de-lei-05-2023-01a.-alteracao-ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto-de-lei-05-2023-01a.-alteracao-ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto-de-lei-06-2023-r-80.00000--especial-superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto-de-lei-06-2023-r-80.00000--especial-superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 80.000,00.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/projeto-de-lei-07-2023-cria-cargo-tecnico-em-edificacoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/projeto-de-lei-07-2023-cria-cargo-tecnico-em-edificacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO QUE PASSA A INTEGRAR O ANEXO I – ESTRUTURA DE CARGOS, VAGAS E CARGA HORÁRIA DA LEI Nº 3.468/2015 DE 11/06/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/projeto-de-lei-08-2023-altera-agente-de-saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/projeto-de-lei-08-2023-altera-agente-de-saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS VENCIMENTOS DO CARGO EFETIVO DE AGENTE DE SAÚDE DESCRITO NO PLANO DE CARGOS E_x000D_
 CARREIRAS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/projeto_de_lei_no_09-23_-_reajuste_do_prefeito.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/projeto_de_lei_no_09-23_-_reajuste_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários ao subsidio do prefeito, vice-prefeito e secretários municipais.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_10-23_-_reajuste_dos_vereadores.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_10-23_-_reajuste_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários aos subsídios dos vereadores.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/projeto_de_lei_no_11-2023_-_auxilio_alimentacao_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/projeto_de_lei_no_11-2023_-_auxilio_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO AOS AGENTES PÚBLICOS DA CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/projeto_de_lei_12-2023_altera_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/projeto_de_lei_12-2023_altera_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 4.964/2022 QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO NA FORMA DE VALE-ALIMENTAÇÃO AOS SERVIDORES_x000D_
 PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto-de-lei-13-2023-37a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto-de-lei-13-2023-37a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto-de-lei-14-2023-02a.-alteracao-ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto-de-lei-14-2023-02a.-alteracao-ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto-de-lei-15-2023-r-105.00000---especial-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto-de-lei-15-2023-r-105.00000---especial-reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$105.000,00 (CENTO E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto-de-lei-16-2023-r-30.00000---suplementar-reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto-de-lei-16-2023-r-30.00000---suplementar-reducao.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto-de-lei-17-2023-r-446.00000--especial-superavit--livres.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto-de-lei-17-2023-r-446.00000--especial-superavit--livres.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 446.000,00 (QUATROCENTOS E QUARENTA E SEIS MIL REAIS).</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto-de-lei-18-2023-r-900.00000--especial-superavit--vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto-de-lei-18-2023-r-900.00000--especial-superavit--vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 900.000,00 (NOVECENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto-de-lei-19-2023-r-135.00000---especial-excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto-de-lei-19-2023-r-135.00000---especial-excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 135.000,00 (CENTO E TRINTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_no_20-2023_-_advogado_da_camara_e_zelarodra.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_no_20-2023_-_advogado_da_camara_e_zelarodra.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1.870/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto-de-lei-21-2023-amplia-adm.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto-de-lei-21-2023-amplia-adm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO, QUE PASSAM A INTEGRAR O ANEXO I – ESTRUTURA DE CARGOS, CARREIRAS E REMUNERAÇÃO DA LEI Nº 3.468/2015 DE 11/06/2015 E DÁ OUTRAS PROVIDÊNCIAS – ASSISTENTE ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto-de-lei-22-2023-38a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto-de-lei-22-2023-38a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto-de-lei-23-2023-03a.-alteracao-ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto-de-lei-23-2023-03a.-alteracao-ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/projeto-de-lei-24-2023-r-122.00000--especial-superavit--vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/projeto-de-lei-24-2023-r-122.00000--especial-superavit--vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 122.000,00 (CENTO E VINTE E DOIS MIL REAIS).</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto-de-lei-25-2023-r-1.130.00000--especial-superavit--livres.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto-de-lei-25-2023-r-1.130.00000--especial-superavit--livres.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.130.000,00 (UM MILHÃO, CENTO E TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/projeto-de-lei-26-2023-r-1.638.00000--especial-superavit--livres.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/projeto-de-lei-26-2023-r-1.638.00000--especial-superavit--livres.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.638.000,00 (UM MILHÃO, SEISCENTOS E TRINTA E OITO MIL REAIS).</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/projeto-de-lei-27-2023-r-1.200.00000--especial-excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/projeto-de-lei-27-2023-r-1.200.00000--especial-excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.200.000,00 (UM MILHÃO E DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/projeto-de-lei-28-2023-r-1.500.00000---especial-excesso-op.-credito.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/projeto-de-lei-28-2023-r-1.500.00000---especial-excesso-op.-credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.500.000,00 (UM MILHÃO E QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/projeto-de-lei-29-2023-39a.-alteracao-ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/projeto-de-lei-29-2023-39a.-alteracao-ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto-de-lei-30-2023-04a.-alteracao-ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto-de-lei-30-2023-04a.-alteracao-ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/projeto-de-lei-31-2023-r-300.00000---especial-excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/projeto-de-lei-31-2023-r-300.00000---especial-excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/projeto-de-lei-32-2023-r-1.165.00000---especial-superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/projeto-de-lei-32-2023-r-1.165.00000---especial-superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.165.000,00 (UM MILHÃO, CENTO E SESSENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/projeto_de_lei_33-2023-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/projeto_de_lei_33-2023-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMEMRO DE VAGAS DO CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE CARGOS DA LEI Nº 2.845/2013.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/projeto_de_lei_34-2023-declaracao_de_utilidade_publica.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/projeto_de_lei_34-2023-declaracao_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS PARA DECLARAÇÃO DE UTILIDADE PÚBLICA DE SOCIEDADES CIVIS, ASSOCIAÇÕES E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_35-semear.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_35-semear.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL QUE ESPECÍFICA EM FAVOR DA SOCIEDADE FILANTRÓPICA SEMEAR DE MEDIANEIRA - PR.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/projeto_de_lei_36-2023_banco_de_horas_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/projeto_de_lei_36-2023_banco_de_horas_.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE HORAS AOS SERVIDORES PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/projeto_de_lei_38-2023_cidersop.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/projeto_de_lei_38-2023_cidersop.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DO MUNICÍPIO DE TOLEDO/PR NO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO ECONÔMICO, SOCIAL, EDUCACIONAL E CULTURAL SUSTENTÁVEL DA REGIÃO OESTE DO ESTADO DO PARANÁ – CIDERSOP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_39-2023-amesfi.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_39-2023-amesfi.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MEDIANEIRENSE DE SURDOS E FISSURADOS - AMESFI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/projeto_de_lei_40-2023-40a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/projeto_de_lei_40-2023-40a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/projeto_de_lei_41-2023-05a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/projeto_de_lei_41-2023-05a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_42-2023-r_1.02309347_-_especial_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_42-2023-r_1.02309347_-_especial_superavit_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.023.093,47 (UM MILHÃO, VINTE E TRÊS MIL, NOVENTA E TRÊS REAIS E QUARENTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_43-2023-41a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_43-2023-41a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_44-2023-06a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_44-2023-06a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_45-2023-r_791.28453_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_45-2023-r_791.28453_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 791.284,53 (SETECENTOS E NOVENTA E UM MIL, DUZENTOS E OITENTA E QUATRO REAIS E CINQUENTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_de_lei_46-2023-_r_400.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_de_lei_46-2023-_r_400.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 400.000,00 (QUATROCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_47-2023-_r_518.80000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_47-2023-_r_518.80000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 518.800,00 (QUINHENTOS E DEZOITO MIL E OITOCENTOS REAIS).</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_48-2023-_r_855.62930_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_48-2023-_r_855.62930_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 855.629,30 (OITOCENTOS E CINQUENTA E CINCO MIL, SEISCENTOS E VINTE E NOVE REAIS E TRINTA CENTAVOS).</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/projeto_de_lei_49-2023_-_tabela_de_procedimentos_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/projeto_de_lei_49-2023_-_tabela_de_procedimentos_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/projeto_de_lei_no_50-2023_-_cria_o_nome_teajudando.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/projeto_de_lei_no_50-2023_-_cria_o_nome_teajudando.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §4º AO ARTIGO 3º DA LEI Nº 4.667/2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_lei_51-2023-42a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_lei_51-2023-42a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_52-2023-07a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_52-2023-07a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/projeto_de_lei_53-2023-r_4.200.00000_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/projeto_de_lei_53-2023-r_4.200.00000_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 4.200.000,00 (QUATRO MILHOES E DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/projeto_de_lei_54-2023-_r_114.80156_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/projeto_de_lei_54-2023-_r_114.80156_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 114.801,56 (CENTO E QUATORZE MIL, OITOCENTOS E UM REAIS E CINQUENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/projeto_de_lei_55-2023-cidersop.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/projeto_de_lei_55-2023-cidersop.pdf</t>
   </si>
   <si>
     <t>RATIFICA A RESOLUÇÃO Nº 01/2023 DO CONSÓRCIO CIDERSOP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/projeto_de_lei_56-2023-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/projeto_de_lei_56-2023-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE CARGOS DA LEI Nº 2.845/2013 – CUIDADOR SOCIAL.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/projeto_de_lei_57-2023-43a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/projeto_de_lei_57-2023-43a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_58-2023-08a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_58-2023-08a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/projeto_de_lei_59-2023-r_2.200.00000-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/projeto_de_lei_59-2023-r_2.200.00000-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 2.200.000,00 (DOIS MILHOES E DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_60-2023-r_100.00000-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_60-2023-r_100.00000-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_61-2023_altera_3057-2013_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_61-2023_altera_3057-2013_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E A INCLUSÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 3.051/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/projeto_de_lei_62-2023-44a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/projeto_de_lei_62-2023-44a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/projeto_de_lei_63-2023-09a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/projeto_de_lei_63-2023-09a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_lei_64-2023-r_-_especial_superavit_r_1.245.04166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_lei_64-2023-r_-_especial_superavit_r_1.245.04166.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.245.041,06 (UM MILHÃO, DUZENTOS E QUARENTA E CINCO MIL E QUARENTA E UM REAIS E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/projeto_de_lei_65-2023-45a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/projeto_de_lei_65-2023-45a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A QUADRAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/projeto_de_lei_66-2023-10a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/projeto_de_lei_66-2023-10a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_67-2023-_r_639.06502-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_67-2023-_r_639.06502-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 639.065,02 (SEISCENTOS E TRINTA E NOVE MIL, SESSENTA E CINCO REAIS E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_68-2023-46a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_68-2023-46a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_lei_69-2023-11a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_lei_69-2023-11a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei_70-2023-_r_616.00009-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei_70-2023-_r_616.00009-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 616.000,09 (SEISCENTOS E DEZESSEIS MIL REAIS E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_71-2023-_r_1.00000-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_71-2023-_r_1.00000-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.000,00 (UM MIL REAIS).</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_72-2023-_r_850.00000-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_72-2023-_r_850.00000-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 850.000,00 (OITOCENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_lei_73-2023-47a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_lei_73-2023-47a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_lei_74-2023-12a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_lei_74-2023-12a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_lei_75-2023-_r_30.00000-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_lei_75-2023-_r_30.00000-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/projeto_de_lei_76-2023-predio_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/projeto_de_lei_76-2023-predio_camara.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO DA CÂMARA MUNICIPAL DE MATELÂNDIA, ESTADO DO PARANÁ, DE “DR. RODRIGO ARTHUR DOS SANTOS”.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_77-2023-48a.alteracaoppa_ok.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_77-2023-48a.alteracaoppa_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/projeto_de_lei_78-2023-13a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/projeto_de_lei_78-2023-13a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DECIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_79-2023-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_79-2023-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 348.575,00 (TREZENTOS E QUARENTA E OITO MIL, QUINHENTOS E SETENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_80-2023-especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_80-2023-especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 764.281,64 (SETECENTOS E SESSENTA E QUATRO MIL, DUZENTOS E OITENTA E UM REAIS E SESSENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_81-2023-49a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_81-2023-49a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_82-2023-14a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_82-2023-14a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_83-2023-especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_83-2023-especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.872,99 (CEM MIL, OITOCENTOS E SETENTA E DOIS REAIS E NOVENTA DE NOVE REAIS).</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/projeto_de_lei_no_84-2023_-_cria_cargo_em_comissao_de_assessor_juridico_da_presidencia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/projeto_de_lei_no_84-2023_-_cria_cargo_em_comissao_de_assessor_juridico_da_presidencia.pdf</t>
   </si>
   <si>
     <t>Cria cargo de provimento em comissão que passa a integrar os Anexos I e II da Lei nº 1.870/08. (com. Orga. Dos Pode e Adm)</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/projeto_de_lei_85-2023_-_laudo_permanente.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/projeto_de_lei_85-2023_-_laudo_permanente.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DO CARÁTER PERMANENTE DE LAUDO MÉDICO PERICIAL QUE ATESTA DEFICIÊNCIAS, TRANSTORNOS FÍSICOS, MENTAIS OU INTELECTUAIS DE CARÁTER IRREVERSÍVEL OU DOENÇAS CRÔNICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/projeto_de_lei_86-2022_-_regulamenta_o_processo_seletivo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/projeto_de_lei_86-2022_-_regulamenta_o_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO,_x000D_
 NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/projeto_de_lei_87-2023_-_horas_extras_em_ponto_facultativo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/projeto_de_lei_87-2023_-_horas_extras_em_ponto_facultativo_.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL N° 1.782/2007 DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/projeto_de_lei_88-2023-_ampliacao_vaga_cargo_efetivo_advogado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/projeto_de_lei_88-2023-_ampliacao_vaga_cargo_efetivo_advogado.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_89-2023_-_substitutivo_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_89-2023_-_substitutivo_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE SEGURANÇA ESCOLAR E VIGILÂNCIA ELETRÔNICA NAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL, ENSINO FUNDAMENTAL E ENSINO MÉDIO E DÁ OUTRAS PROVIDÊNCIAS.(comis. Ord Econ. E Social)</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_90-2023-_r_1.390.00000_-_suplementar_reducao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_90-2023-_r_1.390.00000_-_suplementar_reducao_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS - R$ 1.390.000,00 (um milhão, trezentos e noventa mil reais)</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/projeto_de_lei_91-2023-beneficios_eventuais.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/projeto_de_lei_91-2023-beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS E PRAZOS PARA PRESTAÇÃO DE BENEFÍCIOS EVENTUAIS CONFORME ART.22 § 2º DA LEI Nº. 8.742 – LEI ORGÂNICA DE ASSISTÊNCIA SOCIAL – LOAS NO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/projeto_de_lei_92-2023-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/projeto_de_lei_92-2023-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE CARGOS DA LEI Nº 2.845/2013 – ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_93-2023-alteracao_estrutura_adm.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_93-2023-alteracao_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_94-2023-alteracao_lei_3323-2014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_94-2023-alteracao_lei_3323-2014.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA CARGO DE PROVIMENTO EM COMISSÃO DO MUNICÍPIO DE MATELÂNDIA DO ANEXO 01 DA LEI MUNICIPAL Nº 3.323/2014 E ESTABELECE ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/projeto_de_lei_95-2023-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/projeto_de_lei_95-2023-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE CARGOS DA LEI Nº 2.845/2013 – PROFESSOR.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/projeto_de_lei_96-2023-undime.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/projeto_de_lei_96-2023-undime.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MATELÂNDIA A CELEBRAR PARCERIA COM A UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO – UNDIME/PR, ASSOCIAÇÃO CIVIL DE DIREITO PRIVADO SEM FINS LUCRATIVOS, QUE REALIZA ATIVIDADES DE DEFESA EM FAVOR DAS POLÍTICAS PÚBLICAS E INTERESSES DO MUNICÍPIO E A PAGAR AS RESPECTIVAS ANUIDADES, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/projeto_de_lei_97-2023-alteracao_lei_diretoras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/projeto_de_lei_97-2023-alteracao_lei_diretoras.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.883/2022, QUE INSTITUI O PROCESSO DE ESCOLHA DOS DIRETORES DAS ESCOLAS MUNICIPAIS E DOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/projeto_de_lei_98-2023-50a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/projeto_de_lei_98-2023-50a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/projeto_de_lei_99-2023-15a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/projeto_de_lei_99-2023-15a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_lei_100-2023-r_1.539.60581_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_lei_100-2023-r_1.539.60581_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.539.605,81 (UM MILHÃO QUINHENTOS E TRINTA E NOVE MIL, SEISCENTOS E CINCO REAIS, OITENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/projeto_de_lei_101-2023-r_45.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/projeto_de_lei_101-2023-r_45.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 45.000,00 (QUARENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/projeto_de_lei_102-2023-r_12.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/projeto_de_lei_102-2023-r_12.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 12.000,00 (DOZE MIL REAIS).</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/projeto_de_lei_no_103-23_-_lei_do_cordao_de_girassol.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/projeto_de_lei_no_103-23_-_lei_do_cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE MATELÂNDIA PARANÁ, O USO DO COLAR DE GIRASSOL COM CARTÃO DE IDENTIFICAÇÃO COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIA NÃO VISÍVEL OU DISTÚRBIOS</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_104-2023-51a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_104-2023-51a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/projeto_de_lei_105-2023-16a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/projeto_de_lei_105-2023-16a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/projeto_de_lei_106-2023-r_90.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/projeto_de_lei_106-2023-r_90.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 90.000,00 (NOVENTA MIL REAIS)</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3549/projeto_de_lei_107-2023-auxilio_uniforme_e_material_escolar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3549/projeto_de_lei_107-2023-auxilio_uniforme_e_material_escolar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA AUXÍLIO UNIFORME E MATERIAL ESCOLAR, AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/projeto_de_lei_108-2023-52a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/projeto_de_lei_108-2023-52a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/projeto_de_lei_109-2023-17a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/projeto_de_lei_109-2023-17a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/projeto_de_lei_110-2023-r_100.00000_-_especial_excesso_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/projeto_de_lei_110-2023-r_100.00000_-_especial_excesso_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/projeto_de_lei_111-2023-r_1.015.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/projeto_de_lei_111-2023-r_1.015.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.015.000,00 (um milhão e quinze mil reais).</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3510/projeto_de_lei_112-2023-monitoras_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3510/projeto_de_lei_112-2023-monitoras_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS CARGOS DE MONITOR DE CRECHE (EM EXTINÇÃO) E DE PROFESSOR DE EDUCAÇÃO INFANTIL, NA LEI Nº 1.380/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3515/projeto_de_lei_114-2023-53a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3515/projeto_de_lei_114-2023-53a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO_x000D_
 PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3516/projeto_de_lei_115-2023-18a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3516/projeto_de_lei_115-2023-18a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3517/projeto_de_lei_116-2023-r_209.40000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3517/projeto_de_lei_116-2023-r_209.40000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3518/projeto_de_lei_117-2023-r_348.10000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3518/projeto_de_lei_117-2023-r_348.10000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3536/projeto_de_lei_118-2023-54a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3536/projeto_de_lei_118-2023-54a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3537/projeto_de_lei_119-2023-19a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3537/projeto_de_lei_119-2023-19a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3538/projeto_de_lei_120-2023-r_30.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3538/projeto_de_lei_120-2023-r_30.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3539/projeto_de_lei_121-2023-r_115.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3539/projeto_de_lei_121-2023-r_115.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 115.000,00 (cento e quinze mil reais).</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3550/projeto_de_lei_122-2023-55a.alteracao_ppa_-_novo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3550/projeto_de_lei_122-2023-55a.alteracao_ppa_-_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3551/projeto_de_lei_123-2023-20a.alteracao_ldo_novo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3551/projeto_de_lei_123-2023-20a.alteracao_ldo_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3552/projeto_de_lei_124-2023-especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3552/projeto_de_lei_124-2023-especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.929.015,68 (três milhões, novecentos e vinte e nove mil e quinze reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3553/projeto_de_lei_125-2023-especial_excesso_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3553/projeto_de_lei_125-2023-especial_excesso_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.204.606,04 (um milhão, duzentos e quatro mil e seiscentos e seis reais e quatro centavos).</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3554/projeto_de_lei_126-2023-suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3554/projeto_de_lei_126-2023-suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3555/projeto_de_lei_127-2023-_assistencia_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3555/projeto_de_lei_127-2023-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO À LEI N° 5.055/2023 QUE ESTABELECE CRITÉRIOS E PRAZOS PARA PRESTAÇÃO DE BENEFÍCIOS EVENTUAIS CONFORME ART.22 § 2º DA LEI Nº. 8.742 – LEI ORGÂNICA DE ASSISTÊNCIA SOCIAL – LOAS NO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3563/projeto_de_lei_128-2023-56a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3563/projeto_de_lei_128-2023-56a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3564/projeto_de_lei_129-2023-21a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3564/projeto_de_lei_129-2023-21a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3565/projeto_de_lei_130-2023-r_50.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3565/projeto_de_lei_130-2023-r_50.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL, E DÁ OUTRAS PROVIDÊNCIAS – R$ 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3575/projeto_de_lei_131-2023-57a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3575/projeto_de_lei_131-2023-57a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3576/projeto_de_lei_132-2023-22a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3576/projeto_de_lei_132-2023-22a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3577/projeto_de_lei_133-2023-r_155.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3577/projeto_de_lei_133-2023-r_155.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 155.000,00 (Cento e cinquenta e cinco mil reais).</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3578/projeto_de_lei_134-2023-r_170.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3578/projeto_de_lei_134-2023-r_170.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 170.000,00 (Cento e setenta mil reais).</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3579/projeto_de_lei_135-2023-r_550.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3579/projeto_de_lei_135-2023-r_550.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 550.000,00 (Quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3580/projeto_de_lei_136-2023-r_320.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3580/projeto_de_lei_136-2023-r_320.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 320.000,00 (Trezentos e vinte mil reais).</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3581/projeto_de_lei_137-2023-58a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3581/projeto_de_lei_137-2023-58a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINQUAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3582/projeto_de_lei_138-2023-23a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3582/projeto_de_lei_138-2023-23a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3583/projeto_de_lei_139-2023-r_25.00000-_suplementar_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3583/projeto_de_lei_139-2023-r_25.00000-_suplementar_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 25.000,00 (Vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3584/projeto_de_lei_140-2023-r_500.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3584/projeto_de_lei_140-2023-r_500.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 500.000,00 (Quinhentos mil reais).</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3599/substitutivo_ao_projeto_de_lei_141-2023_-_funcao_gratificada_do_encarregado_geral_de_protecao_de_dados_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3599/substitutivo_ao_projeto_de_lei_141-2023_-_funcao_gratificada_do_encarregado_geral_de_protecao_de_dados_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE ENCARREGADO GERAL DE PROTEÇÃO DE DADOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3601/projeto_de_lei_142-2023-criacao_conselho_pcd_05.07.23_final.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3601/projeto_de_lei_142-2023-criacao_conselho_pcd_05.07.23_final.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3609/projeto_de_lei_143-2023-altera_lei_4.673.2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3609/projeto_de_lei_143-2023-altera_lei_4.673.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° E 3° DA LEI MUNICIPAL N° 4.673/2021 QUE ESTABELECE VALOR MÍNIMO PARA AJUIZAMENTO DE EXECUÇÕES FISCAIS OBJETIVANDO A COBRANÇA DE DÍVIDA ATIVA DA FAZENDA PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3610/projeto_de_lei_144-2023-data_reunioes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3610/projeto_de_lei_144-2023-data_reunioes.pdf</t>
   </si>
   <si>
     <t>ALTERA A DATA DAS REUNIÕES DO CONSELHO MUNICIPAL DE PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3619/projeto_de_lei_145-2023-simpoa_2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3619/projeto_de_lei_145-2023-simpoa_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL (SIM/POA) NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3623/projeto_de_lei_146-2023-59a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3623/projeto_de_lei_146-2023-59a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3624/projeto_de_lei_147-2023-24a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3624/projeto_de_lei_147-2023-24a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3625/projeto_de_lei_148-2023-r_1.390.00000-_especial_superavit-_livres.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3625/projeto_de_lei_148-2023-r_1.390.00000-_especial_superavit-_livres.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.390.000,00</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3626/projeto_de_lei_149-2023-r_1.205.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3626/projeto_de_lei_149-2023-r_1.205.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.205.000,00</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3627/projeto_de_lei_150-2023-r_1.200.00000-_suplementar_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3627/projeto_de_lei_150-2023-r_1.200.00000-_suplementar_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.200.000,00</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3628/projeto_de_lei_151-2023-60a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3628/projeto_de_lei_151-2023-60a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3629/projeto_de_lei_152-2023-25a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3629/projeto_de_lei_152-2023-25a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3630/projeto_de_lei_153-2023-r_3.197.34500_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3630/projeto_de_lei_153-2023-r_3.197.34500_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.197.345,00 (TRÊS MILHÕES, CENTO E NOVENTA E SETE MIL, TREZENTOS E QUARENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3631/projeto_de_lei_154-2023-r_1.876.60000-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3631/projeto_de_lei_154-2023-r_1.876.60000-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.876.600,00 (UM MILHÃO, OITOCENTOS E SETENTA E SEIS MIL E SEISCENTOS REAIS).</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3632/projeto_de_lei_155-2023-r_62.35000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3632/projeto_de_lei_155-2023-r_62.35000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 62.350,00 (SESSENTA E DOIS MIL, TREZENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3633/projeto_de_lei_156-2023-61a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3633/projeto_de_lei_156-2023-61a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3634/projeto_de_lei_157-2023-26a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3634/projeto_de_lei_157-2023-26a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3635/projeto_de_lei_158-2023-r_497.00000_-_suplementar_reducao-_1841.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3635/projeto_de_lei_158-2023-r_497.00000_-_suplementar_reducao-_1841.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 497.000,00 (QUATROCENTOS E NOVENTA E SETE MIL REAIS).</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3636/projeto_de_lei_159-2023-r_1.376.60961_-_especial_superavit-_1842.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3636/projeto_de_lei_159-2023-r_1.376.60961_-_especial_superavit-_1842.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.376.609,61 (UM MILHÃO, TREZENTOS E SETENTA E SEIS MIL, SEISCENTOS E NOVE REAIS E SESSENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3637/projeto_de_lei_160-2023-r_205.000000_-_especial_superavit-_1843.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3637/projeto_de_lei_160-2023-r_205.000000_-_especial_superavit-_1843.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 205.000,00 (DUZENTOS E CINCO REAIS)s)</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3648/projeto_de_lei_161-2023-62a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3648/projeto_de_lei_161-2023-62a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3649/projeto_de_lei_162-2023-27a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3649/projeto_de_lei_162-2023-27a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3650/projeto_de_lei_163-2023-r_80.00000_-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3650/projeto_de_lei_163-2023-r_80.00000_-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 80.000,00 (OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3664/projeto_de_lei_164-2023-alteracao_cargo_divisao_habitacional_e_assistencial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3664/projeto_de_lei_164-2023-alteracao_cargo_divisao_habitacional_e_assistencial.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO SALARIAL DO CARGO DE CHEFE DA DIVISÃO HABITACIONAL E ASSISTENCIAL, DO QUADRO DOS CARGOS EM COMISSÃO LEI MUNICIPAL Nº LEI Nº 4.767/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3665/substitutivo_ao_projeto_de_lei_165-2023_alteracoes_administracao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3665/substitutivo_ao_projeto_de_lei_165-2023_alteracoes_administracao_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA, EXTINGUE E CRIA CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3666/projeto_de_lei_166-2023_-_doacao_imovel_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3666/projeto_de_lei_166-2023_-_doacao_imovel_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL URBANO PARA A CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>Uni Rinaldi, Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Serjão, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3663/projeto_de_lei_no_167-2023_-_salario_advogado_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3663/projeto_de_lei_no_167-2023_-_salario_advogado_camara.pdf</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3682/projeto_de_lei_168-2023_-_altera_lei_4.756.2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3682/projeto_de_lei_168-2023_-_altera_lei_4.756.2021.pdf</t>
   </si>
   <si>
     <t>168/2023 - ALTERA O ART. 1º E PARAGRAFO ÚNICO DA LEI MUNICIPAL Nº 4.756/2021.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3681/projeto_de_lei_169-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3681/projeto_de_lei_169-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3727/projeto_lei_170-2023-conselho_e_fundo_da_mulher_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3727/projeto_lei_170-2023-conselho_e_fundo_da_mulher_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA MULHER, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER (CMDM), INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA MULHER (FMDM), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3683/projeto_de_lei_171-2023_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3683/projeto_de_lei_171-2023_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3691/projeto_de_lei_172-2023-transporte_escolar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3691/projeto_de_lei_172-2023-transporte_escolar.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRANSPORTE ESCOLAR NO MUNICÍPIO DE MATELÂNDIA ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3709/projeto_de_lei_173-2023-predio_cmei_agro.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3709/projeto_de_lei_173-2023-predio_cmei_agro.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA O CENTRO DE EDUCAÇÃO INFANTIL “PROFESSORA MARIA THEREZA DALLABRIDA”, NO DISTRITO DE AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3693/projeto_de_lei_174-2023-63a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3693/projeto_de_lei_174-2023-63a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEXAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3694/projeto_de_lei_175-2023-28a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3694/projeto_de_lei_175-2023-28a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3695/projeto_de_lei_176-2023-r_2.135.00000_-_suplementar_reducao-_1850.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3695/projeto_de_lei_176-2023-r_2.135.00000_-_suplementar_reducao-_1850.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 2.135.000,00 (DOIS MILHOES, CENTO E TRINTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3696/projeto_de_lei_177-2023-r_2.900.00000_-_especial_superavit-_1851_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3696/projeto_de_lei_177-2023-r_2.900.00000_-_especial_superavit-_1851_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 2.900.000,00 (DOIS MILHOES E NOVECENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3710/projeto_de_lei_178-2023-64a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3710/projeto_de_lei_178-2023-64a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3711/projeto_de_lei_179-2023-29a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3711/projeto_de_lei_179-2023-29a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3712/projeto_de_lei_180-2023-r_65.65000_-_especial_excesso-1854.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3712/projeto_de_lei_180-2023-r_65.65000_-_especial_excesso-1854.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 65.650,00 (SESSENTA E CINCO MIL, SEISCENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3713/projeto_de_lei_181-2023-r_711.69696_-_especial_superavit-1855.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3713/projeto_de_lei_181-2023-r_711.69696_-_especial_superavit-1855.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 711.696,96 (SETECENTOS E ONZE MIL, SEISCENTOS E NOVENTA E SEIS REAIS E NOVENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3725/projeto_de_lei_182-2023-alteracao_lei_3.697-2016-forum_educacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3725/projeto_de_lei_182-2023-alteracao_lei_3.697-2016-forum_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 3.697/2016, QUE INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3726/projeto_de_lei_183-2023_-_loa_2024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3726/projeto_de_lei_183-2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO_x000D_
 DO PARANÁ, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3732/projeto_de_lei_184-2023_alteracao_estatuto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3732/projeto_de_lei_184-2023_alteracao_estatuto.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITVOS DA LEI N° 1.782/2007, QUE DISPÕE SOBRE O REGIME JURÍDICO ESTATUTÁRIO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3734/projeto_de_lei_185-2023-65a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3734/projeto_de_lei_185-2023-65a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3735/projeto_de_lei_186-2023-30a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3735/projeto_de_lei_186-2023-30a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3736/projeto_de_lei_187-2023-r_65.00000_-_especial_reducao-_1860.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3736/projeto_de_lei_187-2023-r_65.00000_-_especial_reducao-_1860.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 65.000,00 (SESSENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3737/projeto_de_lei_188-2023-r_221.00000_-_especial_superavit-_1861.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3737/projeto_de_lei_188-2023-r_221.00000_-_especial_superavit-_1861.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 221.000,00 (DUZENTOS E VINTE E UM MIL REAIS).</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3751/projeto_de_lei_189-2023_-_altera_lei_4.832-2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3751/projeto_de_lei_189-2023_-_altera_lei_4.832-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8° E 9°, DA LEI MUNICIPAL N° 4.832/2022 QUE DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS FISCAIS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3763/projeto_de_lei_190-2023-66a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3763/projeto_de_lei_190-2023-66a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3764/projeto_de_lei_191-2023-31a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3764/projeto_de_lei_191-2023-31a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3765/projeto_de_lei_192-2023-r_512.21045_-_especial_superavit-_1868_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3765/projeto_de_lei_192-2023-r_512.21045_-_especial_superavit-_1868_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2023, NA IMPORTÂNCIA DE ATÉ 512.210,45 (QUINHENTOS E DOZE MIL E DUZENTOS E DEZ REAIS E QUARENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3766/projeto_de_lei_193-2023-r_1.055.00000_-_suplementar_reducao-_1867_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3766/projeto_de_lei_193-2023-r_1.055.00000_-_suplementar_reducao-_1867_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2023, NA IMPORTÂNCIA DE ATÉ 1.055.000,00 (UM MILHÃO, CINQUENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3767/projeto_de_lei_194-2023-r_7.00000_-_especial_reducao-_1865.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3767/projeto_de_lei_194-2023-r_7.00000_-_especial_reducao-_1865.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2023, NA IMPORTÂNCIA DE ATÉ 7.000,00 (SETE MIL REAIS).</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3776/projeto_de_lei_195-2023-67a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3776/projeto_de_lei_195-2023-67a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3777/projeto_de_lei_196-2023-32a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3777/projeto_de_lei_196-2023-32a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3778/projeto_de_lei_197-2023-r_226.54000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3778/projeto_de_lei_197-2023-r_226.54000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3779/projeto_de_lei_198-2023-r_400.00000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3779/projeto_de_lei_198-2023-r_400.00000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3780/projeto_de_lei_199-2023-r_1.200.00000_-_especial_transposicao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3780/projeto_de_lei_199-2023-r_1.200.00000_-_especial_transposicao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA CRÉDITO ADICIONAL ESPECIAL POR TRANSPOSIÇÃO, À LEI DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3781/projeto_de_lei_200-2023-r_70.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3781/projeto_de_lei_200-2023-r_70.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3785/projeto_de_lei_no_201_-_institui_dia_do_rotary_no_calendario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3785/projeto_de_lei_no_201_-_institui_dia_do_rotary_no_calendario.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O “DIA MUNICIPAL DO ROTARY E DOS ROTARIANOS”, A SER COMEMORADO NO DIA 23 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3795/projeto_de_lei_202-2023-protocolo_de_intencoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3795/projeto_de_lei_202-2023-protocolo_de_intencoes.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 2ª ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES E O PLANO DE CARGOS, CARREIRA E SALÁRIOS DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE IGUAÇU – CISI.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/projeto_de_lei_203-2023_uso_de_solo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/projeto_de_lei_203-2023_uso_de_solo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.323, DE 07 DE JANEIRO DE 2011 QUE DISPÕE SOBRE AS NORMAS DE USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3803/projeto_de_lei_204-2023-_alteracoes_codigo_de_posturas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3803/projeto_de_lei_204-2023-_alteracoes_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.326 DE 07 DE JANEIRO DE 2011 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3804/substituto_projeto_de_lei_205-2023-alteracoes_codigo_tributario_uso_de_solo_posturas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3804/substituto_projeto_de_lei_205-2023-alteracoes_codigo_tributario_uso_de_solo_posturas.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.129 DE 18 DE DEZEMBRO DE 1998 QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_206-2023-68a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_206-2023-68a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEXAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3806/projeto_de_lei_207-2023-33a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3806/projeto_de_lei_207-2023-33a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3807/projeto_de_lei_208-2023-r_6.410.00000_-_suplementar_excesso-_1879.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3807/projeto_de_lei_208-2023-r_6.410.00000_-_suplementar_excesso-_1879.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 6.410.000,00 (SEIS MILHÕES, QUATROCENTOS E DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3808/projeto_de_lei_209-2023-69a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3808/projeto_de_lei_209-2023-69a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3809/projeto_de_lei_210-2023-34a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3809/projeto_de_lei_210-2023-34a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3810/projeto_de_lei_211-2023-r_31.68344-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3810/projeto_de_lei_211-2023-r_31.68344-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 31.683,44.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3811/projeto_de_lei_212-2023-r_396.31715-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3811/projeto_de_lei_212-2023-r_396.31715-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 396.317,15.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3812/projeto_de_lei_213-2023-r_15.00000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3812/projeto_de_lei_213-2023-r_15.00000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 15.000,00.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3813/projeto_de_lei_214-2023-r_3.00000_-_suplementar_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3813/projeto_de_lei_214-2023-r_3.00000_-_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS – R$ 3.000,00.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3814/projeto_de_lei_215-2023-_cidadao_honorario_beto_preto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3814/projeto_de_lei_215-2023-_cidadao_honorario_beto_preto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ AO EXCELENTÍSSIMO SENHOR CARLOS ALBERTO GEBRIM PRETO, SECRETÁRIO DE SAÚDE DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3822/projeto_de_lei_216-2023-concessao_de_uso_clube_do_vovo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3822/projeto_de_lei_216-2023-concessao_de_uso_clube_do_vovo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE IMÓVEL QUE ESPECIFICA AO CLUBE DA TERCEIRA IDADE SEMPRE AMIGOS DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3823/projeto_de_lei_217-2023-70a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3823/projeto_de_lei_217-2023-70a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉCIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3824/projeto_de_lei_218-2023-35a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3824/projeto_de_lei_218-2023-35a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3825/projeto_de_lei_219-2023-r_114.02034-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3825/projeto_de_lei_219-2023-r_114.02034-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 114.020,34(cento e quatorze mil, vinte reais e trinta e quatro)</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3826/projeto_de_lei_220-2023_-_ampliacao_de_vagas_medico_veterinario_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3826/projeto_de_lei_220-2023_-_ampliacao_de_vagas_medico_veterinario_temporario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DA LEI Nº 4.944/2022.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3827/projeto_de_lei_221-2023-piso_enfermagem_2_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3827/projeto_de_lei_221-2023-piso_enfermagem_2_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELA DE COMPLEMENTAÇÃO FINANCEIRA, CONDICIONADA AO RECEBIMENTO DOS RECURSOS DO GOVERNO FEDERAL, PARA REPASSE AOS OCUPANTES DOS CARGOS DE ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, ESTABELECIDOS PELA EMENDA CONSTITUCIONAL N. 127, DE 22 DE DEZEMBRO DE 2022, LEI FEDERAL N. 14.343, DE 2 DE AGOSTO DE 2022, ADI – STF – 7222 E DEMAIS NORMAS APLICÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3836/projeto_de_lei_222-2023-alteracao_da_lei_4030-2017.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3836/projeto_de_lei_222-2023-alteracao_da_lei_4030-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ART. 10 E 11 DA LEI Nº 4.030/2017 QUE INSTITUI O PROGRAMA CRÉDITO EDUCATIVO DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_223-2023-71a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_223-2023-71a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA PRIMEIRA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3839/projeto_de_lei_224-2023-36a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3839/projeto_de_lei_224-2023-36a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_de_lei_225-2022-r_345.51200_-_suplementar_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_de_lei_225-2022-r_345.51200_-_suplementar_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 345.512,00.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3841/projeto_de_lei_226-2023-r_311.63212-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3841/projeto_de_lei_226-2023-r_311.63212-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS – R$ 311.632,12.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3862/projeto_de_lei_227-2023-72a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3862/projeto_de_lei_227-2023-72a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3863/projeto_de_lei_228-2023-37a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3863/projeto_de_lei_228-2023-37a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3864/projeto_de_lei_229-2023-r_920.32533_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3864/projeto_de_lei_229-2023-r_920.32533_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 920.325,33 (novecentos e vinte mil, trezentos e vinte e cinco reais e trinta e três centavos).</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3865/projeto_de_lei_230-2023-r_15.50000_-_especial_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3865/projeto_de_lei_230-2023-r_15.50000_-_especial_reducao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 15.500,00 (quinze mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_231-2023_-_tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_231-2023_-_tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3879/projeto_de_lei_232-2023-73a.alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3879/projeto_de_lei_232-2023-73a.alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3880/projeto_de_lei_233-2023-38a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3880/projeto_de_lei_233-2023-38a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2023, LEI Nº 4.956/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3881/projeto_de_lei_234-2022-r_29.60000_-_especial_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3881/projeto_de_lei_234-2022-r_29.60000_-_especial_excesso.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 29.600,00 (vinte e nove mil e seiscentos reais).</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3882/projeto_de_lei_235-2023-r_311.63212-_especial_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3882/projeto_de_lei_235-2023-r_311.63212-_especial_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 189.809,51 (cento e oitenta e nove mil, oitocentos e nove reais e cinquenta e um centavos).</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/projeto_de_resolucao_no_01-2023_-_cronograma_financeiro.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/projeto_de_resolucao_no_01-2023_-_cronograma_financeiro.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINANCEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINANCEIRO DE 2023, DO PODER LEGISLATIVO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3572/resolucao_no_02-23_-_licenca_vereador.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3572/resolucao_no_02-23_-_licenca_vereador.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A VEREADOR DA CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_no_1-2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_no_1-2023.pdf</t>
   </si>
   <si>
     <t>- REQUER DO EXECUTIVO, EM CARÁTER EMERGENCIAL, QUE  SOLICITE A O DER -  DEPARTAMENTO DE ESTRADAS E RODAGENS E AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES, PARA  QUE PRESTEM  MANUTENÇÃO NA RODOVIA FEDERAL BR 277 E SUAS MARGINAIS EM TODO O PERÍMETRO DO MUNICÍPIO DE MATELÂNDIA E ARREDORES,  BEM COMO FISCALIZAR OS  RADARES ELETRÔNICOS, REDUTORES DE VELOCIDADE INCLUSIVE AQUELES INSTALADOS  NO TRECHO DO DISTRITO DE AGRO CAFEEIRA QUE ENCONTRAM-SE  DANIFICADOS E SEM FUNCIONALIDADE. _x000D_
 _x000D_
 JUSTIFICATIVA: CONSIDERANDO OS ACIDENTES AUTOMOBILÍSTICOS E ATROPELAMENTOS OCORRIDO NA BR 277,  INCLUSIVE OCASIONANDO A MORTE DE CRIANÇAS, JOVENS, ADULTOS E IDOSOS.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DE COMO ESTÃO O ANDAMENTO DOS SEGUINTES PROJETOS:_x000D_
 _x000D_
  - CONSTRUÇÃO DO PARQUE URBANO COM RECUPERAÇÃO DAS NASCENTES E PRESERVAÇÃO AMBIENTAL DO BAIRRO VILA PASA?_x000D_
 _x000D_
 - COMO ESTÁ O PROJETO DA CONSTRUÇÃO DA NOVA RODOVIÁRIA?_x000D_
 _x000D_
 - CONSTRUÇÃO DA ESCOLA MUNICIPAL PARA O BAIRRO VILA PASA?</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_19.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS INSTALAÇÕES DOS APARELHOS DE AR CONDICIONADO DAS ESCOLAS MUNICIPAIS, ORIUNDOS DE RECURSOS DO DEPUTADO FEDERAL FERNANDO GIACOBO (R$387 MIL REAIS)</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_4-2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_4-2023.pdf</t>
   </si>
   <si>
     <t>considerando a reunião do executivo juntamente com profissionais da enfermagem e o SINDSERMAT e tais servidores nem o sindicato receberam  resposta._x000D_
 _x000D_
 •	Venho por meio deste, requerer junto ao Senhor Prefeito Municipal, considerando que o Governo Federal sancionou a Lei 14.434, de 04 de agosto de 2022 a qual, altera a Lei n° 7.498/86, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, sendo o valor de R$ R$ 4.750,00 (quatro mil setecentos e cinquenta reais) mensais aos Enfermeiros, e para profissionais de que tratam os Arts. 7°, 8° e 92 desta Lei, foi fixado com base no piso estabelecido no caput deste artigo, para o Enfermeiro, na razão de 70% (setenta por cento) para o Técnico de Enfermagem e 50% (cinquenta por cento) para o(a) Auxiliar de Enfermagem e para a Parteira._x000D_
 Diante dessa imensa conquista à classe profissional e da grande necessidade de conceder o pagamento do piso salarial atualizado a esses profissionais que tanto se dedicam à saúde da nossa população, requer, sejam esclarecidos conforme abaixo: _x000D_
 a) É possível adequar o salário do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira ao Piso Nacional atualizado recentemente?_x000D_
 b) Em caso de impossibilidade, favor apresentar justificativa._x000D_
 Sabemos dos tramites a nÍvel nacional, porem diversos munícipios realizam o pagamento do piso salarial da enfermagem , por meio de decreto ou PROJETO DE LEI .</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/requeirmento_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/requeirmento_05.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A EMPRESA TERCEIRIZADA QUE NO ANO PASSADO, EXECUTOU REPAROS NOS ENCANAMENTOS DE ÁGUA, EM ALGUNS PONTOS DO DISTRITO DE AGROCAFEEIRA, NAS QUAIS, CALÇADAS E ATÉ MESMO DENTRO DOS LOTES PARTICULARES FORAM QUEBRADAS E ATÉ AGORA NINGUÉM SE MANIFESTOU PARA REFAZER AS MESMAS.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/requerimento_6.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/requerimento_6.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO, ATRAVÉS DA SECRETÁRIA DE SAÚDE QUE APRESENTE A PROCURADORIA DA MULHER DA CÂMARA LEGISLATIVA DE MATELÂNDIA O PROTOCOLO E OU FLUXOGRAMA DA ATENÇÃO BÁSICA/ SAÚDE DA MULHER E SUAS PRINCIPAIS QUEIXAS._x000D_
 CASO NÃO O TENHA, QUE POSSA AVALIAR A VIABILIDADE PARA ELABORAÇÃO E EXECUÇÃO DO MESMO PARA MELHOR ATENDER AS MULHERES, OBJETIVANDO O ATENDIMENTO INTEGRAL DAS MULHERES – COM ACOLHIMENTO DE SUAS DEMANDAS E NECESSIDADES._x000D_
 _x000D_
 Justificativa: o protocolo da atenção básica saúde das mulheres contempla desde temas como pré-natal, puerpério e aleitamento materno, até planejamento reprodutivo, climatério, principais doenças femininas e atenção às mulheres em situação de violência doméstica e sexual entre  outros.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/requerimento_no_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE COMO ESTÁ O ANDAMENTO DA OBRA DA NOVA UBS DE AGRO CAFEEIRA, E QUAL O MOTIVO DA PARALISAÇÃO DE SUA EXECUÇÃO.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_no_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE A REAL SITUAÇÃO DA NOVA UNIDADE DE RECICLÁVEL NA ÁREA INDUSTRIAL DE AGRO CAFEEIRA_x000D_
 - A PARTIR DE QUANDO ESTARÁ EM FUNCIONAMENTO, O QUE ESTÁ IMPEDINDO QUE ISSO ACONTEÇA?</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/requerimento_9.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/requerimento_9.pdf</t>
   </si>
   <si>
     <t>- REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O TURISMO RELIGIOSO OU QUALQUER OUTRO INCENTIVO QUE O MUNICÍPIO RECEBA A NÍVEL ESTADUAL OU FEDERAL QUE POSSA SER USADO COMO AJUDA FINANCEIRA PARA CONTRATAÇÃO DE EVENTOS RELIGIOSOS.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/requerimento_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/requerimento_10.pdf</t>
   </si>
   <si>
     <t>- REQUER EXPLICAÇÕES DE POR QUAL MOTIVOS AS LIDERES E RESPONSÁVEIS DOS CLUBES DA TERCEIRA IDADE ESTÃO PRECISANDO PRODUZIR OU COZINHAR OS PRATOS A SEREM SERVIDOS NOS ENCONTROS SEMANAIS?</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/requerimento_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/requerimento_11.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DO SETOR DE LICITAÇÕES E COMPRAS:_x000D_
 - QUAL O MOTIVO DA DEMORA PARA REALIZAR AS LICITAÇÕES? O QUE FALTA NO SETOR PARA MAIOR EFICÁCIA E AGILIDADE NOS PROCESSOS?_x000D_
 _x000D_
 _x000D_
 Justificativa: cito uma ordem assinada pelo governador referente a licitação de um veículo através do convênio Paranacidade que fez 1 ano no dia 22/03/ 2023 para abertura do processo licitatório e até hoje não foi realizado esta aquisição._x000D_
 sabemos que diversas secretárias estão com dificuldade para aquisição de materiais básico como cimento, fechaduras, tecnologia, entre muitos outros.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/requerimento_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/requerimento_12.pdf</t>
   </si>
   <si>
     <t>- REQUER DO EXECUTIVO INFORMAÇÕES SOBRE O TRANSPORTE ESCOLAR DOS ALUNOS DO INTERIOR DA VILA ESMERALDA, ONDE ALGUMAS CRIANÇAS PRECISAM SE DESLOCAR EM TORNO DE 200 MTS PARA ESPERAR O ÔNIBUS EM FRENTE A GENETIC PORCS, LOCAL ESSE, SEGUNDO OS PAIS, NÃO TEM PONTO DE ESPERA._x000D_
 - QUAL O MOTIVO DO ÔNIBUS NÃO PODER SEGUIR ATÉ O LOCAL A FRENTE, SENDO QUE A ESTRADA PERMITE ESSE ACESSO?</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/requerimento_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/requerimento_13.pdf</t>
   </si>
   <si>
     <t>- Requeremos ao Departamento de Viação e Obras do Município de Matelândia, representado pelo Sr. Secretário Ernesto Bado, a apresentação quantitativa de Horas Máquinas distribuídas e destinadas a benefícios aplicados a munícipes matelandienses, queremos as mesmas classificadas e relatadas dentro de cada mês do ano de 2021 e 2022._x000D_
 _x000D_
 - Requeremos também à Secretaria de Viação e Obras os Contratos ativos com Licitantes responsáveis pelos serviços de “Borracharia” e também fornecimentos de “Pneus”.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requer ao   munícipio que verifique junto a Sanepar o como está o andamento do fornecimento de gerador de energia para solucionar o problema no abastecimento de água do munícipio, sabendo que emiti um oficio n. 0043/2022 na data de 19/08/2022 direcionado ao gerente da Sanepar, onde o mesmo respondeu dizendo que estariam viabilizando para o início deste ano.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/requerimento_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/requerimento_15.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE O TÉRMINO DAS INSTALAÇÕES DOS POÇOS ARTESIANOS, COMO ESTÁ A REAL SITUAÇÃO DA LINHA DUARTE?</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Luizinho, Patrícia Tórtora, Paulo Cézar Gomes, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/requerimento_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/requerimento_16.pdf</t>
   </si>
   <si>
     <t>- REQUER DO EXECUTIVO INFORMAÇÕES ACERCA DO ANDAMENTO DO PROJETO PARA EQUIPARAÇÃO SALARIAL DOS MONITORES COM OS PROFESSORES MUNICIPAIS, APÓS ACORDADO EM REUNIÃO E ANÁLISE POSITIVA DO IMPACTO FINANCEIRO?</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3508/requerimento_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3508/requerimento_17.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE O LOTEAMENTO STEFAM EM AGRO CAFEEIRA._x000D_
 - QUAL A PARTE DA ENGENHARIA MUNICIPAL FALTA APROVAÇÃO PARA QUE OS FUTUROS PROPRIETÁRIOS POSSAM INICIAR SUAS OBRAS.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3509/requerimento_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3509/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Conforme publicação no diário oficial da união o  MS publicou a resolução sobre o piso da enfermagem ao qual regulamenta e  ainda dá prazo de 30 dias, após o FNS creditar os valores nas contas bancárias dos Fundos de Saúde dos Estados, Distrito Federal e municípios, para que os respectivos entes efetuem o pagamento dos recursos financeiros aos estabelecimentos de saúde e aos trabalhadores, sabendo que o repasse se dará a partir de maio contando a ultima quinzena do mês de maio de 2023._x000D_
 Diante da informação venho requer se o município esta tomando as medidas para efetuar o repasse aos trabalhadores da categoria e o que esta sendo  realizado para o cumprimento do repasse (?).</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3521/requerimento_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3521/requerimento_19.pdf</t>
   </si>
   <si>
     <t>- REQUER EXPLICAÇÕES DO EXECUTIVO, SECRETARIO RESPONSÁVEL, DE COMO É O FUNCIONAMENTO RELATIVO AOS MOTORISTAS DO TRANSPORTE ESCOLAR DOS MOTIVOS DE QUE ALGUNS MOTORISTAS TEM A PERMISSÃO DE PERNOITAR COM SEU ÔNIBUS EM CASA E OUTROS NÃO.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3547/requerimento_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3547/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de meio ambiente relatório das áreas verde urbana cadastrada no CAU - Cadastro Ambiental Urbano, e  caso área verde onde sera implantado o parque ecológico no bairro vila pasa ainda não estiver inserido que o incluam no CAU.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3571/requerimento_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3571/requerimento_21.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE SOLICITE AO DNIT- DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRÂNSITO QUE APRESENTE ESTUDO DE IMPACTO DE VIZINHANÇA PARA INSTALAÇÃO DE PASSARELA NO MUNICÍPIO DE MATELÂNDIA - DISTRITO DE AGRO CAFEEIRA, PARA TRAVESSIA DA BR 277 ENTRE O KM 650 E 651_x000D_
 _x000D_
 REQUER QUE O EXECUTIVO DO MUNICÍPIO CONSIDERE OS ÓBITOS DE PEDESTRES E CICLISTAS QUE OCORRERAM NESTE TRAJETO E BUSQUE MEIOS DE INSTALAR TAL PASSARELA E  LUTE POR ESSA CAUSA TÃO NECESSÁRIA AFIM DE GARANTIR PASSAGEM OU TRAVESSIA SEGURO AOS CIDADÃOS.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3598/requerimento_no_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3598/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>- Perante a enorme quantidade de famílias do município de Matelândia que ainda aguardam o desfecho positivo da Lei 13.465 de 2017, na qual diz respeito à Regularização Fundiária Urbana (REURB), queremos informações da atual situação em que se encontram os processos encaminhados ou solicitados para a resolução._x000D_
 _x000D_
 Justificativa: esta Lei cria instrumentos que desburocratizam os procedimentos de regularização, ampliando as possibilidade e escalas de atuação das Prefeituras e Cartórios de Registros de Imóveis, ou seja, é totalmente positiva a todos os interessados.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3607/requerimento_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3607/requerimento_23.pdf</t>
   </si>
   <si>
     <t>- REQUER DA SECRETARIA DE SAÚDE,  INFORMAÇÕES SOBRE O FLUXO PARA REALIZAÇÃO DOS EXAMES DE TOMOGRAFIA E QUAL O FLUXO PARA REALIZAÇÃO DAS CIRURGIAS ELETIVAS DE  BAIXO RISCO, RISCO MODERADO E ALTA COMPLEXIDADE, CONSIDERANDO QUE PERTENCEMOS A 9ª. REGIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3608/requerimento_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3608/requerimento_24.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O MUNICÍPIO ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO E TURISMO DESENVOLVA PROJETO EM PARCERIA COM OS COMERCIANTES PARA REVITALIZAÇÃO DA ÁREA CENTRAL DE MATELÂNDIA – PR._x000D_
 _x000D_
 Justificativa: A revitalização de centros urbanos é uma ação que está sendo priorizada em várias cidades, uma vez que a preocupação com a deterioração das áreas centrais se tornou comum nas cidades brasileiras e através dessas necessidades surgiram várias parcerias entre poder público e a sociedade civil visando reverter o processo de degradação desta importante região da cidade._x000D_
  Cito aqui o calçadão da Avenida Paraná, Avenida Borges de Medeiros, Avenida Duque de Caxias, a Avenida Getúlio Vargas e Avenida Cristóvão Colombo, estão sendo as vias mais frequentadas na área central de Matelândia.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3616/requerimento_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3616/requerimento_25.pdf</t>
   </si>
   <si>
     <t>- REQUER DO EXECUTIVO UM DIAGNÓSTICO DAS EQUIPES DA ESF (ESTRATÉGIA SAÚDE DA FAMÍLIA), E SE AMBOS ESTÃO DANDO CONTA DE ATENDER AS DEMANDAS DAS UBS.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3647/requerimento_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3647/requerimento_26.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS POR QUAL MOTIVO ALGUMAS MERENDEIRAS NÃO ESTÃO RECEBENDO A INSALUBRIDADE:</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3668/requerimento_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3668/requerimento_27.pdf</t>
   </si>
   <si>
     <t>- Após verificação de alguns trechos críticos na Obra de Pavimentação Poliédrica da Comunidade São José da Picada Benjamin, gostaria de esclarecer algumas dúvidas relacionadas à execução e desenvolvimento da mesma, lembrando que, é válido que estas informações devam ser apresentadas completamente claras, sejam elas descritas em contrato ou não._x000D_
 _x000D_
 - Quem é responsável pelo fornecimento de Terra?_x000D_
 - Quem é responsável pelas adequações das estradas antes da aplicação das Pedras Irregulares (Drenagem ou Abertura de Valas para escoamento da água, Terraplanagem)?</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3669/requerimento_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3669/requerimento_28.pdf</t>
   </si>
   <si>
     <t>- REQUER DO EXECUTIVO INFORMAÇÕES SOBRE O FUNCIONAMENTO DA NOVA CRECHE DE AGRO CAFEEIRA:_x000D_
 - QUANDO IRÁ COMEÇAR O ATENDIMENTO, E QUAL O PERÍODO DE FUNCIONAMENTO?</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3670/requerimento_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3670/requerimento_29.pdf</t>
   </si>
   <si>
     <t>- QUAIS CRITÉRIOS O EXECUTIVO MUNICIPAL ESTÁ TOMANDO QUANTO AO PROCESSO DE RECEBIMENTO DAS CUSTAS DE RESCISÃO E FGTS, QUE NÃO FORAM PAGOS AOS FUNCIONÁRIOS QUE TRABALHARAM COMO RECEPCIONISTAS NAS UNIDADES DE SAÚDE PELA EMPRESA TERCEIRIZADA SG EMPREENDIMENTOS?_x000D_
 JÁ SE PASSARAM MAIS DE UM MÊS DA AUDIÊNCIA DE CONCILIAÇÃO ENTRE EMPRESA E PREFEITURA, E NENHUMA INFORMAÇÃO/NOTICIA FOI REPASSADA AOS EX-FUNCIONÁRIOS, UMA VEZ QUE, SEGUNDO INFORMAÇÕES FORAM RETIDOS CERTO VALOR DA EMPRESA TERCEIRIZADA SG EMPREENDIMENTOS CONTRATADA PELA ADMINISTRAÇÃO PARA CUSTEAR UMA PARTE DE DIREITO DE CADA EX-FUNCIONÁRIO._x000D_
 - POR FIM, REQUER-SE INFORMAÇÕES QUE COMO ESTÁ O PROCESSO PARA SANAR AS PENDÊNCIAS ACIMA MENCIONADAS, ENTRE PREFEITURA, EMPRESA TERCEIRIZADA E EX-FUNCIONÁRIOS?</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3690/requerimento_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3690/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Venho através deste, comunicar que após consultas no TCE (Tribunal de Contas do Estado) na data de 06/09/2023, me deparei com um possível descumprimento da Agenda de Obrigações do município de Matelândia com o órgão fiscalizador._x000D_
 O site oficial apresenta informações dizendo que a entidade (Município de Matelândia) “não” está apta a emitir sua Certidão Liberatória e no momento aguarda a análise de gestão fiscal da COSIF._x000D_
 A Certidão Liberatória é um documento que comprova a inexistência de pendências junto ao Tribunal de Contas do Estado do Paraná – TCE. A sua apresentação é exigida pelos órgãos repassadores de recursos para fins de liberação das transferências voluntárias e demais repasses de recursos._x000D_
 No Processo Nº 482547/22, com Relator/Conselheiro Fabio de Souza Camargo, temos a seguinte descrição: “DENUNCIA. Procedência. Município de Matelândia. Contratação de prestação de serviços contábeis. Suposta ofensa ao Prejulgado nº 06. Processo licitatório com viabilidade de competição acerca da contratação de perito contábil.”_x000D_
 Preocupado com a situação e sendo representante legal e eleito de Matelândia, gostaria de um posicionamento do Executivo Municipal de Matelândia, esclarecendo o ocorrido e também apresentando as medidas que estão sendo tomadas para regularização da Certidão Liberatória, documento importante para as Prefeituras.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3706/requerimento_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3706/requerimento_31.pdf</t>
   </si>
   <si>
     <t>-  COMO É FEITO CÁLCULO PARA COBRANÇA DA TAXA DE ILUMINAÇÃO PÚBLICA E ONDE É USADO O RECURSO SE EVENTUALMENTE SOBRAR.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3707/requerimento_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3707/requerimento_32.pdf</t>
   </si>
   <si>
     <t>-  EM QUE FASE ESTÁ O PROCESSO ADMINISTRATIVO 004/2022?_x000D_
 - QUAL A DATA PROVÁVEL DE CONCLUSÃO DO PROCESSO ADMINISTRATIVO 004/2022?</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3708/requerimento_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3708/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Quantos processos administrativos estão em andamento?_x000D_
 	Quais as datas de início de cada um?</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3718/requerimento_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3718/requerimento_34.pdf</t>
   </si>
   <si>
     <t>- QUAIS AÇÕES QUE CADA ESCOLA ESTÃO SENDO DESENVOLVENDIDAS PARA MELHORIA NOS ÍNDICES DE EDUCAÇÃO PARA ATINGIR AS METAS DE APRENDIZAGEM (IDEB) REFERENTES AO 2º ANO (ALFABETIZAÇÃO) E 5º ANO°?</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3722/requerimento_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3722/requerimento_35.pdf</t>
   </si>
   <si>
     <t>-  COMO ESTÁ O ANDAMENTO DAS INSTALAÇÕES DOS AR CONDICIONADOS DAS ESCOLAS E CMEIS.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>MARINILCE, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3744/requerimento_no_36-23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3744/requerimento_no_36-23.pdf</t>
   </si>
   <si>
     <t>REQUER DO DEPARTAMENTO DE LICITAÇÕES E COMPRAS RELATÓRIO DE GASTOS COM MANUTENÇÃO E ASSISTÊNCIA TÉCNICA COM APARELHOS DE AR CONDICIONADO DOS PRÉDIOS PÚBLICOS E O MOTIVO DOS DIVERSOS APARELHOS QUE AINDA NÃO ESTÃO INSTALADOS BEM COMO OUTROS SEM FUNCIONAMENTO, QUE AS SECRETARIAS ESTÃO SOLICITANDO AS MANUTENÇÕES?</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3761/requerimento_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3761/requerimento_37.pdf</t>
   </si>
   <si>
     <t>POR QUAL MOTIVO AINDA TEMOS FALTA DE MERENDEIRAS NAS ESCOLAS E CMEIS MUNICIPAIS, POIS NA ÉPOCA DE EXCLUSÃO DE CONCURSO PARA TAL FUNÇÃO FOI DITO QUE COM A TERCEIRIZAÇÃO NÃO HAVERIA MAIS PROBLEMAS COM FALTA DE FUNCIONÁRIO NA ÁREA._x000D_
 QUAL EMPRESA ESTÁ DISPONIBILIZANDO OS FUNCIONÁRIOS?_x000D_
 A EMPRESA ESTÁ SENDO NOTIFICADA PELA DEMORA E FALTA DE CONTRATAÇÃO DOS FUNCIONÁRIOS?</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3762/requerimento_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3762/requerimento_38.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES DE QUAIS CRITÉRIOS O EXECUTIVO MUNICIPAL ESTÁ TOMANDO QUANTO AS MELHORIAS NO FINAL DA ESTRADA LINHA ALEGRE QUE DÁ ACESSO A BR 277, POIS NA ÉPOCA PARA A CAIXA LIBERAR TAL CONVÊNIO O MUNICÍPIO SE COMPROMETEU ATRAVÉS DA SECRETARIA DE OBRAS EM FAZER ESSES TRABALHOS DE 10 A 15 METROS QUE FALTARIAM.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3774/requerimento_39.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3774/requerimento_39.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES DA FASE QUE SE ENCONTRA O PROJETO PARA CONSTRUÇÃO DA RODOVIÁRIA E A BASE DE APOIO DO SAMU.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3788/requerimento_40.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3788/requerimento_40.pdf</t>
   </si>
   <si>
     <t>-  REQUER DO EXECUTIVO UMA RELAÇÃO DE QUANTAS E QUAIS RUAS DE AGRO CAFEEIRA AINDA ESTÃO COMO ESTRADAS DE CHÃO E QUANTAS SÃO CALÇAMENTO POLIÉDRICO E QUE PODERIAM RECEBER RECAPE ASFÁLTICO?</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3847/requerimento_41.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3847/requerimento_41.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE POR MEIO DE DECRETO DETERMINE A   APLICABILIDADE DA LEI 14.737/2O23 PUBLICADA NO DIÁRIO OFICIAL DA UNIÃO EM 28/11/20223- LEI QUE  DÁ DIREITO A MULHER TER ACOMPANHANTE EM ATENDIMENTOS  DE SAÚDE , SEJA NAS CONSULTAS, PROCEDIMENTOS  QUE HAJA NECESSIDADE DE SEDAÇÃO E NAS INTERNAÇÕES, RESSALTANDO QUE PARA CENTROS CIRÚRGICOS, UNIDADES DE TERAPIA INTENSIVA QUE HAJA RESTRIÇÃO POR MOTIVOS DE SEGURANÇA À SAÚDE DOS PACIENTES, O ACOMPANHANTE DEVERÁ SER UM PROFISSIONAL DA SAÚDE. O DIREITO DE ACOMPANHANTE DA MULHER PODERÁ SER SOBREPOSTO NOS CASOS DE URGÊNCIAS E EMERGÊNCIAS, PELA DEFESA DA SAÚDE E DA VIDA. ISSO SÓ PODERÁ ACONTECER QUANDO A PACIENTE CHEGAR DESACOMPANHADA À UNIDADE DE ATENDIMENTO. OS ESTABELECIMENTOS PÚBLICOS DE SAÚDE E PRESTADORES DEVERÃO MANTER A PUBLICIDADE DA LEI ATRAVÉS DE AVISOS FIXADOS NAS PAREDES DOS ESTABELECIMENTOS PARA QUE A AS MESMAS TENHAM CONHECIMENTO ANTES DAS CONSULTAS E OU PROCEDIMENTOS QUE NECESSITAM DE SEDAÇÃO.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3848/requerimento_42.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3848/requerimento_42.pdf</t>
   </si>
   <si>
     <t>-  REQUER DO EXECUTIVO UM ESTUDO SOBRE A POSSIBILIDADE DE TERCEIRIZAR UMA CLÍNICA DE FISIOTERAPIA EM AGRO CAFEEIRA, PARA OS PACIENTES DO DISTRITO E ARREDORES, DEVIDO AS DIFICULDADES DE TRANSPORTE/LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3861/requerimento_43.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3861/requerimento_43.pdf</t>
   </si>
   <si>
     <t>-  INFORMAÇÕES SOBRE AS MELHORIAS QUE SE FAZEM NECESSÁRIAS NA RUA QUE LIGA AGRO CAFEEIRA AO FRIGORIFICO DA LAR, E A VIA DE ACESSO A ÁREA INDUSTRIAL DE AGRO CAFEEIRA:_x000D_
 _x000D_
 - O QUE ESTÁ SENDO FEITO PARA MELHORAR A TRAFEGABILIDADE DE QUEM DEPENDE DESTA VIA?</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3877/requerimento_44.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3877/requerimento_44.pdf</t>
   </si>
   <si>
     <t>-  REQUER DO EXECUTIVO INFORMAÇÕES SOBRE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS REFERENTES AOS PROCEDIMENTOS ADMINISTRATIVOS DO MP-PR 1ª PROMOTORIA DE JUSTIÇA DA COMARCA DE MATELÂNDIA, RECOMENDAÇÃO ADMINISTRATIVAS Nº 11 E 12 /2023?</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3878/requerimento_45.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3878/requerimento_45.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE COMO ESTÁ O ANDAMENTO DO PROJETO DE LEI QUE TRATA DE UMA NOVA/SEGUNDA EQUIPE PARA O HOSPITAL PADRE TEZZA, TENDO EM VISTA A PREOCUPAÇÃO DE TODOS OS VEREADORES, A PROCURA E COBRANÇA DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3512/of_130-2023_-_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3512/of_130-2023_-_camara.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Nº 87/2023</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3566/parecer_132_-_projeto_de_lei_veto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3566/parecer_132_-_projeto_de_lei_veto.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei Nº 85/2023</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3567/parecer_132_-_projeto_de_lei_veto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3567/parecer_132_-_projeto_de_lei_veto.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei Nº 103/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7596,67 +7596,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/emenda_supressiva_no_1-2023_-_projeto_11_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3714/emenda_modificativa_ao_projeto_no_172-2023_comissao_de_constituicao_e_redacao_e_org_trib_-_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3771/emenda_modificativa_ao_projeto_184-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3425/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/parque_urbano.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3500/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3501/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3502/indicacao_atualizado.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3503/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3504/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3505/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3506/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3507/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3513/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3514/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3519/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3520/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3522/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3523/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3524/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3525/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3526/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3527/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3528/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3529/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3530/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3531/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3532/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3533/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3534/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3535/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3540/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3541/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3542/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3543/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3544/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3545/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3546/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3548/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3556/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3557/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3558/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3559/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3560/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3561/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3562/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3568/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3569/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3573/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3574/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3585/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3586/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3587/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3588/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3589/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3590/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3591/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3592/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3593/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3594/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3595/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3596/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3597/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3603/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3604/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3605/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3606/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3612/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3613/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3614/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3615/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3617/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3618/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3620/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3621/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3622/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3638/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3639/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3640/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3641/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3642/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3643/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3644/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3645/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3646/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3651/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3652/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3653/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3654/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3655/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3656/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3657/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3658/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3659/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3660/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3661/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3662/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3671/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3672/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3673/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3674/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3675/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3676/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3677/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3678/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3679/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3680/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3684/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3685/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3686/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3687/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3688/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3689/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3697/indicacao_1.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3698/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3699/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3703/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3704/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3705/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3715/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3716/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3717/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3728/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3733/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3738/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3739/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3740/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3742/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3743/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3745/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3746/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3747/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3748/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3749/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3750/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3752/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3753/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3754/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3755/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3757/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3758/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3759/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3760/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3768/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3769/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3770/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3772/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3773/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3775/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3782/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3783/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3784/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3786/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3787/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3789/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3790/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3791/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3792/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3793/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3794/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3798/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3799/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3800/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3801/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3815/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3816/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3817/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3818/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3819/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3820/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3821/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3828/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3829/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3830/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3831/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3832/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3833/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3837/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3843/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3844/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3845/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3846/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3849/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3851/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3852/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3853/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3854/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3855/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3856/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3857/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3858/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3859/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3860/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3866/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3869/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3870/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3871/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3872/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3873/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3874/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3875/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3876/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/mocao_01-23_-_de_aplauso_-_pardre_antonio_claudio_ricardo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/mocao_02-23_-_de_aplauso_-_quero_viver.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/mocao_no_03-2023_-_de_apoio_aos_correios.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/mocao_04-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3511/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3570/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3611/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3724/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3741/mocao_09-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3835/mocao_10_-_aplauso_sandra_klumb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3850/mocao_11-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3867/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3600/projeto_de_decreto_legislativo_no_01-23_-_aprova_as_contas_do_executivo_-_exerc_2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3797/projeto_de_decreto_legislativo_-_02-23_-_aprova_com_ressalvas_as_contas_do_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/projeto_de_emenda_a_lei_organica_do_municipio_no_17_matelandia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3602/projeto_de_lei_complementar_09-2023_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3692/projeto_de_lei_complementar_10-2023_-altera_lc_03.2014.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3796/projeto_de_lei_complementar_11-2023_-_paf_e_outros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto-de-lei-01-2023-cria-cargos-previmat.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto-de-lei-02-2023---revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto-de-lei-03-2023-ajuda-de-custo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto-de-lei-04-2023-36a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto-de-lei-05-2023-01a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto-de-lei-06-2023-r-80.00000--especial-superavit.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/projeto-de-lei-07-2023-cria-cargo-tecnico-em-edificacoes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/projeto-de-lei-08-2023-altera-agente-de-saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/projeto_de_lei_no_09-23_-_reajuste_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_10-23_-_reajuste_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/projeto_de_lei_no_11-2023_-_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/projeto_de_lei_12-2023_altera_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto-de-lei-13-2023-37a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto-de-lei-14-2023-02a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto-de-lei-15-2023-r-105.00000---especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto-de-lei-16-2023-r-30.00000---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto-de-lei-17-2023-r-446.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto-de-lei-18-2023-r-900.00000--especial-superavit--vinculado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto-de-lei-19-2023-r-135.00000---especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_no_20-2023_-_advogado_da_camara_e_zelarodra.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto-de-lei-21-2023-amplia-adm.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto-de-lei-22-2023-38a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto-de-lei-23-2023-03a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/projeto-de-lei-24-2023-r-122.00000--especial-superavit--vinculado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto-de-lei-25-2023-r-1.130.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/projeto-de-lei-26-2023-r-1.638.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/projeto-de-lei-27-2023-r-1.200.00000--especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/projeto-de-lei-28-2023-r-1.500.00000---especial-excesso-op.-credito.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/projeto-de-lei-29-2023-39a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto-de-lei-30-2023-04a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/projeto-de-lei-31-2023-r-300.00000---especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/projeto-de-lei-32-2023-r-1.165.00000---especial-superavit.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/projeto_de_lei_33-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/projeto_de_lei_34-2023-declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_35-semear.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/projeto_de_lei_36-2023_banco_de_horas_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/projeto_de_lei_38-2023_cidersop.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_39-2023-amesfi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/projeto_de_lei_40-2023-40a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/projeto_de_lei_41-2023-05a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_42-2023-r_1.02309347_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_43-2023-41a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_44-2023-06a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_45-2023-r_791.28453_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_de_lei_46-2023-_r_400.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_47-2023-_r_518.80000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_48-2023-_r_855.62930_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/projeto_de_lei_49-2023_-_tabela_de_procedimentos_1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/projeto_de_lei_no_50-2023_-_cria_o_nome_teajudando.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_lei_51-2023-42a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_52-2023-07a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/projeto_de_lei_53-2023-r_4.200.00000_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/projeto_de_lei_54-2023-_r_114.80156_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/projeto_de_lei_55-2023-cidersop.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/projeto_de_lei_56-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/projeto_de_lei_57-2023-43a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_58-2023-08a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/projeto_de_lei_59-2023-r_2.200.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_60-2023-r_100.00000-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_61-2023_altera_3057-2013_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/projeto_de_lei_62-2023-44a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/projeto_de_lei_63-2023-09a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_lei_64-2023-r_-_especial_superavit_r_1.245.04166.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/projeto_de_lei_65-2023-45a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/projeto_de_lei_66-2023-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_67-2023-_r_639.06502-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_68-2023-46a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_lei_69-2023-11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei_70-2023-_r_616.00009-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_71-2023-_r_1.00000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_72-2023-_r_850.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_lei_73-2023-47a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_lei_74-2023-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_lei_75-2023-_r_30.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/projeto_de_lei_76-2023-predio_camara.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_77-2023-48a.alteracaoppa_ok.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/projeto_de_lei_78-2023-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_79-2023-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_80-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_81-2023-49a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_82-2023-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_83-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/projeto_de_lei_no_84-2023_-_cria_cargo_em_comissao_de_assessor_juridico_da_presidencia.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/projeto_de_lei_85-2023_-_laudo_permanente.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/projeto_de_lei_86-2022_-_regulamenta_o_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/projeto_de_lei_87-2023_-_horas_extras_em_ponto_facultativo_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/projeto_de_lei_88-2023-_ampliacao_vaga_cargo_efetivo_advogado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_89-2023_-_substitutivo_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_90-2023-_r_1.390.00000_-_suplementar_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/projeto_de_lei_91-2023-beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/projeto_de_lei_92-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_93-2023-alteracao_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_94-2023-alteracao_lei_3323-2014.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/projeto_de_lei_95-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/projeto_de_lei_96-2023-undime.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/projeto_de_lei_97-2023-alteracao_lei_diretoras.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/projeto_de_lei_98-2023-50a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/projeto_de_lei_99-2023-15a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_lei_100-2023-r_1.539.60581_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/projeto_de_lei_101-2023-r_45.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/projeto_de_lei_102-2023-r_12.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/projeto_de_lei_no_103-23_-_lei_do_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_104-2023-51a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/projeto_de_lei_105-2023-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/projeto_de_lei_106-2023-r_90.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3549/projeto_de_lei_107-2023-auxilio_uniforme_e_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/projeto_de_lei_108-2023-52a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/projeto_de_lei_109-2023-17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/projeto_de_lei_110-2023-r_100.00000_-_especial_excesso_saude.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/projeto_de_lei_111-2023-r_1.015.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3510/projeto_de_lei_112-2023-monitoras_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3515/projeto_de_lei_114-2023-53a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3516/projeto_de_lei_115-2023-18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3517/projeto_de_lei_116-2023-r_209.40000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3518/projeto_de_lei_117-2023-r_348.10000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3536/projeto_de_lei_118-2023-54a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3537/projeto_de_lei_119-2023-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3538/projeto_de_lei_120-2023-r_30.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3539/projeto_de_lei_121-2023-r_115.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3550/projeto_de_lei_122-2023-55a.alteracao_ppa_-_novo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3551/projeto_de_lei_123-2023-20a.alteracao_ldo_novo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3552/projeto_de_lei_124-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3553/projeto_de_lei_125-2023-especial_excesso_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3554/projeto_de_lei_126-2023-suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3555/projeto_de_lei_127-2023-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3563/projeto_de_lei_128-2023-56a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3564/projeto_de_lei_129-2023-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3565/projeto_de_lei_130-2023-r_50.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3575/projeto_de_lei_131-2023-57a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3576/projeto_de_lei_132-2023-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3577/projeto_de_lei_133-2023-r_155.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3578/projeto_de_lei_134-2023-r_170.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3579/projeto_de_lei_135-2023-r_550.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3580/projeto_de_lei_136-2023-r_320.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3581/projeto_de_lei_137-2023-58a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3582/projeto_de_lei_138-2023-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3583/projeto_de_lei_139-2023-r_25.00000-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3584/projeto_de_lei_140-2023-r_500.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3599/substitutivo_ao_projeto_de_lei_141-2023_-_funcao_gratificada_do_encarregado_geral_de_protecao_de_dados_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3601/projeto_de_lei_142-2023-criacao_conselho_pcd_05.07.23_final.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3609/projeto_de_lei_143-2023-altera_lei_4.673.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3610/projeto_de_lei_144-2023-data_reunioes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3619/projeto_de_lei_145-2023-simpoa_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3623/projeto_de_lei_146-2023-59a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3624/projeto_de_lei_147-2023-24a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3625/projeto_de_lei_148-2023-r_1.390.00000-_especial_superavit-_livres.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3626/projeto_de_lei_149-2023-r_1.205.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3627/projeto_de_lei_150-2023-r_1.200.00000-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3628/projeto_de_lei_151-2023-60a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3629/projeto_de_lei_152-2023-25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3630/projeto_de_lei_153-2023-r_3.197.34500_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3631/projeto_de_lei_154-2023-r_1.876.60000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3632/projeto_de_lei_155-2023-r_62.35000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3633/projeto_de_lei_156-2023-61a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3634/projeto_de_lei_157-2023-26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3635/projeto_de_lei_158-2023-r_497.00000_-_suplementar_reducao-_1841.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3636/projeto_de_lei_159-2023-r_1.376.60961_-_especial_superavit-_1842.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3637/projeto_de_lei_160-2023-r_205.000000_-_especial_superavit-_1843.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3648/projeto_de_lei_161-2023-62a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3649/projeto_de_lei_162-2023-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3650/projeto_de_lei_163-2023-r_80.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3664/projeto_de_lei_164-2023-alteracao_cargo_divisao_habitacional_e_assistencial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3665/substitutivo_ao_projeto_de_lei_165-2023_alteracoes_administracao_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3666/projeto_de_lei_166-2023_-_doacao_imovel_camara.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3663/projeto_de_lei_no_167-2023_-_salario_advogado_camara.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3682/projeto_de_lei_168-2023_-_altera_lei_4.756.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3681/projeto_de_lei_169-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3727/projeto_lei_170-2023-conselho_e_fundo_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3683/projeto_de_lei_171-2023_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3691/projeto_de_lei_172-2023-transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3709/projeto_de_lei_173-2023-predio_cmei_agro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3693/projeto_de_lei_174-2023-63a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3694/projeto_de_lei_175-2023-28a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3695/projeto_de_lei_176-2023-r_2.135.00000_-_suplementar_reducao-_1850.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3696/projeto_de_lei_177-2023-r_2.900.00000_-_especial_superavit-_1851_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3710/projeto_de_lei_178-2023-64a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3711/projeto_de_lei_179-2023-29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3712/projeto_de_lei_180-2023-r_65.65000_-_especial_excesso-1854.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3713/projeto_de_lei_181-2023-r_711.69696_-_especial_superavit-1855.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3725/projeto_de_lei_182-2023-alteracao_lei_3.697-2016-forum_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3726/projeto_de_lei_183-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3732/projeto_de_lei_184-2023_alteracao_estatuto.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3734/projeto_de_lei_185-2023-65a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3735/projeto_de_lei_186-2023-30a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3736/projeto_de_lei_187-2023-r_65.00000_-_especial_reducao-_1860.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3737/projeto_de_lei_188-2023-r_221.00000_-_especial_superavit-_1861.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3751/projeto_de_lei_189-2023_-_altera_lei_4.832-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3763/projeto_de_lei_190-2023-66a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3764/projeto_de_lei_191-2023-31a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3765/projeto_de_lei_192-2023-r_512.21045_-_especial_superavit-_1868_1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3766/projeto_de_lei_193-2023-r_1.055.00000_-_suplementar_reducao-_1867_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3767/projeto_de_lei_194-2023-r_7.00000_-_especial_reducao-_1865.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3776/projeto_de_lei_195-2023-67a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3777/projeto_de_lei_196-2023-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3778/projeto_de_lei_197-2023-r_226.54000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3779/projeto_de_lei_198-2023-r_400.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3780/projeto_de_lei_199-2023-r_1.200.00000_-_especial_transposicao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3781/projeto_de_lei_200-2023-r_70.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3785/projeto_de_lei_no_201_-_institui_dia_do_rotary_no_calendario.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3795/projeto_de_lei_202-2023-protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/projeto_de_lei_203-2023_uso_de_solo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3803/projeto_de_lei_204-2023-_alteracoes_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3804/substituto_projeto_de_lei_205-2023-alteracoes_codigo_tributario_uso_de_solo_posturas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_206-2023-68a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3806/projeto_de_lei_207-2023-33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3807/projeto_de_lei_208-2023-r_6.410.00000_-_suplementar_excesso-_1879.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3808/projeto_de_lei_209-2023-69a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3809/projeto_de_lei_210-2023-34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3810/projeto_de_lei_211-2023-r_31.68344-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3811/projeto_de_lei_212-2023-r_396.31715-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3812/projeto_de_lei_213-2023-r_15.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3813/projeto_de_lei_214-2023-r_3.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3814/projeto_de_lei_215-2023-_cidadao_honorario_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3822/projeto_de_lei_216-2023-concessao_de_uso_clube_do_vovo_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3823/projeto_de_lei_217-2023-70a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3824/projeto_de_lei_218-2023-35a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3825/projeto_de_lei_219-2023-r_114.02034-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3826/projeto_de_lei_220-2023_-_ampliacao_de_vagas_medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3827/projeto_de_lei_221-2023-piso_enfermagem_2_1.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3836/projeto_de_lei_222-2023-alteracao_da_lei_4030-2017.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_223-2023-71a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3839/projeto_de_lei_224-2023-36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_de_lei_225-2022-r_345.51200_-_suplementar_excesso.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3841/projeto_de_lei_226-2023-r_311.63212-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3862/projeto_de_lei_227-2023-72a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3863/projeto_de_lei_228-2023-37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3864/projeto_de_lei_229-2023-r_920.32533_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3865/projeto_de_lei_230-2023-r_15.50000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_231-2023_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3879/projeto_de_lei_232-2023-73a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3880/projeto_de_lei_233-2023-38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3881/projeto_de_lei_234-2022-r_29.60000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3882/projeto_de_lei_235-2023-r_311.63212-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/projeto_de_resolucao_no_01-2023_-_cronograma_financeiro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3572/resolucao_no_02-23_-_licenca_vereador.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/requeirmento_05.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3508/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3509/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3521/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3547/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3571/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3598/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3607/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3608/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3616/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3647/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3668/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3669/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3670/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3690/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3706/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3707/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3708/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3718/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3722/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3744/requerimento_no_36-23.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3761/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3762/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3774/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3788/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3847/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3848/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3861/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3877/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3878/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3512/of_130-2023_-_camara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3566/parecer_132_-_projeto_de_lei_veto.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3567/parecer_132_-_projeto_de_lei_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/emenda_supressiva_no_1-2023_-_projeto_11_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3714/emenda_modificativa_ao_projeto_no_172-2023_comissao_de_constituicao_e_redacao_e_org_trib_-_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3771/emenda_modificativa_ao_projeto_184-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3425/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/parque_urbano.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3500/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3501/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3502/indicacao_atualizado.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3503/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3504/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3505/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3506/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3507/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3513/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3514/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3519/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3520/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3522/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3523/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3524/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3525/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3526/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3527/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3528/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3529/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3530/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3531/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3532/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3533/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3534/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3535/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3540/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3541/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3542/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3543/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3544/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3545/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3546/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3548/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3556/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3557/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3558/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3559/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3560/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3561/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3562/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3568/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3569/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3573/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3574/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3585/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3586/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3587/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3588/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3589/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3590/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3591/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3592/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3593/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3594/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3595/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3596/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3597/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3603/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3604/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3605/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3606/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3612/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3613/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3614/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3615/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3617/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3618/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3620/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3621/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3622/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3638/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3639/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3640/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3641/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3642/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3643/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3644/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3645/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3646/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3651/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3652/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3653/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3654/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3655/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3656/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3657/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3658/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3659/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3660/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3661/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3662/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3671/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3672/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3673/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3674/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3675/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3676/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3677/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3678/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3679/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3680/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3684/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3685/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3686/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3687/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3688/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3689/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3697/indicacao_1.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3698/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3699/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3700/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3701/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3702/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3703/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3704/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3705/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3715/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3716/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3717/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3719/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3720/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3721/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3723/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3728/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3733/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3738/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3739/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3740/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3742/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3743/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3745/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3746/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3747/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3748/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3749/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3750/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3752/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3753/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3754/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3755/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3757/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3758/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3759/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3760/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3768/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3769/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3770/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3772/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3773/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3775/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3782/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3783/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3784/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3786/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3787/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3789/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3790/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3791/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3792/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3793/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3794/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3798/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3799/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3800/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3801/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3815/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3816/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3817/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3818/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3819/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3820/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3821/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3828/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3829/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3830/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3831/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3832/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3833/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3837/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3843/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3844/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3845/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3846/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3849/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3851/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3852/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3853/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3854/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3855/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3856/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3857/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3858/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3859/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3860/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3866/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3869/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3870/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3871/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3872/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3873/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3874/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3875/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3876/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/mocao_01-23_-_de_aplauso_-_pardre_antonio_claudio_ricardo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/mocao_02-23_-_de_aplauso_-_quero_viver.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/mocao_no_03-2023_-_de_apoio_aos_correios.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/mocao_04-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3511/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3570/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3611/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3724/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3741/mocao_09-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3835/mocao_10_-_aplauso_sandra_klumb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3850/mocao_11-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3867/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3600/projeto_de_decreto_legislativo_no_01-23_-_aprova_as_contas_do_executivo_-_exerc_2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3797/projeto_de_decreto_legislativo_-_02-23_-_aprova_com_ressalvas_as_contas_do_executivo_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/projeto_de_emenda_a_lei_organica_do_municipio_no_17_matelandia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3602/projeto_de_lei_complementar_09-2023_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3692/projeto_de_lei_complementar_10-2023_-altera_lc_03.2014.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3796/projeto_de_lei_complementar_11-2023_-_paf_e_outros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto-de-lei-01-2023-cria-cargos-previmat.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto-de-lei-02-2023---revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto-de-lei-03-2023-ajuda-de-custo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/projeto-de-lei-04-2023-36a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto-de-lei-05-2023-01a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/projeto-de-lei-06-2023-r-80.00000--especial-superavit.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/projeto-de-lei-07-2023-cria-cargo-tecnico-em-edificacoes.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/projeto-de-lei-08-2023-altera-agente-de-saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/projeto_de_lei_no_09-23_-_reajuste_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_10-23_-_reajuste_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/projeto_de_lei_no_11-2023_-_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/projeto_de_lei_12-2023_altera_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto-de-lei-13-2023-37a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto-de-lei-14-2023-02a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto-de-lei-15-2023-r-105.00000---especial-reducao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto-de-lei-16-2023-r-30.00000---suplementar-reducao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto-de-lei-17-2023-r-446.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto-de-lei-18-2023-r-900.00000--especial-superavit--vinculado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto-de-lei-19-2023-r-135.00000---especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_no_20-2023_-_advogado_da_camara_e_zelarodra.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto-de-lei-21-2023-amplia-adm.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto-de-lei-22-2023-38a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto-de-lei-23-2023-03a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/projeto-de-lei-24-2023-r-122.00000--especial-superavit--vinculado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto-de-lei-25-2023-r-1.130.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/projeto-de-lei-26-2023-r-1.638.00000--especial-superavit--livres.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/projeto-de-lei-27-2023-r-1.200.00000--especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/projeto-de-lei-28-2023-r-1.500.00000---especial-excesso-op.-credito.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/projeto-de-lei-29-2023-39a.-alteracao-ppa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto-de-lei-30-2023-04a.-alteracao-ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/projeto-de-lei-31-2023-r-300.00000---especial-excesso.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/projeto-de-lei-32-2023-r-1.165.00000---especial-superavit.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/projeto_de_lei_33-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/projeto_de_lei_34-2023-declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_35-semear.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/projeto_de_lei_36-2023_banco_de_horas_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/projeto_de_lei_38-2023_cidersop.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_39-2023-amesfi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/projeto_de_lei_40-2023-40a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/projeto_de_lei_41-2023-05a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_42-2023-r_1.02309347_-_especial_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_43-2023-41a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_44-2023-06a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_45-2023-r_791.28453_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_de_lei_46-2023-_r_400.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_47-2023-_r_518.80000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_48-2023-_r_855.62930_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/projeto_de_lei_49-2023_-_tabela_de_procedimentos_1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/projeto_de_lei_no_50-2023_-_cria_o_nome_teajudando.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/projeto_de_lei_51-2023-42a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/projeto_de_lei_52-2023-07a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/projeto_de_lei_53-2023-r_4.200.00000_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/projeto_de_lei_54-2023-_r_114.80156_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/projeto_de_lei_55-2023-cidersop.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/projeto_de_lei_56-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/projeto_de_lei_57-2023-43a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_58-2023-08a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/projeto_de_lei_59-2023-r_2.200.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_60-2023-r_100.00000-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_61-2023_altera_3057-2013_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/projeto_de_lei_62-2023-44a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/projeto_de_lei_63-2023-09a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_lei_64-2023-r_-_especial_superavit_r_1.245.04166.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/projeto_de_lei_65-2023-45a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/projeto_de_lei_66-2023-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_67-2023-_r_639.06502-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_68-2023-46a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_lei_69-2023-11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei_70-2023-_r_616.00009-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_71-2023-_r_1.00000-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_72-2023-_r_850.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/projeto_de_lei_73-2023-47a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/projeto_de_lei_74-2023-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_lei_75-2023-_r_30.00000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/projeto_de_lei_76-2023-predio_camara.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/projeto_de_lei_77-2023-48a.alteracaoppa_ok.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/projeto_de_lei_78-2023-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_79-2023-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_80-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_81-2023-49a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_82-2023-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_83-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/projeto_de_lei_no_84-2023_-_cria_cargo_em_comissao_de_assessor_juridico_da_presidencia.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/projeto_de_lei_85-2023_-_laudo_permanente.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/projeto_de_lei_86-2022_-_regulamenta_o_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/projeto_de_lei_87-2023_-_horas_extras_em_ponto_facultativo_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/projeto_de_lei_88-2023-_ampliacao_vaga_cargo_efetivo_advogado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_89-2023_-_substitutivo_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_90-2023-_r_1.390.00000_-_suplementar_reducao_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/projeto_de_lei_91-2023-beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/projeto_de_lei_92-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_93-2023-alteracao_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_94-2023-alteracao_lei_3323-2014.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/projeto_de_lei_95-2023-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/projeto_de_lei_96-2023-undime.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/projeto_de_lei_97-2023-alteracao_lei_diretoras.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/projeto_de_lei_98-2023-50a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/projeto_de_lei_99-2023-15a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_lei_100-2023-r_1.539.60581_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/projeto_de_lei_101-2023-r_45.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/projeto_de_lei_102-2023-r_12.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/projeto_de_lei_no_103-23_-_lei_do_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_104-2023-51a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/projeto_de_lei_105-2023-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/projeto_de_lei_106-2023-r_90.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3549/projeto_de_lei_107-2023-auxilio_uniforme_e_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/projeto_de_lei_108-2023-52a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/projeto_de_lei_109-2023-17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/projeto_de_lei_110-2023-r_100.00000_-_especial_excesso_saude.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/projeto_de_lei_111-2023-r_1.015.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3510/projeto_de_lei_112-2023-monitoras_.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3515/projeto_de_lei_114-2023-53a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3516/projeto_de_lei_115-2023-18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3517/projeto_de_lei_116-2023-r_209.40000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3518/projeto_de_lei_117-2023-r_348.10000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3536/projeto_de_lei_118-2023-54a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3537/projeto_de_lei_119-2023-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3538/projeto_de_lei_120-2023-r_30.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3539/projeto_de_lei_121-2023-r_115.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3550/projeto_de_lei_122-2023-55a.alteracao_ppa_-_novo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3551/projeto_de_lei_123-2023-20a.alteracao_ldo_novo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3552/projeto_de_lei_124-2023-especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3553/projeto_de_lei_125-2023-especial_excesso_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3554/projeto_de_lei_126-2023-suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3555/projeto_de_lei_127-2023-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3563/projeto_de_lei_128-2023-56a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3564/projeto_de_lei_129-2023-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3565/projeto_de_lei_130-2023-r_50.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3575/projeto_de_lei_131-2023-57a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3576/projeto_de_lei_132-2023-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3577/projeto_de_lei_133-2023-r_155.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3578/projeto_de_lei_134-2023-r_170.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3579/projeto_de_lei_135-2023-r_550.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3580/projeto_de_lei_136-2023-r_320.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3581/projeto_de_lei_137-2023-58a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3582/projeto_de_lei_138-2023-23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3583/projeto_de_lei_139-2023-r_25.00000-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3584/projeto_de_lei_140-2023-r_500.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3599/substitutivo_ao_projeto_de_lei_141-2023_-_funcao_gratificada_do_encarregado_geral_de_protecao_de_dados_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3601/projeto_de_lei_142-2023-criacao_conselho_pcd_05.07.23_final.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3609/projeto_de_lei_143-2023-altera_lei_4.673.2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3610/projeto_de_lei_144-2023-data_reunioes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3619/projeto_de_lei_145-2023-simpoa_2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3623/projeto_de_lei_146-2023-59a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3624/projeto_de_lei_147-2023-24a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3625/projeto_de_lei_148-2023-r_1.390.00000-_especial_superavit-_livres.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3626/projeto_de_lei_149-2023-r_1.205.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3627/projeto_de_lei_150-2023-r_1.200.00000-_suplementar_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3628/projeto_de_lei_151-2023-60a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3629/projeto_de_lei_152-2023-25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3630/projeto_de_lei_153-2023-r_3.197.34500_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3631/projeto_de_lei_154-2023-r_1.876.60000-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3632/projeto_de_lei_155-2023-r_62.35000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3633/projeto_de_lei_156-2023-61a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3634/projeto_de_lei_157-2023-26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3635/projeto_de_lei_158-2023-r_497.00000_-_suplementar_reducao-_1841.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3636/projeto_de_lei_159-2023-r_1.376.60961_-_especial_superavit-_1842.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3637/projeto_de_lei_160-2023-r_205.000000_-_especial_superavit-_1843.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3648/projeto_de_lei_161-2023-62a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3649/projeto_de_lei_162-2023-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3650/projeto_de_lei_163-2023-r_80.00000_-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3664/projeto_de_lei_164-2023-alteracao_cargo_divisao_habitacional_e_assistencial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3665/substitutivo_ao_projeto_de_lei_165-2023_alteracoes_administracao_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3666/projeto_de_lei_166-2023_-_doacao_imovel_camara.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3663/projeto_de_lei_no_167-2023_-_salario_advogado_camara.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3682/projeto_de_lei_168-2023_-_altera_lei_4.756.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3681/projeto_de_lei_169-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3727/projeto_lei_170-2023-conselho_e_fundo_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3683/projeto_de_lei_171-2023_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3691/projeto_de_lei_172-2023-transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3709/projeto_de_lei_173-2023-predio_cmei_agro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3693/projeto_de_lei_174-2023-63a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3694/projeto_de_lei_175-2023-28a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3695/projeto_de_lei_176-2023-r_2.135.00000_-_suplementar_reducao-_1850.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3696/projeto_de_lei_177-2023-r_2.900.00000_-_especial_superavit-_1851_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3710/projeto_de_lei_178-2023-64a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3711/projeto_de_lei_179-2023-29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3712/projeto_de_lei_180-2023-r_65.65000_-_especial_excesso-1854.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3713/projeto_de_lei_181-2023-r_711.69696_-_especial_superavit-1855.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3725/projeto_de_lei_182-2023-alteracao_lei_3.697-2016-forum_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3726/projeto_de_lei_183-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3732/projeto_de_lei_184-2023_alteracao_estatuto.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3734/projeto_de_lei_185-2023-65a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3735/projeto_de_lei_186-2023-30a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3736/projeto_de_lei_187-2023-r_65.00000_-_especial_reducao-_1860.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3737/projeto_de_lei_188-2023-r_221.00000_-_especial_superavit-_1861.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3751/projeto_de_lei_189-2023_-_altera_lei_4.832-2022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3763/projeto_de_lei_190-2023-66a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3764/projeto_de_lei_191-2023-31a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3765/projeto_de_lei_192-2023-r_512.21045_-_especial_superavit-_1868_1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3766/projeto_de_lei_193-2023-r_1.055.00000_-_suplementar_reducao-_1867_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3767/projeto_de_lei_194-2023-r_7.00000_-_especial_reducao-_1865.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3776/projeto_de_lei_195-2023-67a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3777/projeto_de_lei_196-2023-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3778/projeto_de_lei_197-2023-r_226.54000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3779/projeto_de_lei_198-2023-r_400.00000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3780/projeto_de_lei_199-2023-r_1.200.00000_-_especial_transposicao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3781/projeto_de_lei_200-2023-r_70.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3785/projeto_de_lei_no_201_-_institui_dia_do_rotary_no_calendario.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3795/projeto_de_lei_202-2023-protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3802/projeto_de_lei_203-2023_uso_de_solo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3803/projeto_de_lei_204-2023-_alteracoes_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3804/substituto_projeto_de_lei_205-2023-alteracoes_codigo_tributario_uso_de_solo_posturas.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3805/projeto_de_lei_206-2023-68a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3806/projeto_de_lei_207-2023-33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3807/projeto_de_lei_208-2023-r_6.410.00000_-_suplementar_excesso-_1879.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3808/projeto_de_lei_209-2023-69a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3809/projeto_de_lei_210-2023-34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3810/projeto_de_lei_211-2023-r_31.68344-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3811/projeto_de_lei_212-2023-r_396.31715-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3812/projeto_de_lei_213-2023-r_15.00000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3813/projeto_de_lei_214-2023-r_3.00000_-_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3814/projeto_de_lei_215-2023-_cidadao_honorario_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3822/projeto_de_lei_216-2023-concessao_de_uso_clube_do_vovo_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3823/projeto_de_lei_217-2023-70a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3824/projeto_de_lei_218-2023-35a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3825/projeto_de_lei_219-2023-r_114.02034-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3826/projeto_de_lei_220-2023_-_ampliacao_de_vagas_medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3827/projeto_de_lei_221-2023-piso_enfermagem_2_1.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3836/projeto_de_lei_222-2023-alteracao_da_lei_4030-2017.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3838/projeto_de_lei_223-2023-71a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3839/projeto_de_lei_224-2023-36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_de_lei_225-2022-r_345.51200_-_suplementar_excesso.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3841/projeto_de_lei_226-2023-r_311.63212-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3862/projeto_de_lei_227-2023-72a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3863/projeto_de_lei_228-2023-37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3864/projeto_de_lei_229-2023-r_920.32533_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3865/projeto_de_lei_230-2023-r_15.50000_-_especial_reducao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3868/projeto_de_lei_231-2023_-_tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3879/projeto_de_lei_232-2023-73a.alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3880/projeto_de_lei_233-2023-38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3881/projeto_de_lei_234-2022-r_29.60000_-_especial_excesso.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3882/projeto_de_lei_235-2023-r_311.63212-_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/projeto_de_resolucao_no_01-2023_-_cronograma_financeiro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3572/resolucao_no_02-23_-_licenca_vereador.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/requeirmento_05.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3508/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3509/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3521/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3547/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3571/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3598/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3607/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3608/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3616/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3647/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3668/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3669/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3670/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3690/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3706/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3707/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3708/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3718/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3722/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3744/requerimento_no_36-23.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3761/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3762/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3774/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3788/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3847/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3848/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3861/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3877/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3878/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3512/of_130-2023_-_camara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3566/parecer_132_-_projeto_de_lei_veto.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2023/3567/parecer_132_-_projeto_de_lei_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H634"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>