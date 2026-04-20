--- v0 (2025-11-28)
+++ v1 (2026-04-20)
@@ -54,6439 +54,6439 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t xml:space="preserve"> Organização do Município, dos Poderes e da Administração</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4081/emenda_modificativa_ao_projeto_53-24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4081/emenda_modificativa_ao_projeto_53-24.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Nº 53/24_x000D_
 A comissão de Organização dos Poderes da Administração Pública, amparada no artigo 125 do regimento Interno apresenta a seguinte Emenda Modificativa, alterando a nomenclatura do cargo de Agente Administrativo e a descrição do cargo de Agente Administrativo com a seguinte redação:_x000D_
 _x000D_
 Agente Administrativo_x000D_
 Descrição_x000D_
 Auxiliar na elaboração e acompanha a execução de todos os planos de ação de natureza administrativa da Câmara Municipal, orientando e avaliando resultados, através de atividades de supervisão, programação, coordenação ou execução especializada, em grau de maior e mediana complexidade._x000D_
 Executar serviços de digitação, baseando-se em minutas de documentos, para atender as rotinas administrativas; Execução de serviços de correspondências, encaminhamento dos documentos e inseri-los no sistema adequado; classificar documentos e arquiva-los, auxiliar as comissões permanentes quando requisitado. Auxlilar na elaboração de Projetos de Lei, I</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4418/emenda_aditiva_01-24_-_projeto_195-24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4418/emenda_aditiva_01-24_-_projeto_195-24.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Nº 195/24_x000D_
 A comissão de Organização dos Poderes da Administração Pública, amparada no artigo 125 do regimento Interno apresenta a seguinte Emenda Aditiva, incluindo a seguinte redação:_x000D_
 _x000D_
 Art. 41. É proibida a permanência de qualquer material de construção nas vias e logradouros públicos, bem como a utilização dos mesmos como canteiros de obras ou depósito de entulhos sem permissão prévia do órgão ou entidade de trânsito com circunscrição sobre a via, nos termos do artigo 95 do Código de Trânsito Brasileiro – CTB. e alterações posteriores.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3895/indicacao_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3895/indicacao_01.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FORNECIDO MUDAS DE PLANTAS FRUTÍFERAS NO HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3896/indicacao_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3896/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ELABORADO UM PROJETO DE LEI QUE CRIA O FUNDO MUNICIPAL DA DENGUE._x000D_
 _x000D_
 Justificativa: com os recursos captados podem ser feitas ações de prevenção contra o mosquito da dengue, campanhas, capacitações,  folders, etc...</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3897/indicacao_03.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3897/indicacao_03.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM TROCADOS OS APARELHOS DE AR-CONDICIONADO POR MAIS POTENTES NA CASA MORTUÁRIA, ALÉM DISSO, QUE SEJA COLOCADO UM BEBEDOURO ADEQUADO NO LOCAL.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3898/indicacao_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3898/indicacao_04.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO QUEBRA-MOLAS NA RUA CARLOS TURRI.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3899/indicacao_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3899/indicacao_05.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO PLACAS DE IDENTIFICAÇÃO DA COMUNIDADE DA LINHA VACARIA, NAS DUAS ENTRADAS DE ACESSO. _x000D_
 _x000D_
 JUSTIFICATIVA: devido ao calçamento que está acontecendo naquela localidade, para que as pessoas saibam que existe duas opções de acesso</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3900/indicacao_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3900/indicacao_06.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVITALIZADA A RUA CURITIBA EM AGROCAFEEIRA, ONDE A MESMA ESTÁ COM MUITOS BURACOS ACUMULANDO ÁGUA DA CHUVA.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3901/indicacao_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3901/indicacao_07.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ASFALTO DA COMUNIDADE DA LINHA COZER ATÉ A PONTE NO RIO SILVA JARDIM NA COMUNIDADE DO BENTO MUNHOZ .</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3902/indicacao_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3902/indicacao_08.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ASFALTO DAS RUAS DAs ORQUÍDEAS, RUA OLIVO ALESSI, RUA DANTE BRAGATE, RUA JÚLIO CEZAR, NO LOTEAMENTO PANORAMA, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3903/indicacao_09.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3903/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CALÇADAS NA RUA MATO GROSSO DA RUA MINAS GERAIS ATÉ A RUA DO CONTO NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3904/indicacao_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3904/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO PARA AQUISIÇÃO DE UM CAMINHÃO PARA USO NA VARRIÇÃO DAS RUAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3905/indicacao_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3905/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE IMPLANTE NAS ESCOLAS A MATÉRIA DE CULTURA AFRODESCENDENTE, COMO AULA DE CAPOEIRA E AFINS.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3906/indicacao_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3906/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA AVENIDA NEREU RAMOS, MAIS PRECISAMENTE NO TRECHO QUE LIGA AS PROXIMIDADES DA UBS VILA PASA E O CENTRO DE GERAÇÃO E RENDA, NA VILA PASA.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3910/indicacao_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3910/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ABERTO VAGA PARA CONCURSO PARA AS ÁREAS DE PSICOLOGIA E FONOAUDIOLOGIA.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3911/indicacao_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3911/indicacao_14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO NO ASFALTO DA AVENIDA DUQUE DE CAXIAS, NO CENTRO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3916/indicacao_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3916/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS COM URGÊNCIA, NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. NERI RIZZOTO, NA COMUNIDADE LINHA VACARIA.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Luizinho, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3917/indicacao_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3917/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COM ASFALTO A RUA PRINCIPAL DA COMUNIDADE VILA RURAL SANTA MARIA EM VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3918/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3918/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE SEGURANÇAS EM TODAS AS ESCOLAS E CMEIS DE NOSSO MUNICÍPIO, PARA O ANO LETIVO DE 2024.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3919/indicacao_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3919/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA, TERMINO DA REDE DE ESGOTO, CALÇADAS E ASFALTO, NO LOTEAMENTO RENÊ PINTO, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3920/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3920/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS ESTRADAS VICINAIS DA LINHA DUARTE.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3925/indicacao_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3925/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE UM PARQUINHO NA COMUNIDADE DO CRUZEIRINHO PRÓXIMO À IGREJA._x000D_
 _x000D_
 Justificativa: pois na comunidade á muitos moradores e muitas vezes não conseguem  trazer seus filhos para cidade para brincar pela distância.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3926/indicacao_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3926/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE BANCOS PRÓXIMO AO PARQUINHO DA PRAÇA SÉTIMO BARCARROLO._x000D_
 _x000D_
 Justificativa: onde as crianças estão brincado para  conforto  das mães cuidarem de seus filhos e assim evitar algum tipo de acidente.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3927/indicacao_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3927/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DA ESTRADA DA LINHA OURO VERDE POIS ALGUNS TRECHOS ESTÃO MUITO RUINS. TAMBÉM QUE SEJA READEQUADA MESMA PARA QUE ASSIM POSSA SER INICIADO TRABALHOS DE PAVIMENTAÇÃO POLIÉDRICA ATRAVÉS DO CEAB.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3928/indicacao_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3928/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A MANUTENÇÃO COM URGÊNCIA NA ESTRADA DO ALTO DOURADO DESDE A LINHA ORO ATÉ O ENCONTRO DO CALÇAMENTO PRÓXIMO À PROPRIEDADE DO SR. SEVERINO BADO.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3930/indicacao_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3930/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZE RECAPE ASFÁLTICO EM FRENTE AO ANTIGO HOSPITAL CARAVÁGGIO E NO COLÉGIO DOM PEDRO II, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3931/indicacao_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3931/indicacao_25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO NA RUA SÃO PAULO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3932/indicacao_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3932/indicacao_26.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE DUAS LOMBADAS NA RUA MATO GROSSO, NO LOTEAMENTO RIOMAR, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Bedeco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3938/indicacao_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3938/indicacao_27.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE COLOCAÇÃO DE ILUMINAÇÃO/LÂMPADAS NO NOVO PARQUINHO INSTALADO JUNTO À PRAÇA BENJAMIN LUIZ BIAZUS, PRÓXIMO À IGREJA MATRIZ .</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3939/indicacao_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3939/indicacao_28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA E OBRAS QUE PROVIDENCIE A PASSAGEM DO ROLO EM TODAS AS ESTRADAS DE ACESSO AS PROPRIEDADES DOS MORADORES DA COMUNIDADE DO ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3940/indicacao_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3940/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS NA ESTRADA QUE DÁ ACESSO A FAMÍLIA KAISER NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3941/indicacao_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3941/indicacao_30.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO PODAS DAS ÁRVORES NAS PROXIMIDADES DA LATERAL DA BR 277 ENTRADA DE MATELÂNDIA (A DIREITA DE QUEM DE AGRO CAFEEIRA) PRÓXIMO AO VIADUTO.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3942/indicacao_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3942/indicacao_31.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS NA RUA DIDOMENICO._x000D_
 _x000D_
 Justificativa: rua de acesso ao novo posto de saúde, onde o ônibus da Apae passa diariamente para pegar uma adolescente e tem dificuldades para passar devido as grandes valetas que a chuva formou.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3943/indicacao_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3943/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS NO CALÇADÃO DA AV. PARANÁ QUE ESTÁ SE TORNANDO PERIGOSO DEVIDO AS IRREGULARIDADES DAS CALÇADAS.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3944/indicacao_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3944/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO LIMPEZA DE TODAS AS BOCAS DE LOBOS DO DISTRITO DE AGRO CAFEEIRA E SUBSTITUÍDAS AS TAMPAS QUE ESTÃO QUEBRADAS.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3945/indicacao_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3945/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DOIS PONTOS DE ÔNIBUS, NA COMUNIDADE VILA ESMERALDA EM FRENTE À IGREJA E AO LADO DO ANTIGO CORREIO</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3946/indicacao_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3946/indicacao_35.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NO PONTO DE ESPERA NA RUA PRESIDENTE VARGAS PRÓXIMO A ESCOLA RUI BARBOSA, DO  DISTRITO DE AGRO-CAFEEIRA._x000D_
 _x000D_
 Justificativa: pois quando chove enche de terra.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3947/indicacao_36.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3947/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA NA RUA NAPOLEÃO LAURIANO PRÓXIMO A CAIXA DE ÁGUA DA SANEPAR.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3948/indicacao_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3948/indicacao_37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO BANCOS PRÓXIMOS AO PARQUINHO NA FRENTE DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3949/indicacao_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3949/indicacao_38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO COM REGULAMENTAÇÃO DE ESTACIONAMENTO EM 45° NA RUA ASSIS BRASIL, NO CENTRO._x000D_
 _x000D_
 Justificativa: a mesma atravessa o município pela trincheira central e traz muitas dificuldades aos comerciantes daquele local, também existe a situação de instalação incorreta do semáforo, onde dificulta a visibilidade dos condutores dos veículos que passam por aquele local. A Rua Assis Brasil necessita de melhorias com urgência pois se tornou muito movimentada por veículos e pedestres após a duplicação da BR 277.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3950/indicacao_39.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3950/indicacao_39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REVITALIZAÇÃO NA ESTRADA RURAL QUE VAI ATE A PROPRIEDADE DO SENHOR LUIZ BIFFI, NA LINHA RIO URU.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3951/indicacao_40.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3951/indicacao_40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETOMADA E VIABILIZAÇÃO DE TRANSPORTE COLETIVO._x000D_
 _x000D_
 Justificativa: indico a  terceirização do serviço ou locação dos veículos</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3955/indicacao_41.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3955/indicacao_41.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO REFLETORES DE ENERGIA NAS PROXIMIDADES DA IGREJA, NA VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3956/indicacao_42.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3956/indicacao_42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UMA AVALIAÇÃO REFERENTE A CAPACIDADE DE ENERGIA QUE TEM O TRANSFORMADOR QUE DÁ ASSISTÊNCIA A VILA RURAL SANTA MARIA._x000D_
 _x000D_
 Justificativa: pois segundo informações de moradores, a Copel repassou que as constantes quedas de energia se dá, devido a incapacidade do gerador.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Bedeco, Luizinho, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3957/indicacao_43.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3957/indicacao_43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ABERTO VAGAS DE ESTACIONAMENTOS   NA AVENIDA PARANÁ, EM FRENTE DO MOINHO GIASSON, SUBSTITUINDO O CANTEIRO._x000D_
 _x000D_
 Justificativa: O comércio abrange toda a Avenida e é importante disponibilizar vagas para estacionamento para favorecer a população.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3959/indicacao_44.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3959/indicacao_44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE RETOME A REALIZAÇÃO DO MISS MATELÂNDIA._x000D_
 _x000D_
 Justificativa: o concurso de beleza que valoriza a beleza da mulher matelandiense e que o concurso contemple o miss mirim, adultos e da melhor idade, ou seja em todas as fases .</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3958/indicacao_45.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3958/indicacao_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVIMENTO DE PROJETO PARA QUE AS ESCOLAS PÚBLICAS E PRIVADAS DE EDUCAÇÃO BÁSICA MANTENHAM SISTEMA PERMANENTE DE VIGILÂNCIA ELETRÔNICA, DURANTE TODO O PERÍODO ESCOLAR. _x000D_
 _x000D_
  Justificativa: evitar situações de assédios, prejuízo humano, e dar aos educadores, educandos e famílias maior segurança durante a permanência nos ambientes públicos, sendo assim possível intervir na promoção de ambientes seguros, melhorando o, desenvolvimento dos alunos e profissionais.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3960/indicacao_46.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3960/indicacao_46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO PAVIMENTAÇÃO ASFÁLTICA EM TODO ESSE TRECHO DA COMUNIDADE BENTO MUNHOZ ATÉ O CAMPO DO BAHIA, POSSIBILITANDO ASSIM TRAFEGABILIDADE COM MAIS SEGURANÇA, RAPIDEZ INCENTIVO AO TURISMO HISTÓRICO._x000D_
 _x000D_
 Justificativa: local este onde se concentra parte da história da colonização da região oeste do paraná</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3961/indicacao_47.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3961/indicacao_47.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MELHORIAS NO ACESSO A AGROINDÚSTRIA BEIRA PARQUE COM CASCALHAMENTO E PASSAGEM DE ROLO COMPACTADOR .</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3962/indicacao_48-.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3962/indicacao_48-.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO COM ROLO NA ENTRADA DA LINHA PANISSON E GIASSON.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3963/indicacao_49.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3963/indicacao_49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPOSIÇÃO DE TELHA NO PONTO DE ÔNIBUS NA COMUNIDADE DO BARREIRÃO, DIVISA COM A LINHA VITÓRIA, LIMITE DE MUNICÍPIO COM MEDIANEIRA.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3964/indicacao_50.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3964/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo através da Secretaria de Infraestrutura e Obras que faça manutenção urgente na Linha Nogueira.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3965/indicacao_51.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3965/indicacao_51.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVISTO O LOCAL DE ESTACIONAMENTO DA AMBULÂNCIA NAS DEPENDÊNCIAS DA NOVA UBS DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3968/indicacao_52.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3968/indicacao_52.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA MELHORIAS NO ACESSO A PROPRIEDADE SENHOR IRACI ANDRADE E  AGROINDÚSTRIA PERTUM  NA PICADA BENJAMIM, COM CASCALHAMENTO E PASSAGEM DE ROLO COMPACTADOR .</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3969/indicacao_53.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3969/indicacao_53.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO E ASSIM QUE POSSÍVEL COLOQUE LAMA ASFÁLTICA NO FINAL DA RUA MINAS GERAIS NO BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_54.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PASSE O ROLO COMPACTADOR NO CALCAMENTO DO TRECHO QUE SERÁ FINALIZADO O ASFALTO DA LINHA COSER ATE A COMUNIDADE SÃO JOSE PICADA BENJAMIM.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3971/indicacao_55.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3971/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CRIE A SECRETARIA DA MULHER E IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3972/indicacao_56.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3972/indicacao_56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO COM PARQUES NOVOS NA PRAÇA DA CULTURA E QUE SEJA INSTALADO PARQUINHOS INFANTIL NAS COMUNIDADES DO INTERIOR</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3973/indicacao_57.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3973/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM QUEBRA MOLAS NA RUA GARIBALDI ESQUINA COM SALGADO FILHO SENTIDO LINHA ALEGRE, PRÓXIMO A ANTIGA CASA DO SR. JORGE.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3974/indicacao_58.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3974/indicacao_58.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO DE TAPA BURACOS NA ESQUINA DA NAPOLEÃO LAUREANO COM A BORGES DE MEDEIROS, PRÓXIMO A JAQUE PAPELARIA.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3975/indicacao_59.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3975/indicacao_59.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO AR CONDICIONADO OU CLIMATIZADOR NA ÁREA DA BIBLIOTECA PÚBLICA.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3976/indicacao_60.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3976/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UMA PLACA DE “CUIDADO CRIANÇAS” NA AVENIDA DUQUE DE CAXIAS PRÓXIMO A RECREAÇÃO ABC.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Elci Margarete de Souza, Paulo Cézar Gomes</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3977/indicacao_61.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3977/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER  EXECUTIVO RECAPE ASFALTICO NA RUA NOSSA SENHORA DO CARAVAGIO QUE DA ACESSO A ESCOLA PIA MARTA.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3978/indicacao_62.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3978/indicacao_62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM NOVO PONTO NOVA COMUNIDADE ALTO BARREIRÃO, PRÓXIMO A PROPRIEDADE DOS PASSINTTO, ONDE A MESMO PASSA ÔNIBUS DO TRANSPORTE  ESCOLAR, CARROS,  CAMINHÕES  E MAQUINÁRIOS AGRÍCOLAS. TENDO EM VISTA QUE ELA ESTÁ MUITO PRECÁRIA.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3979/indicacao_63.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3979/indicacao_63.pdf</t>
   </si>
   <si>
     <t>INDICA O PODER  EXECUTIVO PINTURA  DOS BANCOS E MEIO FIO DA PRAÇA DA IGREJA MATRIZ ( BENJAMIN LUIZ BIAZUS)</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Luizinho, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3983/indicacao_64.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3983/indicacao_64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NAS SUBIDAS E TOPES DE MORRO, QUE LIGA AS COMUNIDADES DO RIO SABIA E ALTO BARREIRÃO, BEM COMO, TODAS AS ESTRADAS DO INTERIOR ONDE PASSAM PRINCIPALMENTE CAMINHÕES E MAQUINÁRIOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3984/indicacao_65.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3984/indicacao_65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADO A POSSIBILIDADE DE TORNAR MÃO ÚNICA A RUA NA FRENTE DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3986/indicacao_66.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3986/indicacao_66.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E SECRETARIA RESPONSÁVEL, QUE CONTEMPLE COM CALÇAMENTO NA  ESTRADA QUE LIGA A PROPRIEDADE DO SR. JOSÉ DE BASTIANI NO CRUZEIRINHO ATÉ A COMUNIDADE DO JAVALI QUE FAZ DIVISA COM MEDIANEIRA .</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3988/indicacao_67.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3988/indicacao_67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA RESOLVIDO A FALTA DE PROFESSORAS ESTAGIÁRIAS PARA A NOVA CRECHE DE AGRO CAFEEIRA - CMEI PROFESSORA MARIA THEREZA DALLABRIDA.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3989/indicacao_68.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3989/indicacao_68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTO A POSSIBILIDADE DE IMPLANTAR UMA EXTENSÃO DA CASA DA CULTURA, NA COMUNIDADE DA VILA ESMERALDA, PARA ATENDER A DEMANDA DE CRIANÇAS E ADOLESCENTES DE TODA AQUELA REGIÃO E ARREDORES.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3991/indicacao_69.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3991/indicacao_69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NO PARQUINHO DO BAIRRO SÃO CRISTÓVÃO, BEM COMO COLOCAÇÃO DE PLACAS DE ADVERTÊNCIA DE CUIDADO COM AS CRIANÇAS E PLANTIO DE ÁRVORES NO ENTORNO.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3992/indicacao_70.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3992/indicacao_70.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇAMENTO NUMA EXTENSÃO DE DOIS QUILÔMETROS NA LINHA COZER ATÉ A PONTE DO RIO DALAZÉM.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3993/indicacao_71.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3993/indicacao_71.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE A DENGUE EM TODAS AS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3994/indicacao_72.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3994/indicacao_72.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ROÇADA EM TODAS AS VIAS DE AGRO CAFEEIRA, INCLUSIVE NOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3995/indicacao_73.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3995/indicacao_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO PONTOS DE ÔNIBUS PARA A AV. PRESIDENTE VARGAS, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Elci Margarete de Souza, MARINILCE</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3996/indicacao_74.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3996/indicacao_74.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DOS BANCOS EXISTENTES PRÓXIMOS A ESCOLA DOM BOSCO E DEMAIS ESCOLAS POIS ESTÃO COMPROMETIDOS, PRINCIPALMENTE AQUELES EM MADEIRA QUE ESTÃO BASTANTE QUEBRADOS E COM MADEIRA PODRE</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3997/indicacao_75.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3997/indicacao_75.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE PROJETO DE MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AVENIDA JK COM A VALDEMAR JUSTEN ATÉ O FINAL DA ÁREA INDUSTRIAL._x000D_
 _x000D_
 Justificativa: de modo que melhore a iluminação para os pedestres pois a noite tem trechos muito escuro e ali trajeto de trabalhadores que circulam a pé e de bicicletas.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3999/indicacao_76.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3999/indicacao_76.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CALÇADA NO TRAJETO DO PARQUE DE EXPOSIÇÃO, MAIS PRECISAMENTE DO CTG ATE A CICLOVIA DA ESTRADA CELMAR SOARES GOULART.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4000/indicacao_77.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4000/indicacao_77.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DA RUA CARLOS TURRI ESQUINA COM RUA ASSIS BRASIL NA REGIÃO DO BAIRRO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4016/indicacao_78.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4016/indicacao_78.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LAMA ASFÁLTICA DA AVENIDA TIRADENTES, DA RUA MINAS GERAIS ATÉ A RUA JÚLIO CEZAR COM O ALARGAMENTO DA PISTA.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti, Patrícia Tórtora, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4017/indicacao_79.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4017/indicacao_79.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MANUTENÇÃO NAS LOUSAS DIGITAIS QUE NECESSITAM ASSIM COMO NAS LÂMPADAS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Elci Margarete de Souza</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4018/indicacao_80.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4018/indicacao_80.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPRESSÃO E ENTREGA DO ALVARÁ FÍSICO AOS EMPRESÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4032/indicacao_81.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4032/indicacao_81.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE IMPLANTE A CLÍNICA INTEGRADA DA SAÚDE DA MULHER</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4033/indicacao_82.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4033/indicacao_82.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE PASSEIO PÚBLICO COM PARQUINHO INFANTIL, ACADEMIA AO AR LIVRE E PRESERVAÇÃO DE NASCENTES   NO FINAL DA RUA ASSIS BRASIL NO JARDIM TROPICAL NAS PROXIMIDADES DO ANDRADE MÓVEIS E LOTEAMENTO PETRY.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4034/indicacao_83.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4034/indicacao_83.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DA COMUNIDADE SILVA JARDIM, DIVERSOS LUGARES NECESSITAM CASCALHAMENTO, PATROLAMENTO E ROLO COMPACTADOR.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4036/indicacao_84.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4036/indicacao_84.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E PASSAR O ROLO NA ESTRADA DO ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4037/indicacao_85.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4037/indicacao_85.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO NA RUA MINAS GERAIS, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4038/indicacao_86.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4038/indicacao_86.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO NA ESTRADA DA LINHA PISKE ATÉ O RIO XAXIM.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4039/indicacao_87.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4039/indicacao_87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LOMBADA NA RUA DAS AMÉRICAS PROXIMIDADES DO Nº 480, NO JARDIM BELA VISTA, NA VILA NOVA.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4040/indicacao_88.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4040/indicacao_88.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DEMARQUE E COLOQUE PLACA DE SINALIZAÇÃO DE LOCAL EXCLUSIVO DE ESTACIONAMENTO DAS AMBULÂNCIAS DURANTE O ATENDIMENTO DE  PACIENTES, NA RUA 11 DE JUNHO AO LADO DA UNIDADE DO POSTO CENTRAL, BEM COMO PASSAGEM COM ACESSIBILIDADE DE CADEIRANTE E PESSOAS COM DEFICIÊNCIAS FÍSICAS E COLOQUE PLACA DE SINALIZAÇÃO NO  LOCAL  NA RUA11 DE JÚLIO AO LADO DA UNIDADE DO POSTO CENTRAL.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4042/indicacao_89.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4042/indicacao_89.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO RESTAURAÇÃO DE TODA A EXTENSÃO DA ESTRADA DA LINHA RUSTICK.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4043/indicacao_90.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4043/indicacao_90.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ROÇADAS NO FINAL DA RUA ORESTES VERDI, NO FINAL DE TODAS AS RUAS DO LOTEAMENTO QUE FICA NAS PROXIMIDADES DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4044/indicacao_91.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4044/indicacao_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LIXEIRAS NA RUA FRANCISCO RISSATO, NAS PROXIMIDADES DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4045/indicacao_92.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4045/indicacao_92.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CANALIZAR E REVITALIZAR O POPULAR RIO BOSTINHA QUE NASCE NO CENTRO DA CIDADE E PERCORRE A VILA SAPO ENTRE AS RUAS SÃO JOSÉ E MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4046/indicacao_93.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4046/indicacao_93.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ACRESCENTE JUNTO AO EDITAL DO CONCURSO PÚBLICO VIGENTE, PROFISSIONAIS PARA CARGO DE FONOAUDIÓLOGO, TO (TERAPIA OCUPACIONAL E NEUROPEDIATRA).</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4047/indicacao_94.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4047/indicacao_94.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS E PAVIMENTAÇÃO POLIÉDRICA NO RIO SABIÁ, INICIANDO NO PAVILHÃO DA COMUNIDADE ATÉ A COMUNIDADE DO BARREIRÃO._x000D_
 _x000D_
 Justificativa: tendo em vista que essa localidade é antiga e merece esta obra.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4050/indicacao_95.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4050/indicacao_95.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, DE SER COLOCADO MAIS UMA CONDUÇÃO, QUE SE DESLOQUE ATÉ CASCAVEL, PARA LEVAR PACIENTES NA UOPECCAN E CEONC, QUE RETORNEM AINDA NO PERÍODO DA MANHA, PARA FACILITAR A SITUAÇÃO DOS PACIENTES QUE REALIZAM QUIMIO OU RADIO.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4052/indicacao_96.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4052/indicacao_96.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE REPELENTES PARA TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_97.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO PLAYGROUND PARA O NOVO CMEI DE AGRO CAFEEIRA, E MANUTENÇÃO DOS PLAYGROUNDS DOS DEMAIS CMEIS.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_98.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_98.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL BUSCAR PARCERIA COM A SANEPAR PARA MELHORAR O CONTROLE DE ODOR EM ESTAÇÕES DE TRATAMENTO DO ESGOTO AFINAL UM DOS PONTOS MAIS IMPORTANTES, E TAMBÉM MAIS DESAFIADORES DO PROCESSO DE TRATAMENTO DE EFLUENTES._x000D_
 _x000D_
 Justificativa: Odores fortes e desagradáveis vem se tornando rotina para quem reside nos arredores e inclusive motoristas que trafegam na Br 277 próximo o Castelletto Dalpozzo é  possível sentir odor fétido de fezes  e tem sido fonte de queixas pelos odores desagradáveis.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_99.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_99.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE NOVOS BANCOS NA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_100.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DE PLACA DE PARE NA RUA ARNALDO BUSATO ESQUINA COM RUA CARLOS TURRI, BEM COMO INSTALAÇÃO DE SINALIZAÇÃO COM TARTARUGAS NA RUA CARLOS TURRI NAS PROXIMIDADES DO CLUBE DO VOVÔ.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_101.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONTEMPLE COM ASFALTO, TODAS AS RUAS DO CONJUNTO HABITACIONAL SUB 50, ATRÁS DO CEMEI ERINA SIDOR, NO BAIRRO VILA NOVA</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, MELHORIAS COM URGÊNCIA, NA RUA DAS AMÉRICAS, ENTRE AS RUAS THADEU GIEMBRA E BENTO GONÇALVES, NO CONJUNTO HABITACIONAL SUB 50 ATRÁS, DO CEMEI ERINA SIDOR, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_103.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA RESTAURADA TODA A EXTENSÃO DA RUA JUCELINO KUBISCHEK, NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VISTORIADO TODA A EXTENSÃO DAS RUAS: ELJOCIR PEGORARO, ARNALDO BUZZATTO, AS QUAIS RECEBERAM RECAPE ASFÁLTICO E ESTÃO COM MUITA ÁGUA EMPOÇADA EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MANUTENÇÃO EM TODA A EXTENSÃO DA RUA CELMAR GOULART ONDE VÁRIOS PONTOS ESTÃO DANIFICADOS.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_106.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO PINTURA DE LOCAL DE ESTACIONAMENTO, EM FRENTE AS FARMÁCIAS DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_107.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO PEDIDO DE MANUTENÇÃO DA PR QUE LIGA AGRO CAFEEIRA A VILA ESMERALDA, ATRAVÉS DO DNIT (DER),  SOBRE A SITUAÇÃO DA VALA NAS PROXIMIDADES DA PISTA, QUE COMPROMETENDO A SEGURANÇA DOS MOTORISTAS, NAS PROXIMIDADES DA IGREJA LUTERANA DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_108.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PARQUINHO PARA CRIANÇAS E UMA ACADEMIA AO AR LIVRE NA COMUNIDADE DO SÃO JOSÉ DA PICADA BENJAMIM.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_109.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO AO DEPARTAMENTO COMPETENTE O CONSERTO DE ASFALTO DESCENDO PARA A COMUNIDADE DO BARREIRÃO, QUASE CHEGANDO AOS MORADORES DA COMUNIDADE E TAMBÉM QUE CONSERTE A ENTRADA QUE ADENTRA A PROPRIEDADE DOS DONADEL.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_110.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PINTADO FAIXAS DE ESTACIONAMENTO NA FRENTE DO CONSELHO TUTELAR E NAS ESCOLAS QUE NECESSITAM DE MELHOR IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_111.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA NOVAMENTE AS PLACAS DE SINALIZAÇÃO, QUE ESTÃO CAÍDAS, TANTO NO DISTRITO DE AGRO CAFEEIRA COMO EM TODO RESTANTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE ESCOLA MUNICIPAL NO BAIRRO VILA PASA, COM ESPAÇOS ADEQUADOS PARA O DESENVOLVIMENTO DE ATIVIDADES PERTINENTES AO PERÍODO INTEGRAL.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_113.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ADEQUAR SALA OU LOCAR IMÓVEL PARA DESENVOLVIMENTO DE POLÍTICAS PÚBLICAS PARA MULHERES COM SALA DE ATENDIMENTO AS MULHERES VITIMA DE VIOLÊNCIA OU OUTRAS NECESSIDADES, EM LOCAL DE FÁCIL ACESSO POIS NA MAIORIA DAS VEZES PRECISAM FAZER ESSE TRAJETO A PÉ  COM CRIANÇAS.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_114.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FORNECIMENTO DE PLACAS DE ENERGIA FOTOVOLTAICA PARA PESSOAS EM CONDIÇÕES DE VULNERABILIDADE SOCIAL E AOS PRODUTORES DA AGRO INDUSTRIA FAMILIAR._x000D_
 _x000D_
 Justificativa: com objetivo de melhorar a qualidade de vida dos cidadãos, erradicar a pobreza bem como preservar o meio ambiente produzindo energia limpa.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_115.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATENDER A ACESSIBILIDADE NAS DEPENDÊNCIAS DA UNIDADE BÁSICA DE SAÚDE CENTRAL (SECRETARIA DE SAÚDE MUNICIPAL), MAIS PRECISAMENTE NA ÁREA DE COLETA DE SANGUE.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_116.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_116.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA RUA DAS ORQUÍDEAS E ANA RUA BRASIL(ATRÁS DO COUNTRY) NO SÃO CRISTÓVÃO, BEM COMO NA RUA SANTA CATARINA NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_117.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE PAVER NO ESTACIONAMENTO NA RUA MATO GROSSO AO LADO DA ESCOLA VOVÔ CASSIANO, NO BAIRRO VILA PASA</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE LAMA ASFÁLTICA NO MORRO DA ESTRADA DA PICADA BENJAMIM, NO MORRO DA FAZENDA MACHADO ATÉ A DIVISA COM A FAMÍLIA SIMÕES.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_119.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DAS MANILHAS NA COMUNIDADE DE MARQUESITA._x000D_
 _x000D_
 Justirficativa: assim se resolva os problemas provocado por fortes chuvas e com a canalização das aguas se resolva o problema na comunidade.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_120.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO QUE SE ANALISE A POSSIBILIDADE DE MUDANÇA NA FORMA DE ESTACIONAMENTO, DE HORIZONTAL PARA DIAGONAL, EM FRENTE A IGREJA BRASIL PARA CRISTO, NO BAIRRO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_121.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA COMUNIDADE DE SANTA LÚCIA, EM FRENTE A PROPRIEDADE DO SENHOR MIGUEL RODRIGUES.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ILUMINAÇÃO EXTERNA DA EXTENSÃO DA CASA DA CULTURA EM AGROCAFEEIRA._x000D_
 _x000D_
 Justificativa: o local é muito escuro e traz insegurança para os alunos de balé, e capoeira no período da noite.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA AVENIDA JK ATE ESTRADA VALDEMAR JUSTEN.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROJETO DE REVITALIZAÇÃO E RESTRUTURAÇÃO DA AVENIDA PARANÁ, INCLUSIVE COM PINTURA DO MONUMENTO NA ESQUINA COM A MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_125.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARCERIA COM HOSPITAL PADRE TEZZA E O SESA A FIM DE VIABILIZAR TOMÓGRAFO._x000D_
 _x000D_
 Justificativa: para evitar o transportar pacientes com traumas para realizar tc e somente após o exame possa  realizar as transferências necessárias.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Cleiton Pecatti, MARINILCE, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_126.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PLANEJAMENTO DAS PINTURAS DAS FAIXAS, MEIOS FIOS  E COLOCAÇÃO DE PLACAS NOVAS NOS LOCAIS QUE ESTEJAM DANIFICADAS E QUE AINDA NÃO HÁ SINALIZAÇÃO E SE FAZ NECESSÁRIO, SEJA RUAS E AVENIDAS DO MUNICÍPIO EM PREPARAÇÃO DAS COMEMORAÇÕES DO ANIVERSARIO 64 ANOS DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO PROGRAMA DE FORNECIMENTO DE KIT DE ALIMENTAÇÃO DURANTE O TRANSPORTE DE PACIENTES PARA REALIZAÇÃO DOS EXAMES/TRATAMENTOS, CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_128.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CORTE DE GRAMA NO CEMITÉRIO DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADO E AMPLIADO NA LATERAL DO IMÓVEL DO PORTAL COLONIAL, ONDE PODERIA SER INSTALADO A SECRETARIA DE AGRICULTURA._x000D_
 _x000D_
 Justificativa: hoje o Portal Colonial recebe muitas mercadorias da Agricultura Familiar e está com depósito pequeno além da necessidade atual de uma nova secretaria de Agricultura, local este que seria central, de fácil acesso aos agricultores e quem necessita da Secretaria.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_130.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADA PLACA DE IDENTIFICAÇÃO DA ESCOLA COM O NOME DA ESCOLA VOVÔ CASSIANO, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_131.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_131.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REESTRUTURADO O SAGUÃO DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO, DE FORMA QUE NÃO ENTRE ÁGUA DA CHUVA NESTE LOCAL.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_132.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_132.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UM TOLDO PARA A FRENTE DO POSTO DE SAÚDE DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_133.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_133.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REFORMA DO PARQUINHO, BANCOS, TELHADO DOS QUIOSQUES E TODA A ÁREA QUE ABRANGE A PRAÇA DAS CASINHAS DO RESIDENCIAL 1, NO CRUZEIRINHO, ALÉM DO MURO QUE SEPARA A ÁREA PARTICULAR DA ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_134.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA MELHORADO A QUESTÃO DE ILUMINAÇÃO PÚBLICA NA ÁREA DO PARQUE FARROUPILHA, COLOCADO CÂMERAS EXTERNAS PARA MAIOR SEGURANÇA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_135.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO SUBSTITUIÇÃO DAS TAMPAS DE BOCAS DE LOBO, AS QUAIS ESTÃO ABERTAS NA RUA FRANCISCO RIZZATO, ESQUINA COM A ORESTES VERDI, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_136.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS NA ESTRADA VICINAL QUE DÁ ACESSO A PROPRIEDADE DO SR. AMAURI DOS SANTOS, NO SÃO ROQUE.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_137.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CAMPANHAS DE ORIENTAÇÕES E (OU) NOTIFICAÇÕES, SE NECESSÁRIO, AO COMERCIO LOCAL E AOS MOTORISTAS DE CAMINHÕES, QUANTO AO LOCAL DE ESTACIONAMENTOS E MANOBRAS._x000D_
 _x000D_
 Justificativa: sabemos que temos muitas ruas estreitas, e que tais situações colocam em risco os cidadãos, e também a realização de manobras destroem calçadas e tampas de bocas de lobo.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_138.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TAPA BURACOS DO VIADUTO(FÁBRICA DE VASOS) ATÉ A COMUNIDADE DO BANANAL</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_139.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PASSAGEM DE ROLO DA COMUNIDADE DE MARQUEZITA ATÉ A FAZENDA LEÃO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_140.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E CASCALHAMENTO NA ENTRADA DA BEIRA PARQUE.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_141.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INICIADO UM NOVO PROCESSO LICITATÓRIO PARA CASTRAÇÃO DOS ANIMAIS DE RUA OU CONVÊNIO COM VETERINÁRIAS, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4136/indicacao_142.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4136/indicacao_142.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UMA LIMPEZA NO ASFALTO EM TORNO DE TODO O VIADUTO SENSITIVO MARQUESITA, POIS O MESMO ESTÁ COM MUITAS PEDRAS BRITAS SOLTAS CORRENDO RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Bedeco, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_143.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE COBERTURA DO PÓLO DA ACADEMIA DO SÃO CRISTÓVÃO E VILA PASA.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_144.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAR A PATROLA E ROLO NA ESTRADA DO SABIÁ ATÉ O ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Paulo Cézar Gomes, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_145.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TROCA DE TELHA NA UBS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_146.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ROÇADA NA ESTRADA DO CRUZEIRINHO ATÉ A BR 277.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_147.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENTUPIMENTO DE UM BUEIRO NA COMUNIDADE DA SANTA LÚCIA SENTIDO MARQUESITA, PRÓXIMO A RESIDÊNCIA DA SENHORA BEATRIZ LONGO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_148.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO LIXEIRAS E A INSTALAÇÃO DE UM PARQUINHO PARA A COMUNIDADE DA VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_149.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA PONTO DE ÔNIBUS NA AVENIDA GETÚLIO VARGAS COM A RUA MARECHAL FLORIANO, NA VILA SAPO_x000D_
 _x000D_
 Justificativa: para que os trabalhadores possam ter um abrigo quando estao aguardando o transporte</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_150.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A FISCALIZAÇÃO DAS INSTITUIÇÕES FINANCEIRAS PARA A COLOCAÇÃO DE BIOMBOS ENTRE OS CAIXAS E OS CLIENTES EM ESPERA, CONFORME A LEI MUNICIPAL 2365/2011._x000D_
 _x000D_
 _x000D_
 Justificativa: a colocação do biombo preserva a segurança e privacidade dos clientes.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_151.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO NAS VIAS PÚBLICAS REALIZANDO PODA DAS ARVORES OU ATÉ SUBSTITUIR AS MESMAS POR PLANTAS MAIS BAIXAS, POIS AS ATUAIS ESTÃO MUITO GRANDES E ALTAS DIFICULTANDO A ILUMINAÇÃO E A SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_152.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAR PARCERIA PÚBLICO PRIVADO PARA REALIZAR O PARQUE URBANO DO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_153.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL VIABILIZAR CASAS POPULARES PARA PESSOAS EM CONDIÇÕES DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_154.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO TAPA BURACOS NOS ASFALTOS QUE LIGAM AGRO CAFEEIRA À COMUNIDADE DO RIO XAXIM E DE MATELÂNDIA AO BANANAL.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_155.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO FISCALIZAÇÃO POR PARTE DA SECRETARIA RESPONSÁVEL, NOS POSTOS DE COMBUSTÍVEL DO NOSSO MUNICÍPIO, DANDO ATENÇÃO ESPECIAL AO DESCARTE CORRETO DE RESÍDUOS, DE ACORDO COM O SEU GRAU DE PERICULOSIDADE E CONTAMINAÇÃO DO SOLO.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_156.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DA COBERTURA DO POSTO DE SAÚDE DA VILA PASA.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_157.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL IMPLANTE NOS PRÉDIOS PÚBLICOS A PORTA DA TRANSPARÊNCIA, OU SEJA QUE TODAS AS PORTAS ONDE SE PRESTA SERVIÇO PARA COLETIVO DE CRIANÇAS E ADULTOS QUE HAJA UMA PARTE COM VISOR TRANSPARENTE COM OBJETIVO DE NÃO OCULTAR OS ACONTECIMENTOS DENTRO DAS SALAS, EXCETO NOS CONSULTÓRIOS</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_158.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_158.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO EM FRENTE À ESCOLA MARINO ROSSI E LA SALLE DE MARQUESITA, BEM COMO REALIZAR MELHORIAS NAS PORTAS E FECHADURAS DA ESCOLA ALÉM DE MELHORIAS NA QUADRA DA ESCOLA.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_159.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO PARA QUE O ESTACIONAMENTO NA RUA ASSIS BRASIL SEJA EM DIAGONAL PARA QUE MAIS CARROS POSSAM ESTACIONAR.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_160.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_160.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO TAPA BURACOS NA RUA VIRGÍLIO GASPARIM, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_161.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ROÇADA NAS LATERAIS DE TODA A EXTENSÃO ASFÁLTICA QUE LIGA A COOPERATIVA LAR ATÉ A COMUNIDADE SÃO LUÍS NO RIO SABIA.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_162.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_162.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE VILA BRASIL, ONDE ATENDERÁ DEZ FAMÍLIAS</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS E CONSERTOS NA ESTRADA QUE DÁ ACESSO A HORTA DO LENK._x000D_
 _x000D_
 Justificativa: onde os mesmos há  muitos anos não são atendidos.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_164.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PATROLAMENTO E CASCALHAMENTO NA ESTRADA AO LADO DA ASSEMA NA DIVISA COM O MUNICÍPIO DE MEDIANEIRA ATÉ A PROPRIEDADE DO SENHOR CESAR DE SOUZA.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_165.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAR BANCOS DO LADO DE FORA DA UNIDADE DE SAÚDE DA VILA ESMERALDA</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, REDUTOR DE VELOCIDADE E FAIXAS DE CONSCIENTIZAÇÃO COM URGÊNCIA, NA AVENIDA PARANÁ NAS PROXIMIDADES DO COLÉGIO ESTADUAL EUCLIDES DA CUNHA.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_167.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, MELHORIAS NA ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DO SR. ADEMAR DAGOSTINI (KADÃO) E CAMILO PASTORI, NO ALTO DA PEDREIRA.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_168.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_168.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ALGUMA AÇÃO, QUANTO AOS ANIMAIS SOLTOS NAS RUAS DO NOSSO MUNICÍPIO._x000D_
 _x000D_
 JUSTIFICATIVA: os quais além de serem perigosos para os pedestres e aos motoristas, são um grande agravo a saúde publica.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Bedeco, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_169.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADO A VIABILIDADE DE TODOS OS BENS MÓVEIS E IMÓVEIS QUE VÃO PARA LEILÃO PASSEM ATRAVÉS DE PROJETO PELA CÂMARA MUNICIPAL DE VEREADORES._x000D_
 Vereadores</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_170.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA PAGO INSALUBRIDADE PARA PROFISSIONAIS DE SERVIÇOS GERAIS DAS ESCOLAS E PROFAN._x000D_
 _x000D_
 _x000D_
 Justificativa: O serviço de limpeza, principalmente em banheiros com grande fluxo de uso, demandam produtos de limpeza fortes, além de riscos de contaminação pela grande esposição a matérias fecais.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_171.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO OU ALUGADO UM ESPAÇO ADEQUADO PARA ATENDIMENTO DO CEAPE (CENTRO DE APOIO PEDAGÓGICO) COM SALAS INDIVIDUAIS PARA CADA PROFISSIONAL, ESPAÇO ADAPTADO  PARA AS ESPECIALIDADES. _x000D_
 _x000D_
 Justificativa: Observando a grande demanda de alunos com necessidades específicas é importante um espaço com acessibilidade e mais amplo, onde os profissionais possam desenvolver seus trabalhos com ainda mais excelência.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_172.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO NA RUA COPACABANA EM FRENTE A PROPRIEDADE DO SR. ROQUE DALL POZZO, NO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_173.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_173.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE 2KM DE ASFALTO NA VILA BRASIL.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4197/indicacao_174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4197/indicacao_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE AS ÁRVORES QUE ESTÃO SENDO REMOVIDAS DOS PASSEIOS PÚBLICOS SEJAM RETIRADAS POR COMPLETO, POIS OS TOCOS SÃO UM GRANDE RISCO.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4198/indicacao_175.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4198/indicacao_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO LIMPEZA NA QUADRA DA ANTIGA ESCOLA RUI BARBOSA, PARA QUE AS CRIANÇAS QUE TREINAM E AS CRIANÇAS DO NOVO CMEI POSSAM USUFRUIR DAQUELE ESPAÇO EM BOAS CONDIÇÕES EM SUAS ATIVIDADES DIÁRIAS.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4199/indicacao_176.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4199/indicacao_176.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UMA  NOVA ESTRATÉGIA REFERENTE A RECOLHA DO LIXO, POIS OS MESMOS SÃO AMONTOADOS NAS VIAS E OS CACHORROS DE RUA ACABAM ESPARRAMANDO TUDO ATÉ QUE OS COLETORES CONSIGAM RECOLHER.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4200/indicacao_177.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4200/indicacao_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ALGUM TIPO DE FISCALIZAÇÃO AOS PROPRIETÁRIOS DE MOTOS E CARROS QUE ANDAM EM ALTA VELOCIDADE DENTRO DO MUNICÍPIO, SUBINDO EM CALÇADAS, QUEBRANDO MEIO FIOS, E COLOCANDO EM RISCO PEDESTRES.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4201/indicacao_178.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4201/indicacao_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SOLICITE AS OPERADORAS DE TELEFONIA QUE CONSTRUA UMA TORRE PARA MELHORAR O SINAL NA REGIÃO DO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4203/indicacao_179.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4203/indicacao_179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE PARQUINHO COM PLAYGROUND COM BALANÇO E BRINQUEDOS COMO MOTOCAS, GANGORRAS, TRICICLOS, CAMAS ELASTICAS PARA O CMEI MARIA THEREZA DALLABRIDA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4217/indicacao_180.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4217/indicacao_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO NA LINHA PISKE.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4218/indicacao_181.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4218/indicacao_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA DE CALÇADA EM FRENTE AO COLÉGIO PIAMARTA, NA AVENIDA GARIBALDI, ENTRE AS RUAS ALFREDO CHAVES E NOSSA SENHORA DO CARAVÁGGIO._x000D_
 _x000D_
 Justificativa: A calçada está cheia de terra e mato em cima impossibilitando a passagem dos pedestres.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_182.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO UMA RESTAURAÇÃO DO PRÉDIO DA CASA DA CULTURA, REALIZANDO TODAS AS REFORMAS NECESSÁRIAS PARA MELHOR ATENDER TODAS AS OFICINAS E SEUS ALUNOS.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_183.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ABERTO MAIS UMA SALA DE BERÇÁRIO AO CMEI DE AGRO CAFEEIRA, PARA SUPRIR A GRANDE DEMANDA.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_184.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAR MELHORIAS NA ÁREA DA ESCOLA PARQUE NO CAMPO DO BAHIA  CONSTRUINDO PONTO DE APOIO COM TORNEIRAS COM ÁGUA E SANITÁRIOS.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4225/indicacao_185.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4225/indicacao_185.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENVOLVA PROJETOS DE MELHORIAS DE ACESSIBILIDADE DOS PEDESTRES NA ZONA URBANA  DO CENTRO  E BAIRROS DE MATELÂNDIA E TAMBÉM NAS PROXIMIDADES DA  PR-590 TRECHO DO PERÍMETRO URBANO DE AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4226/indicacao_186.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4226/indicacao_186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO NA REGIÃO DA LINHA PANISSON._x000D_
 _x000D_
 _x000D_
 Justificativa: há vários trechos que necessitam manutenção, quanto mais o tempo passa, mais precário fica. A região é bem movimentada e os carros se estragam em decorrência das estradas.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4227/indicacao_187.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4227/indicacao_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A TROCA DAS PLACAS DE TRÂNSITO NOS PONTOS QUE NECESSITEM._x000D_
 _x000D_
 _x000D_
 Justificativa: há várias placas que estão com pouca visibilidade de identificação.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4228/indicacao_188.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4228/indicacao_188.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO NO FINAL DO ASFALTO DE VILA MARQUESITA EM FRENTE A RESIDÊNCIA DO RECK._x000D_
 _x000D_
 JUSTIFICATIVA: devido ao tráfego de caminhões pesados abriu um buraco nas duas vias.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4232/indicacao_189.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4232/indicacao_189.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COMPLEMENTAR A OFERTA DE UNIFORME ESCOLAR COM A ADIÇÃO DE AGASALHO DE INVERNO, FORNECER CASACO E CALÇA COMPRIDA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4233/indicacao_190.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4233/indicacao_190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL VIABILIZAR A PATRULHA MARIA DA PENHA JUNTAMENTE COM OS MUNICÍPIOS DA COMARCA E O ESTADO.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4234/indicacao_191.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4234/indicacao_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRUTURA FÍSICA DO LABORATÓRIO MUNICIPAL COM SALA DE ESPERA MAIS AMPLA E AREJADA BEM COMO REESTRUTURAR OS PROFISSIONAIS QUE ATUAM, INCLUSIVE INSERIR VAGAS PARA TÉCNICO EM ANÁLISES CLÍNICAS OU DE AUXILIAR DE LABORATÓRIO</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4235/indicacao_192.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4235/indicacao_192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE O CONDOMÍNIO DO IDOSO E AÇÕES PARA O RECONHECIMENTO CIDADE AMIGA DO IDOSO._x000D_
 _x000D_
 JUSTIFICATIVA: com objetivo de zelar pela qualidade de vida destes cidadãos que muitas vezes se tornam suscetíveis a diversos riscos e entre eles cito as quedas de nível seguido de fratura o que os limita e disponibilizado o  atendimento  da equipe de  saúde.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4236/indicacao_193.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4236/indicacao_193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MANUTENÇÃO E INSTALAÇÃO DE NOVOS APARELHOS DE GINÁSTICA AO LADO DO CENTRO COMUNITÁRIO DA VILA NOVA, BEM COMO INSTALAÇÃO DE ACADEMIA E PLAYGROUND NO JARDIM BELA VISTA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4237/indicacao_194.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4237/indicacao_194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONTRATAÇÃO COM URGÊNCIA DE NOVOS PSICÓLOGOS, FONOAUDIÓLOGOS E ASSISTENTES SOCIAL PARA COMPOR O CEAPE, PARA O ATENDIMENTO DOS ALUNOS DAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4238/indicacao_195.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4238/indicacao_195.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDA UMA SALA DENTRO DO CENTRO COMUNITÁRIO DA VILA NOVA, PARA GUARDAR OS MATERIAIS ESPORTIVOS USADOS PELAS SECRETARIAS DE ESPORTES E EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4239/indicacao_196.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4239/indicacao_196.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE A SECRETARIA DE SAÚDE, A CONTRATAÇÃO COM URGÊNCIA, DE MÉDICO NEUROLOGISTA OU NEUROPEDIATRA PARA ATENDER A DEMANDA DAS ESCOLAS E CEMEIS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4240/indicacao_197.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4240/indicacao_197.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOQUE REDUTOR DE VELOCIDADE NA ENTRADA DA ESTRADA SENTIDO RIO URU ONDE CAMINHÕES CARREGADOS NÃO RESPEITAM VEÍCULOS E TRANSITAM NA PISTA DA ESTRADA SANTA LUCIA</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4241/indicacao_198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4241/indicacao_198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA MELHORIAS NO GINÁSIO DE ESPORTE SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Bedeco, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4242/indicacao_199.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4242/indicacao_199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADQUIRIDO UM EQUIPAMENTO DE DESTOCADOR.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4243/indicacao_200.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4243/indicacao_200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADQUIRIDO ALGUNS BANCOS RECLINÁVEIS, MAIS CONFORTÁVEIS COM POSSIBILIDADE DE DEITAR SE NECESSÁRIO QUANDO ALGUÉM ESTÁ SE SENTINDO MAL E AGUARDA ATENDIMENTO NAS UBS.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4246/indicacao_201.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4246/indicacao_201.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL TROCA PLACA NA ENTRADA VELHA DA VILA BRASIL E COLOCAR NA NOVA ENTRADA.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4247/indicacao_202.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4247/indicacao_202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ILUMINAÇÃO NO COMEÇO DA ENTRADA DO CRUZEIRINHO.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4254/indicacao_203.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4254/indicacao_203.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A SUBSTITUIÇÃO DE TODAS AS TAMPAS DE BOCA DE LOBO QUEBRADAS DA RUA VIRGÍLIO GASPARIM, NO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4255/indicacao_204.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4255/indicacao_204.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO LAMA ASFÁLTICA EM TODA A EXTENSÃO DO CALÇAMENTO POLIÉDRICO NO TRECHO PRÓXIMO A PROPRIEDADE DO SR. INÁCIO DONEL ATÉ O ENCONTRO DE ONDE JÁ É ASFALTO, NA VILA BRASIL.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4256/indicacao_205.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4256/indicacao_205.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA ASFALTO NO BAIRRO VILA PASA NAS RUAS DANTE BRAGATE, RUA OLIVO ALESSI, RUA DAS ORQUÍDEAS, RUA DAS PALMEIRAS, RUA BEIJA FLOR, RUA 25 DE JULHO.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4257/indicacao_206.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4257/indicacao_206.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFAÇA BOCA DE LOBO ENFRENTE A MECÂNICA DO GILIARD NA RUA SÃO PAULO.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4258/indicacao_207.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4258/indicacao_207.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA EXECUÇÃO DE CALÇADA PARA PEDESTRE NA VILA SAPO NA RUA SÃO JOSE, INICIANDO A PARTIR DA AVENIDA GETÚLIO VARGAS, POR UMA EXTENSÃO DE APROXIMADAMENTE DE 150 METROS.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4259/indicacao_208.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4259/indicacao_208.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENCONTREM SOLUÇÕES PARA OS ASFALTOS REALIZADOS NAS COMUNIDADES DO INTERIOR DE MATELÂNDIA, CONSIDERANDO QUE EM ALGUNS LOCAIS EXISTEM TRECHOS MAL FEITOS.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4260/indicacao_209.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4260/indicacao_209.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE 3KM DE CALÇAMENTO A PARTIR DA PONTE DO BARREIRÃO ATEÁ A COMUNIDADE.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_210.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS DO HOTEL FAELI ATÉ O VIADUTO.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_211.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LOMBADA NA ESTRADA DA LINHA ALEGRE.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_212.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NAS RUAS: TIRADENTES E MINAS GERAIS, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_213.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO MELHORIAS NA SINALIZAÇÃO E NA PINTURA PARA VAGAS DOS ÔNIBUS E VANS ESCOLARES EM FRENTE A ESCOLA MUNICIPAL DOM BOSCO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_214.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_214.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO MELHORIAS NA SINALIZAÇÃO E NA PINTURA PARA VAGAS DE AMBULÂNCIA E VEÍCULOS OFICIAIS EM FRENTE AS UNIDADES BÁSICAS DE SAÚDE DOS BAIRROS SÃO CRISTÓVÃO E VILA PASA.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_215.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO EM TODA A EXTENSÃO DE CALÇAMENTO POLIÉDRICO DA VILA ESMERALDA ATÉ A ENTRADA DA VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_216.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO PLACAS NOS PONTOS DE ACESSO A AGRO CAFEEIRA, VILA ESMERALDA E MATELÂNDIA, COM O ALERTA: ABANDONO DE ANIMAIS É CRIME.(LEI FEDERAL N 9,605 ART.32 DE 12/02/1998.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_217.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RECAPE ASFÁLTICO NO ACESSO A COMUNIDADE DA LINHA DUARTE._x000D_
 _x000D_
 Justificativa: pequeno trecho ate dar encontro ao asfalto novo e também em todo o restante da estrada principal fazendo a volta por completo.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_218.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UMA REFORMA COM URGÊNCIA NA PONTE QUE LIGA MARQUESITA AO DOURADO DIVISA COM O MUNICÍPIO DE MEDIANEIRA,_x000D_
 _x000D_
 JUSTIFICATIVA: nas proximidades da propriedade do senhor paulão biazus pois a mesma está com as principais pranchas quebrada</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Paulo Cézar Gomes, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4271/indicacao_219.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4271/indicacao_219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REVITALIZAÇÃO DA AVENIDA JK DE OLIVEIRA NA REGIÃO DESDE A TRINCHEIRA ATÉ TODA A EXTENSÃO DA AVENIDA ONDE HOJE TEM PEDRA IRREGULAR._x000D_
 _x000D_
 Justificativa: Essa região é a entrada do nosso município e necessita de revitalização, tanto para as pessoas que se deslocam para a região industrial como para pessoas que vem de fora.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4272/indicacao_220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4272/indicacao_220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO CÂMERAS NA PARTE INTERNA DOS CARROS, ÔNIBUS, VANS PÚBLICOS QUE SE LOCOMOVEM COM PASSAGEIROS, TANTO DA SECRETARIA DA SAÚDE, COMO NA SECRETARIA DE EDUCAÇÃO. _x000D_
 _x000D_
 Justificativa: O pedido se dá para ter maior segurança para todos.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4294/indicacao_221.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4294/indicacao_221.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE PARCERIA COM A LAR E OUTRAS EMPRESAS PARA OTIMIZAR O LOCAL ONDE OCORRE O EMBARQUE E DESEMBARQUE DOS FUNCIONÁRIOS, INSTALANDO PONTOS COBERTOS E COM BARRAS DE APOIO._x000D_
 _x000D_
 Justificativa: Dar condições de segurança e ambiente salubre aos trabalhadores pois muitas pessoas ficam expostos ao sol, chuva e locais escuros e até com matagal. Como exemplo cito o modelo instalado em Curitiba em 2000 os quais simbolizam o tronco da araucária símbolo do Paraná e os custos poderão ser pagos com totens de propaganda empresarial. Cito aqui exemplos na avenida Borges de Medeiros esquina com rua Assis Brasil, próximo a rodoviária e o viaduto sentido Leste entre outros.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4295/indicacao_222.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4295/indicacao_222.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA AVENIDA DUQUE DE CAXIAS PRINCIPALMENTE PRÓXIMO AO DETRAN, POIS ESTA BASTANTE DANIFICADA.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4296/indicacao_223.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4296/indicacao_223.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A REALIZAÇÃO DE UM TAPA BURACOS NO ASFALTO QUE LIGA A CIDADE ATÉ MARQUESITA</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4297/indicacao_224.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4297/indicacao_224.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA REALIZADO TAPA BURACOS EM TODA A EXTENSÃO DA RUA VIRGÍLIO GASPARIM, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4299/indicacao_225.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4299/indicacao_225.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OFICIE OS ÓRGÃOS RESPONSÁVEIS PELOS CORREIOS, PARA QUE OS MESMOS PRESTEM OS SERVIÇOS NO RESIDENCIAL MATELÂNDIA L, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4300/indicacao_226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4300/indicacao_226.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA ÁREA INDUSTRIAL DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4301/indicacao_227.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4301/indicacao_227.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA ESTRADA QUE LIGA A COMUNIDADE DO BARREIRÃO.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4302/indicacao_228.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4302/indicacao_228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE VOLTAR A PAGAR PERICULOSIDADE AOS FUNCIONÁRIOS DA SECRETARIA DE OBRAS DA EQUIPE QUE FAZ O MANILHAMENTO._x000D_
 _x000D_
 JUSTIFICATIVA: pois estão muito expostos a grandes acidentes.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4303/indicacao_229.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4303/indicacao_229.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSERIR O RISOTO, JUNTAMENTE COM O CONCURSO AO QUAL É ORGANIZADO PELO JEEP CLUB MATELÂNDIA COMO PRATO TÍPICO, DEFINIR COMO PATRIMÔNIO CULTURAL IMATERIAL   DE MATELÂNDIA E DO ESTADO DO PARANÁ. _x000D_
 _x000D_
 Justificativa: Valorizar nossos ingredientes locais e a história da culinária regional e  reconhecer a nobre ação beneficente</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4304/indicacao_230.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4304/indicacao_230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA DISPONIBILIZADO UM PONTO DE ÔNIBUS PARA A VILA BRASIL, NAS PROXIMIDADES DA COOPAGRIL._x000D_
 _x000D_
 Justificativa: onde várias crianças esperam o ônibus para ir à escola.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_231.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADA UMA SALA DA ALA DE BAIXO DO CMEI MARIA THEREZA DALABRIDA, E NESTE LOCAL SEJA TRANSFORMADA EM UMA BRINQUEDOTECA.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_232.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL SEJA REFORMADA A QUADRA ESPORTIVA DA ESCOLA MUNICIPAL DOM BOSCO, FAZENDO A PINTURA DA QUADRA, COLOCAR AS TRAVES, COLOCAR AS CESTAS PARA BASQUETE, ARRUMAR O ALAMBRADO._x000D_
 _x000D_
 _x000D_
 Justificativa: considerando que agora a escola municipal Dom Bosco está toda murada, trazendo mais segurança, é importante que a quadra seja toda reformada, hoje uma das traves não tem, está substituída por tijolos, a outra está quebrada, não tem a tabela de basquete e a pintura está apagada.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4320/indicacao_233.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4320/indicacao_233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O ESTUDO DA POSSIBILIDADE DE UMA LOMBADA NA AV. IPIRANGA,  PRÓXIMO A RESIDÊNCIA 216, NO CENTRO.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4321/indicacao_234.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4321/indicacao_234.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A TROCA DE MANILHAS DO BUEIRO NA ESTRADA SENTIDO FAZENDA LEÃO ANTES DA PONTE ALTA DO RIO SILVA._x000D_
 _x000D_
 Justificativa: as manilhas são muito pequenas e não dão conta da água quando chove bastante, interditando a estrada</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4322/indicacao_235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4322/indicacao_235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ADQUIRA UM ÔNIBUS PARA SER UTILIZADO NO TRANSPORTE DA TERCEIRA IDADE DO MUNICÍPIO._x000D_
 _x000D_
 Justificativa: um veículo que seja digno para utilização dos vovôs.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Cleiton Pecatti</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4331/indicacao_236.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4331/indicacao_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA REALIZADO UM TAPA BURACOS NA EXTENSÃO DE AGRO CAFEEIRA ATÉ A COMUNIDADE DO RIO XAXIM.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4332/indicacao_237.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4332/indicacao_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONTEMPLE COM ASFALTO A ESTRADA QUE LIGA, VILA SANTA MARIA À PR 590, NA COMUNIDADE DE VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4333/indicacao_238.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4333/indicacao_238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AMPLIAÇÃO DE VAGAS EM PERÍODO INTEGRAL NOS CMEIS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4334/indicacao_239.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4334/indicacao_239.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ADESÃO AO PROGRAMA ESTRADA NOVA VIDA NOVA PARA   PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA CRUZEIRINHO QUE DÁ ACESSO AO PÔLA CHURRASCARIA E DEMAIS PROPRIEDADES ATÉ O VIRADOURO DO TRANSPORTE ESCOLAR, TRECHO DE APROXIMADAMENTE 1000METROS  (1KM)</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4337/indicacao_240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4337/indicacao_240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETIRADA DA COBERTURA DA QUADRA ONDE FICAM OS APARELHOS DE GINÁSTICA NA VILA ESMERALDA PARA INSTALAÇÃO NAS DEPENDÊNCIAS DA ESCOLA DO CAMPO DUQUE DE CAXIAS DA VILA ESMERALDA._x000D_
 _x000D_
 Justificativa: pois a mesma terá melhor utilidade.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4342/indicacao_241.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4342/indicacao_241.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA AO EXECUTIVO MUNICIPAL APLICAÇÃO DE CAMADA ASFÁLTICA NAS RUAS QUE CORRESPONDEM AS CASAS DO RESIDENCIAL AGRO CAFEEIRA, NAS PROXIMIDADES DA ESCOLA MUNICIPAL PROFESSOR EBEHARDO, ASSIM COMO ABERTURA E LIGAÇÃO ENTRE AS RUAS: RUA HILÁRIO MARCOLIN, RUA ORESTES VERDI, RUA CLEMENTINO BIALI E RUA CLITO ALGERI. (CASO A LIGAÇÃO NÃO OCORRA, INSTALAR PLACAS DE RUA SEM SAÍDA).</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4343/indicacao_242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4343/indicacao_242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PINTURA DAS FAIXAS ENTRE AS RUAS RIO DE JANEIRO E NEREU RAMOS, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4344/indicacao_243.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4344/indicacao_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE DEZ KM DE ASFALTO DA LINHA COZER ATÉ A COMUNIDADE DO CAMPO DO BAHIA.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4345/indicacao_244.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4345/indicacao_244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO REPAROS EM TODA A EXTENSÃO DA AVENIDA TANCREDO NEVES, EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4346/indicacao_245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4346/indicacao_245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM COLOCADAS PLACAS DE VELOCIDADE MÁXIMA PERMITIDA, NAS PROXIMIDADES DE TODAS AS ESCOLAS E CMEIS, INCLUSIVE PLACAS DE CUIDADO CRIANÇAS.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4347/indicacao_246.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4347/indicacao_246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS JUNTO A SANEPAR QUANTO AS CONSTANTES FALTAS DE ÁGUA TANTO NA CIDADE, QUANTO NO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4356/indicacao_247.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4356/indicacao_247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENTUPIR BUEIRO LOCALIZADO NA ESTRADA LINHA COZER, NAS PROXIMIDADES DA PROPRIEDADE AMORIM.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4357/indicacao_248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4357/indicacao_248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE SEIS KM DE CALÇAMENTO NO RIO URU.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4358/indicacao_249.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4358/indicacao_249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UMA PLACA DE IDENTIFICAÇÃO DA COMUNIDADE DA VILA BRASIL, AS MARGENS DA PR 590.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4359/indicacao_250.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4359/indicacao_250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A COMUNIDADE DA VILA ESMERALDA SEJA CONTEMPLADA COM CALÇADAS PARA PEDESTRES EM TODA A EXTENSÃO DA AV. GETULIO VARGAS.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4360/indicacao_251.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4360/indicacao_251.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A UBS DA VILA ESMERALDA TENHA UMA FARMACÊUTICA QUE FAÇA ENTREGA DE ANTIBIÓTICOS NA PRÓPRIA UNIDADE, PELO MENOS MEIO PERÍODO.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4377/indicacao_252.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4377/indicacao_252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A VIABILIDADE DE SER ALTERADO O VALOR DO CARTÃO CESTA PARA NO MÍNIMO R$ 300,00(TREZENTOS REAIS).</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4382/indicacao_253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4382/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INDICA QUE O EXECUTIVO FAÇA UM ESTUDO PARA E APLICAÇÃO DE ASFALTO FRIO NAS ESTRADAS RURAIS SOBRE OS CALÇAMENTOS EXISTENTES.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4383/indicacao_254.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4383/indicacao_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA UM ESTUDO PARA CONSTRUÇÃO DE NÚCLEO DE MORADIA DE ACOLHIMENTO ONDE PESSOAS QUE CHEGAM NA CIDADE EM BUSCA DE EMPREGO TENHAM UM LOCAL ONDE POSSAM SER RECEBIDOS POR UM TEMPO NECESSÁRIO ATÉ SE ESTABELECEREM.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4384/indicacao_255.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4384/indicacao_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NAS VIAS PUBLICAS E PINTURA DOS MEIO FIOS EM PREPARAÇÃO PARA AS COMEMORAÇÕES NATALINAS</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4385/indicacao_256.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4385/indicacao_256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COMO INCENTIVO TURÍSTICO E CULTURAL REALIZE A FESTA DA VIRADA DE ANO ATRAVÉS DE PARCERIA COM GOVERNO DO ESTADO PARA TAL AÇÃO.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4391/indicacao_257.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4391/indicacao_257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA CELMAR SOARES GOULART NO TRAJETO DO PARQUE  DE EXPOSIÇÕES ATÉ O ABATEDOURO DA LAR NA ESTRADA DA LINHA ALEGRE ATE A BR 277.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4392/indicacao_258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4392/indicacao_258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA DE 6 BOCAS DE LOBO E CONSERTO DE 5 TAMPAS DE BUEIRO NA RUA OLÍVIO ALEX, NA VILA PASA.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4393/indicacao_259.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4393/indicacao_259.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DESENTUPIR BOCAS DE LOBO NA RUA MINAS GERAIS, NO BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4394/indicacao_260.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4394/indicacao_260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL EM ESPECIAL A SECRETARIA DE SAÚDE, PARA QUE OS MOTORISTAS SEJAM ORIENTADOS A FAZEREM CHAMADA DE SEUS PACIENTES APÓS ADENTRAREM NA CONDUÇÃO QUE IRÁ LEVA-LOS AO SEU DESTINO.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4395/indicacao_261.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4395/indicacao_261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO PINTURA DE FAIXA DE PEDESTRE, PLACAS DE CUIDADO CRIANÇAS E REDUTORES DE VELOCIDADE, EM FRENTE AS ESCOLAS E CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4396/indicacao_262.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4396/indicacao_262.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO TAPA BURACOS EM TODA A EXTENSÃO DO ASFALTO QUE VAI DE MATELÂNDIA ATÉ A COMUNIDADE DO BANANAL.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4397/indicacao_263.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4397/indicacao_263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO TAPA BURACOS EM TODA A EXTENSÃO DA AVENIDA TANCREDO NEVES EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4398/indicacao_264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4398/indicacao_264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MELHORIAS EM TODA A EXTENSÃO DA LINHA ALEMANHA.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4405/indicacao_265.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4405/indicacao_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA LIMPEZA E TROCA DE GRADES E TAMPAS DAS BOCAS DE LOBOS NOS BAIRROS VILA PASA E SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4406/indicacao_266.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4406/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que seja melhorado a iluminação da quadra de esportes da comunidade de Marquesita como tbm a instalação de iluminação na academia ao lado da quadra.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4407/indicacao_267.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4407/indicacao_267.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM AR CONDICIONADO NA RECEPÇÃO DO POSTO DE SAÚDE IVANIR PÉRICO DE MARQUESITA POIS O MESMO INCIDE O SOL A TARDE TODA.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4415/indicacao_268.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4415/indicacao_268.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA NO ASFALTO E NA LATERAL DO ASFALTO ENTRE A COMUNIDADE DO BANANAL E MARQUESITA NAS PROXIMIDADES DO MORADOR LAÉRCIO BACKS._x000D_
 _x000D_
 Justificativa: pois o mesmo está cedendo por causa da umidade da lateral.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Cleiton Pecatti, Patrícia Tórtora</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4416/indicacao_269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4416/indicacao_269.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM ESPAÇO COM SINALIZAÇÃO PARA EMBARQUE E DESEMBARQUE EM FRENTE ÀS ESCOLAS E CMEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO PARA AQUISIÇÃO E IMPLANTAÇÃO DE PLACAS SOLARES NOS POÇOS DE ÁGUA QUE JÁ ESTÃO EM FUNCIONAMENTO AOS MORADORES DAS COMUNIDADES DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Bedeco, Serjão, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4423/indicacao_271.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4423/indicacao_271.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO MUNICIPAL EM CONJUNTO COM A POLÍCIA MILITAR ESTEJAM VISITANDO AS ESCOLAS MUNICIPAIS E ESTADUAIS PARA ORIENTAR AS CRIANÇAS E ADOLESCENTES SOBRE O USO CORRETO DOS PATINETES, MOTOCICLETAS E BICICLETAS ELÉTRICAS, QUANTO A LOCOMOÇÃO NAS VIAS PÚBLICAS E USO DE EQUIPAMENTOS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4424/indicacao_272.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4424/indicacao_272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDOS PARA ALARGAR AS PONTES DO NOSSO MUNICÍPIO POIS OS MAQUINÁRIOS AGRÍCOLAS NÃO ESTÃO MAIS CONSEGUINDO PASSAR PORQUE AS PONTES SÃO MUITO ESTREITAS_x000D_
 _x000D_
  Justificativa: o município de São Miguel do Iguaçu já vem aplicando está técnica.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4425/indicacao_273.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4425/indicacao_273.pdf</t>
   </si>
   <si>
     <t>melhorias com urgência na estrada que liga Marquesita a escola Parque no campo do Bahia</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4433/indicacao_274.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4433/indicacao_274.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAR O ROLO COMPRESSOR NA ESTRADA DA LINHA ORO.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_275.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_275.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO NA LINHA PANISSON</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_276.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ESTUDO PARA A IMPLANTAÇÃO DE UMA ÁREA DE LAZER, COM APARELHOS DE GINÁSTICA, PRAÇA COM PARQUINHO, NAS PROXIMIDADES DO LOTEAMENTO BARCAROLO EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_277.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_277.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL  PLANEJE  AÇÃO PARA LIMPEZA URBANA DAS CALÇADAS DE PEDESTRES QUE ESTÃO COM MUITA ERVA DANINHA E GRAMA COMO EXEMPLO AS CALCADAS DA RUA ALVELAR BRANDAO VILELA NO DISTRITO DE AGRO CAFEEIRA, A AVENIDA BORGES DE MEDEIROS MARGINAL COM A BR277 PRÓXIMO AO MEGA MALHAS E DEODI, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTABELECIDO UM DIA FIXO, PARA COLETA DO LIXO ORGÂNICO NA COMUNIDADE DA VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4444/indicacao_279.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4444/indicacao_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM NOMEADOS DO CONCURSO OS CARGOS DE NUTRICIONISTA E FARMACÊUTICO._x000D_
 _x000D_
 _x000D_
 Justificativa: Matelândia está crescendo e certamente as necessidades também, é necessário que sejam chamados novos concursados para suprir as demandas.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_280.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DO BEBEDOURO DO GINÁSIO DO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_281.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LIXEIRAS E PLANTIO DE ÁRVORES EM TODA EXTENSÃO DA AVENIDA JK DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4451/indicacao_282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4451/indicacao_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REVISTO COM A COHAPAR, A REALIZAÇÃO DA SUBSTITUIÇÃO DE UM NOVO MEMBRO RESPONSÁVEL PARA ATENDIMENTO AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O TÉRMINO DO MANILHAMENTO NA COMUNIDADE DE MARQUESITA BEM COMO TÉRMINO NAS BOCAS DE LOBO E CASCALHAMENTO ONDE JÁ FOI FEITO O MANILHAMENTO.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_284.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_284.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LOMBADA NA AVENIDA JK DE OLIVEIRA ESQUINA COM A FARRAPOS, NO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DO FORRO NO REFEITÓRIO DO COLÉGIO DOM PEDRO II, NO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4035/mocao_01-24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4035/mocao_01-24.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa do Vereador CLEITON CAMILO PECATTI, externa MOÇÃO DE APLAUSO ao Sr. JOÃO RUZISKI, pioneiro e morador de Matelândia desde 1959, profissional Técnico em Recuperação de Nascentes D’água, trabalho digno de reconhecimento perante tantas dificuldades com estiagem nos últimos anos, trazendo mais qualidade para a água de muitas famílias e animais de diferentes propriedades da região. Seu trabalho tem transparência na recuperação da natureza e preservação do meio ambiente. Externamos esta homenagem com grande honra e prazer, o nosso reconhecimento e agradecimentos por este trabalho.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4114/mocao_02-24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4114/mocao_02-24.pdf</t>
   </si>
   <si>
     <t>moção de apoio ao Congresso Nacional</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4127/mocao_03-24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4127/mocao_03-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Matelândia   vem manifestar o seu repúdio em decorrência de falas racistas e xingamentos deflagrados por parte de um grupo de torcida contra um adolescente de 12 anos  ( P.H.G.S.) da nossa cidade de Matelândia que estava em Campeonato de Futebol Regional em outra cidade._x000D_
 _x000D_
 Ocorre que tais atitudes não comungam com respeito diante da igualdade, respeito a todas as etnias, respeito ao ser humano, respeito a um adolescente que não tem a capacidade de se defender causando assim tristeza e medo._x000D_
 	Queremos através desta moção transmitir solidariedade ao adolescente P.H.G.S e ainda sugerir um movimento dentro da sociedade, entidades esportivas, escolas,  governos e instituições para que nos unamos na luta contra o racismo, visando construir uma sociedade mais justa, igualitária e inclusiva para todos. _x000D_
 Estamos atentos à expressões e atitudes desta natureza e não vamos tolerar tais práticas._x000D_
 _x000D_
 Matelândia, 07 de maio de 2024._x000D_
 _x000D_
 Câmara Municipal de Matelândia PR</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4461/mocao_no_05-24_-_de_aplauso_-_irrigacao_inteligente.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4461/mocao_no_05-24_-_de_aplauso_-_irrigacao_inteligente.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia – PR, por iniciativa da Vereadora MARENILCE APARECIDA MEZZOMO, apresenta MOÇÃO DE APLAUSO aos alunos GABRIEL VANISKI, TIAGO TORMES, NICHOLAS MAURÍCIO e EMANUELY BOLDUAN, bem como aos professores orientadores ERIKSON JOSÉ e MARCELO BATISTA, e do diretor MARCOS MEOTTI, do Colégio Estadual do Campo Rui Barbosa, pelo desenvolvimento do projeto "Irrigação Inteligente".</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4457/mocao_no_06-24_-_de_aplauso_-ineide_gasparin_-_livro.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4457/mocao_no_06-24_-_de_aplauso_-ineide_gasparin_-_livro.pdf</t>
   </si>
   <si>
     <t>O Legislativo matelandiense, com iniciativa do Vereadora ANDRÉA SANDI ZANESCO e apoio dos demais, externa moção de aplauso para a senhora INEIDE ERECINA GASPARIN em razão da autoria do livro “RESGATE DA HISTORIA DA CAPELA SÃO PIO X DA COMUNIDADE AGRO CAFEEIRA DE MATELÂNDIA”._x000D_
 O resgate de histórias, as lembranças de muito trabalho e união para dar vida a capela São Pio X, que até hoje possui esse grande marco de perseverança e união de seus membros. Um livro de muitas memórias, que agora pode ser expandido a todos que desejam conhecer um pouco mais sobre a história do nosso padroeiro. Parabenizamos pela belíssima atitude de registrar através de um livro, toda a história dos primeiros moradores do distrito de Agro Cafeeira, nossos pioneiros e suas famílias que incansavelmente merecem todo esse reconhecimento._x000D_
 Externamos esta homenagem com grande honra e prazer, o nosso reconhecimento e agradecimentos por este trabalho.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4173/projeto_de_decreto_legislativo_no_01-24_-_contas_do_executivo_exercicio_2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4173/projeto_de_decreto_legislativo_no_01-24_-_contas_do_executivo_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. MAXIMINO PIETROBON, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4020/projeto_de_lei_complementar_12-2024_-_altera_lc_003_2014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4020/projeto_de_lei_complementar_12-2024_-_altera_lc_003_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 31 E O ART. 84, DA LEI COMPLEMENTAR N° 03/2014.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3883/projeto_de_lei_01-2024-recomposicao_salarial_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3883/projeto_de_lei_01-2024-recomposicao_salarial_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER RECOMPOSIÇÃO SALARIAL ANUAL A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3884/projeto_de_lei_02-2024-cidersop.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3884/projeto_de_lei_02-2024-cidersop.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RATIFICAR A RESOLUÇÃO Nº 02/2023 DO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO ECONÔMICO, SOCIAL, EDUCACIONAL E CULTURAL SUSTENTÁVEL DA REGIÃO OESTE DO ESTADO DO PARANÁ – CIDERSOP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3886/projeto_de_lei_no_03-24_-_recomposicao_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3886/projeto_de_lei_no_03-24_-_recomposicao_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários ao subsidio do prefeito, vice-prefeito e secretários municipais.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3887/projeto_de_lei_no_04-24_-_recomposicao_vereadores.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3887/projeto_de_lei_no_04-24_-_recomposicao_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Matelândia a conceder reposição dos índices inflacionários aos subsídios dos vereadores.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_05-2024-cria_cargo_auditor_fiscal.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_05-2024-cria_cargo_auditor_fiscal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO QUE PASSA A INTEGRAR O ANEXO I – ESTRUTURA DE CARGOS, VAGAS E CARGA_x000D_
 HORÁRIA DA LEI Nº 3.468 DE 11/06/2015 E DÁ OUTRAS PROVIDÊNCIAS – AUDITOR FISCAL.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_06-2024-filiacao_amp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_06-2024-filiacao_amp.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS ATOS DO PODER EXECUTIVO MUNICIPAL COMO ASSOCIADO DA ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ – AMP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3892/projeto_de_lei_07-2024-74a.alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3892/projeto_de_lei_07-2024-74a.alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_08-2024-01a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_08-2024-01a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3894/projeto_de_lei_09-2024-r_1.580.00000-_suplementar_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3894/projeto_de_lei_09-2024-r_1.580.00000-_suplementar_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA CRÉDITO ADICIONAL SUPLEMENTAR À LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS – R$ 1.580.000,00 (Um milhão, quinhentos e oitenta mil reais)</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3914/projeto_de_lei_10-2024-central_de_compras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3914/projeto_de_lei_10-2024-central_de_compras.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE ALTERAÇÃO E INCLUSÃO DE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.323/2014 E NA LEI MUNICIPAL Nº 4.734/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3915/projeto_de_lei_11-2024-estrutura_administrativa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3915/projeto_de_lei_11-2024-estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA, INSTITUÍDA PELA LEI Nº 4.734/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3912/projeto_de_lei_no_12-2024_-_lei_maria_da_penha_nas_escolas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3912/projeto_de_lei_no_12-2024_-_lei_maria_da_penha_nas_escolas.pdf</t>
   </si>
   <si>
     <t>LEI MARIA DA PENHA NAS ESCOLAS</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_13-2024-r_380.00000-_especial_superavit_-_alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_13-2024-r_380.00000-_especial_superavit_-_alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_14-2024-r_380.00000-_especial_superavit_-_alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_14-2024-r_380.00000-_especial_superavit_-_alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_15-2024-r_380.00000-_especial_superavit_-_inclusao_loa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_15-2024-r_380.00000-_especial_superavit_-_inclusao_loa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 380.000,00 (trezentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3933/projeto_de_lei_16-2024-ampliacao_vaga_cargo_efetivo_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3933/projeto_de_lei_16-2024-ampliacao_vaga_cargo_efetivo_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015 – TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3934/projeto_de_lei_17-2024-66a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3934/projeto_de_lei_17-2024-66a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3935/projeto_de_lei_18-2024-03a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3935/projeto_de_lei_18-2024-03a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3936/projeto_de_lei_19-2024-r_345.68999_-_especial_excesso_-_meioambiente-agropecuaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3936/projeto_de_lei_19-2024-r_345.68999_-_especial_excesso_-_meioambiente-agropecuaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 345.689,99 (trezentos e quarenta e cinco mil, seiscentos e oitenta e nove reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3937/projeto_de_lei_20-2024-r_558.50103_-_especial_superavit_-_saude-meioamb-social-agropecuaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3937/projeto_de_lei_20-2024-r_558.50103_-_especial_superavit_-_saude-meioamb-social-agropecuaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL À LEI ORÇAMENTÁRIA ANUAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS - R$ 558.501,03 (quinhentos e cinquenta e oito mil, quinhentos e um reais e três centavos).</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3967/projeto_de_lei_21-2024-reurb.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3967/projeto_de_lei_21-2024-reurb.pdf</t>
   </si>
   <si>
     <t>21/2024 – ESTABELECE NORMAS REGULAMENTARES ATINENTES AO ARTIGO 16 DA LEI FEDERAL Nº 13.465, DE 11 DE JULHO DE 2017 - REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB), NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3980/projeto_de_lei_22-2024-67a._alteracao_ppa_-_2005_2072_2077.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3980/projeto_de_lei_22-2024-67a._alteracao_ppa_-_2005_2072_2077.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEPTUAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3981/projeto_de_lei_23-2024-04a._alteracao_ldo_-_2005_2072_2077.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3981/projeto_de_lei_23-2024-04a._alteracao_ldo_-_2005_2072_2077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3982/projeto_de_lei_24-2024-r_170.57409_-_suplementar_-_adm-educ.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3982/projeto_de_lei_24-2024-r_170.57409_-_suplementar_-_adm-educ.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ 170.574,09 (CENTO E SETENTA MIL E QUINHENTOS E SETENTA E QUATRO REAIS E NOVE CENTAVOS)</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3985/projeto_de_lei_no_25-2024_-_declara_uitilidade_publica_amamec.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3985/projeto_de_lei_no_25-2024_-_declara_uitilidade_publica_amamec.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MATELÂNDIA DE ARTES MARCIAIS E ESPORTES DE COMBATE - AMAMEC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4001/projeto_de_lei_26-2024-tesouraria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4001/projeto_de_lei_26-2024-tesouraria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E INCLUSÃO DE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.323/2024 E NA LEI MUNICIPAL Nº 4.734/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4002/projeto_de_lei_27-2024-78a._alteracao_ppa_-_obras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4002/projeto_de_lei_27-2024-78a._alteracao_ppa_-_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPTUAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4003/projeto_de_lei_28-2024-05a._alteracao_ldo_-_obras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4003/projeto_de_lei_28-2024-05a._alteracao_ldo_-_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4004/projeto_de_lei_29-2024-r_655.40104_-_excesso_-_obras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4004/projeto_de_lei_29-2024-r_655.40104_-_excesso_-_obras.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ 655.401,04 (SEISCENTOS E CINQUENTA E CINCO MIL E QUATROCENTOS E UM REAIS E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4005/projeto_de_lei_30-2024-r_593.78104_-_superavit_-_obras_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4005/projeto_de_lei_30-2024-r_593.78104_-_superavit_-_obras_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 593.781,04 (QUINHENTOS E NOVENTA E TRÊS MIL E SETECENTOS E OITENTA E UM REAIS E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4006/projeto_de_lei_31-2024-69a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4006/projeto_de_lei_31-2024-69a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A SEPTUAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4007/projeto_de_lei_32-2024-06a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4007/projeto_de_lei_32-2024-06a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4008/projeto_de_lei_33-2024-_especial_superavit_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4008/projeto_de_lei_33-2024-_especial_superavit_.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 809.050,91 (OITOCENTOS E NOVE MIL E CINQUENTA REAIS E NOVENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4009/projeto_de_lei_34-2024-80a._alteracao_ppa_-_quermesse.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4009/projeto_de_lei_34-2024-80a._alteracao_ppa_-_quermesse.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4010/projeto_de_lei_35-2024-07a._alteracao_ldo_-_quermesse.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4010/projeto_de_lei_35-2024-07a._alteracao_ldo_-_quermesse.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4011/projeto_de_lei_36-2024-r_450.00000_-_superavit_-_quermesse.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4011/projeto_de_lei_36-2024-r_450.00000_-_superavit_-_quermesse.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4012/projeto_de_lei_37-2024-81a._alteracao_ppa_-_agricultura_e_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4012/projeto_de_lei_37-2024-81a._alteracao_ppa_-_agricultura_e_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4013/projeto_de_lei_38-2024-08a._alteracao_ldo_-_agricultura_e_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4013/projeto_de_lei_38-2024-08a._alteracao_ldo_-_agricultura_e_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4014/projeto_de_lei_39-2024-r_385.00000_-_excesso_-_agricultura_e_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4014/projeto_de_lei_39-2024-r_385.00000_-_excesso_-_agricultura_e_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 385.000,00 (TREZENTOS E OITENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4015/projeto_de_lei_40-2024-r_500000_-_anulacao_-_agropecuaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4015/projeto_de_lei_40-2024-r_500000_-_anulacao_-_agropecuaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 5.000,00 (CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4019/projeto_de_lei_41-2024_-_altera_lei_1.129_1998.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4019/projeto_de_lei_41-2024_-_altera_lei_1.129_1998.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGOS. 33, 55, 61, 71, 82 §2°, 91 §2°, 92 II, 96, 99, 117, 184 I, 274 I, 298 I, 299 § ÚNICO; REVOGA OS INCISOS IV DO ART. 184, IV DO ART. 237, IV DO ART. 274, IV DO ART. 298, DA LEI ORDINÁRIA N° 1.129/1998 – CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_42-2024_-_altera_lei_4.815_2022.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_42-2024_-_altera_lei_4.815_2022.pdf</t>
   </si>
   <si>
     <t>- ALTERA O PARAGRAFO ÚNICO DO ART. 17 DA LEI ORDINÁRIA N° 4.815/2022.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_43-2024-82a._alteracao_ppa_-_obras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_43-2024-82a._alteracao_ppa_-_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4023/projeto_de_lei_44-2024-09a._alteracao_ldo_-_obras.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4023/projeto_de_lei_44-2024-09a._alteracao_ldo_-_obras.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4024/projeto_de_lei_45-2024-r_5.800.00000_-_superavit_-_obras_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4024/projeto_de_lei_45-2024-r_5.800.00000_-_superavit_-_obras_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ 5.800.000,00 (CINCO MILHÕES, OITOCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4025/projeto_de_lei_46-2024-83a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4025/projeto_de_lei_46-2024-83a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4026/projeto_de_lei_47-2024-10a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4026/projeto_de_lei_47-2024-10a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DECIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4027/projeto_de_lei_48-2024-r_702.50000_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4027/projeto_de_lei_48-2024-r_702.50000_-_superavit.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 702.500,00 (SETECENTOS E DOIS MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4028/projeto_de_lei_49-2024-84a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4028/projeto_de_lei_49-2024-84a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4029/projeto_de_lei_50-2024-11a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4029/projeto_de_lei_50-2024-11a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4030/projeto_de_lei_51-2024_-_r_384.20500_-_excesso_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4030/projeto_de_lei_51-2024_-_r_384.20500_-_excesso_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ 384.205,00 (TREZENTOS E OITENTA E QUATRO MIL E DUZENTOS CINCO REAIS).</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4031/projeto_de_lei_52-2024_-_r_31.22646_-_superavit_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4031/projeto_de_lei_52-2024_-_r_31.22646_-_superavit_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 31.226,46 (TRINTA E UM MIL E DUZENTOS E VINTE E SEIS REAIS E QUARENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Jussara Scarparo de Oliveira, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4041/projeto_de_lei_53-2024_-_criacao_de_cargos_efetivos_da_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4041/projeto_de_lei_53-2024_-_criacao_de_cargos_efetivos_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO, QUE PASSAM A INTEGRAR O PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE MATELÂNDIA DISPOSTO NA LEI 1.870/08 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4059/projeto_de_lei_54-2024-ampliacao_de_vagas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4059/projeto_de_lei_54-2024-ampliacao_de_vagas.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4053/projeto_de_lei_55-2024-85a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4053/projeto_de_lei_55-2024-85a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4054/projeto_de_lei_56-2024-12a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4054/projeto_de_lei_56-2024-12a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DECIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4055/projeto_de_lei_57-2024_-_r1.177.44408_-_superavit_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4055/projeto_de_lei_57-2024_-_r1.177.44408_-_superavit_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 1.177.444,08 (UM MILHÃO, CENTO E SETENTA E SETE MIL, QUATROCENTOS E QUARENTA E QUATRO REAIS E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4056/projeto_de_lei_58-2024-86a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4056/projeto_de_lei_58-2024-86a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4057/projeto_de_lei_59-2024-13a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4057/projeto_de_lei_59-2024-13a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DECIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4058/projeto_de_lei_60-2024_-_r_220.00000_-_anulacao_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4058/projeto_de_lei_60-2024_-_r_220.00000_-_anulacao_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ DE 220.000,00 (DUZENTOS E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4062/projeto_de_lei_61-2024-87a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4062/projeto_de_lei_61-2024-87a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4063/projeto_de_lei_62-2024-14a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4063/projeto_de_lei_62-2024-14a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4064/projeto_de_lei_63-2024_-_r_213.14600_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4064/projeto_de_lei_63-2024_-_r_213.14600_-_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 213.146,00 (DUZENTOS E TREZE MIL E CENTO E QUARENTA E SEIS REAIS).</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4065/projeto_de_lei_64-2024-doacao_terreno_escola.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4065/projeto_de_lei_64-2024-doacao_terreno_escola.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO ONEROSA DE IMÓVEL QUE ESPECÍFICA EM FAVOR DO GOVERNO DO ESTADO DO PARANÁ, COM O OBJETIVO DE EDIFICAÇÃO DE UMA UNIDADE ESCOLAR PARA ATENDIMENTO DA DEMANDA EDUCACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4066/projeto_de_lei_65-2024-88a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4066/projeto_de_lei_65-2024-88a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4067/projeto_de_lei_66-2024-15a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4067/projeto_de_lei_66-2024-15a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4068/projeto_de_lei_67-2024_-_r_5.70000_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4068/projeto_de_lei_67-2024_-_r_5.70000_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 5.700,00 (CINCO MIL E SETECENTOS REAIS).</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4069/projeto_de_lei_68-2024_-_r_200.00000_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4069/projeto_de_lei_68-2024_-_r_200.00000_-_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4070/projeto_de_lei_69-2024_-_alteracao_estrutura_administrativa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4070/projeto_de_lei_69-2024_-_alteracao_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4093/projeto_de_lei_70-2024-concessao_de_imoveis.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4093/projeto_de_lei_70-2024-concessao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR CONCESSÃO DE DIREITO REAL DE USO DE BEM PÚBLICO, MEDIANTE PROCEDIMENTO LICITATÓRIO NA MODALIDADE CONCORRÊNCIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4101/projeto_de_lei_71-2024-_faixa_de_dominio.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4101/projeto_de_lei_71-2024-_faixa_de_dominio.pdf</t>
   </si>
   <si>
     <t>TRATA DA REDUÇÃO DA EXTENSÃO DA FAIXA NÃO EDIFICÁVEL CONTÍGUA AS FAIXAS DE DOMÍNIO PÚBLICO DA RODOVIA PR 590 NO PERÍMETRO URBANO DO MUNICÍPIO DE MATELÂNDIA</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4094/projeto_de_lei_72-2024-89a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4094/projeto_de_lei_72-2024-89a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OCTOGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4095/projeto_de_lei_73-2024-16a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4095/projeto_de_lei_73-2024-16a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4096/projeto_de_lei_74-2024_-_r_962.71105_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4096/projeto_de_lei_74-2024_-_r_962.71105_-_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 937.581,37 (NOVECENTOS E TRINTA E SETE MIL E QUINHENTOS E OITENTA E UM REAIS E TRINTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4097/projeto_de_lei_75-2024-90a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4097/projeto_de_lei_75-2024-90a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4098/projeto_de_lei_76-2024-17a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4098/projeto_de_lei_76-2024-17a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4099/projeto_de_lei_77-2024_-_r_25.00000_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4099/projeto_de_lei_77-2024_-_r_25.00000_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4100/projeto_de_lei_78-2024_-_r_1.475.19204_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4100/projeto_de_lei_78-2024_-_r_1.475.19204_-_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 1.475.192,04 (UM MILHÃO, QUATROCENTOS E SETENTA E CINCO MIL E CENTO E NOVENTA E DOIS REAIS E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4104/projeto_de_lei_79-2024-alteracao_lei_2323_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4104/projeto_de_lei_79-2024-alteracao_lei_2323_.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 3º DO ARTIGO 34, DA LEI 2323/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4116/projeto_de_lei_80-2024-91a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4116/projeto_de_lei_80-2024-91a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A NONAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4117/projeto_de_lei_81-2024-18a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4117/projeto_de_lei_81-2024-18a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4118/projeto_de_lei_82-2024_-_r_108.32034_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4118/projeto_de_lei_82-2024_-_r_108.32034_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 108.320,34 (CENTO E OITO MIL, TREZENTOS E VINTE REAIS E TRINTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4119/projeto_de_lei_83-2024_-_r_180.00000_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4119/projeto_de_lei_83-2024_-_r_180.00000_-_superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 180.000,00 (CENTO E OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4137/projeto_de_lei_84-2024-_alteracao_lei_5.137-2023-cmdm.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4137/projeto_de_lei_84-2024-_alteracao_lei_5.137-2023-cmdm.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 11, PARÁGRAFO ÚNICO DA LEI Nº 5.137/2023</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4138/projeto_de_lei_85-2024-92a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4138/projeto_de_lei_85-2024-92a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4139/projeto_de_lei_86-2024-19a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4139/projeto_de_lei_86-2024-19a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4140/projeto_de_lei_87-2024_-_r_250.00000_-_superavit_-_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4140/projeto_de_lei_87-2024_-_r_250.00000_-_superavit_-_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4141/projeto_de_lei_88-2024_-_r_400.00000_-_superavit_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4141/projeto_de_lei_88-2024_-_r_400.00000_-_superavit_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 400.000,00 (QUATROCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4154/projeto_de_lei_89-2024-93a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4154/projeto_de_lei_89-2024-93a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4155/projeto_de_lei_90-2024-20a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4155/projeto_de_lei_90-2024-20a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4156/projeto_de_lei_91-2024_-_r_850.00000_-_superavit_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4156/projeto_de_lei_91-2024_-_r_850.00000_-_superavit_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 850.000,00 (OITOCENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4165/projeto_de_lei_92-2024-ampliacao_vagas_provimento_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4165/projeto_de_lei_92-2024-ampliacao_vagas_provimento_temporario.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO TEMPORÁRIO QUE PASSAM A INTEGRAR O ANEXO I DO QUADRO DE_x000D_
 CARGOS DA LEI Nº 2.845/2013.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4166/projeto_de_lei_93-2024_-_alteracao_lei_4.643-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4166/projeto_de_lei_93-2024_-_alteracao_lei_4.643-2021.pdf</t>
   </si>
   <si>
     <t>- ALTERA NOMENCLATURA DE CONSELHO E FUNDO MUNICIPAL INSTITUÍDO PELA LEI Nº 4.643/2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4174/projeto_de_lei_94-2024-94a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4174/projeto_de_lei_94-2024-94a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4175/projeto_de_lei_95-2024-21a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4175/projeto_de_lei_95-2024-21a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4176/projeto_de_lei_96-2024_-_r_222.43027_-_excesso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4176/projeto_de_lei_96-2024_-_r_222.43027_-_excesso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 222.430,27 (DUZENTOS E VINTE E DOIS MIL E QUATROCENTOS E TRINTA REAIS E VINTE E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4177/projeto_de_lei_97-2024-cidersop_missal.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4177/projeto_de_lei_97-2024-cidersop_missal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DO MUNICÍPIO DE MISSAL/PR NO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO ECONÔMICO, SOCIAL, EDUCACIONAL E CULTURAL SUSTENTÁVEL DA REGIÃO OESTE DO ESTADO DO PARANÁ – CIDERSOP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4191/projeto_de_lei_98-2024-95a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4191/projeto_de_lei_98-2024-95a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4192/projeto_de_lei_99-2024-22a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4192/projeto_de_lei_99-2024-22a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4193/projeto_de_lei_100-2024_-_r_333674_-_excesso_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4193/projeto_de_lei_100-2024_-_r_333674_-_excesso_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 3.336,74 (TRÊS MIL E TREZENTOS E TRINTA E SEIS REAIS E SETENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4194/projeto_de_lei_101-2024_-_r_15.11606_-_anulacao_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4194/projeto_de_lei_101-2024_-_r_15.11606_-_anulacao_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 15.116,06 (QUINZE MIL E CENTO E DEZESSEIS REAIS E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4195/projeto_de_lei_102-2024_-_r_298.07536_-_anulacao_-_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4195/projeto_de_lei_102-2024_-_r_298.07536_-_anulacao_-_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 298.075,36 (DUZENTOS E NOVENTA E OITO MIL E SETENTA E CINCO REAIS E TRINTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4196/projeto_de_lei_103-2024_-_r_374000_-_superavit_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4196/projeto_de_lei_103-2024_-_r_374000_-_superavit_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 3.740,00 (TRÊS MIL E SETECENTOS E QUARENTA REAIS).</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4204/projeto_de_lei_104-2024-alteracao_codema.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4204/projeto_de_lei_104-2024-alteracao_codema.pdf</t>
   </si>
   <si>
     <t>- ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 2.708/2012 QUE CRIA O CONSELHO DE DESENVOLVIMENTO MUNICIPAL DE MATELÂNDIA, SUA COMPOSIÇÃO E ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4205/projeto_de_lei_105-2024-defesa_civil.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4205/projeto_de_lei_105-2024-defesa_civil.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC), DO MUNICÍPIO DE MATELÂNDIA, REVOGA AS LEIS Nº 1.059/1997 E Nº 2.710/2012, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4206/projeto_de_lei_106-2024-criacao_vagas_temporarias_arquiteto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4206/projeto_de_lei_106-2024-criacao_vagas_temporarias_arquiteto.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO TEMPORÁRIO PARA ATENDIMENTO DE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO PREVISTA NA LEI MUNICIPAL Nº 5.046/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_lei_107-2024-_96a_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_lei_107-2024-_96a_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4208/projeto_de_lei_108-2024-_23a_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4208/projeto_de_lei_108-2024-_23a_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4209/projeto_de_lei_109-2024_-_r_127.17754.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4209/projeto_de_lei_109-2024_-_r_127.17754.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 127.177,54 (CENTO E VINTE E SETE MIL E CENTO E SETENTA E SETE REAIS E CINQUENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4210/projeto_de_lei_110-2024-r_749.50269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4210/projeto_de_lei_110-2024-r_749.50269.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 749.502,69 (SETECENTOS E QUARENTA E NOVE MIL E QUINHENTOS E DOIS REAIS E SESSENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_111-2024-r_620.05077.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_111-2024-r_620.05077.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 620.050,77 (SEISCENTOS E VINTE MIL E CINQUENTA REAIS E SETENTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_112-2024-r_3.288.90704.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_112-2024-r_3.288.90704.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 3.288.907,04 (TRÊS MILHÕES, DUZENTOS E OITENTA E OITO MIL E NOVECENTOS E SETE REAIS E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4213/projeto_de_lei_113-2024-97a._ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4213/projeto_de_lei_113-2024-97a._ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4214/projeto_de_lei_114-2024-24a._ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4214/projeto_de_lei_114-2024-24a._ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4215/projeto_de_lei_115-2024-r_411.12380.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4215/projeto_de_lei_115-2024-r_411.12380.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 411.123,80 (QUATROCENTOS E ONZE MIL E CENTO E VINTE E TRÊS REAIS E OITENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4216/projeto_de_lei_116-2024-ubs_vista_do_lago.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4216/projeto_de_lei_116-2024-ubs_vista_do_lago.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO, AMIGÁVEL OU JUDICIAL DOS IMÓVEIS QUE ESPECIFICA, DESTINADO À CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_lei_117-2024-ampliacao_pediatra.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_lei_117-2024-ampliacao_pediatra.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTE NO ANEXO I DA LEI Nº 3.468/2015 – MÉDICO PEDIATRA – 20 HORAS.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4229/projeto_de_lei_118-2024-98a.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4229/projeto_de_lei_118-2024-98a.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4230/projeto_de_lei_119-2024-25a.ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4230/projeto_de_lei_119-2024-25a.ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_120-2024-101.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_120-2024-101.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 101.000,00 (CENTO E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4248/projeto_de_lei_121-2024-99a._ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4248/projeto_de_lei_121-2024-99a._ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NONAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_122-2024-26a._ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_122-2024-26a._ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_123-2024-_171.000000-superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_123-2024-_171.000000-superavit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 171.000,00 (CENTO E SETENTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_124-2024-_r_200.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_124-2024-_r_200.00000.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4252/projeto_de_lei_125-2024-r_300.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4252/projeto_de_lei_125-2024-r_300.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_126-2024-proibicao_venda_medicamento_anticio.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_126-2024-proibicao_venda_medicamento_anticio.pdf</t>
   </si>
   <si>
     <t>DISPÕE A SOBRE A PROIBIÇÃO DA VENDA DE MEDICAMENTOS ANTI-CIO PARA USO EM CADELAS E GATAS SEM PRESCRIÇÃO MÉDICO-VETERINÁRIA NO MUNICÍPIO DE MATELÂNDIA - PR</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_127-2024-100a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_127-2024-100a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>Nº 127/2024 - DISPÕE SOBRE A CENTÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_128-2024-27a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_128-2024-27a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_129-2024_-_500.00000-_excesso_-_beto_preto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_129-2024_-_500.00000-_excesso_-_beto_preto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 500.000,00 (QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4278/projeto_de_lei_130-2024_-_r_200.00000_-_superavit_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4278/projeto_de_lei_130-2024_-_r_200.00000_-_superavit_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_131-2024_-_r_1.60000_-_anulacao_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_131-2024_-_r_1.60000_-_anulacao_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 1.600,00 (UM MIL E SEISCENTOS REAIS).</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4280/substitutivo_ao_projeto_de_lei_132-2024-desafetacao_joao_paulo_ii.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4280/substitutivo_ao_projeto_de_lei_132-2024-desafetacao_joao_paulo_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ARRUAMENTO DO LOTEAMENTO JOÃO PAULO II E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_133-2024_-_transicao_de_governo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_133-2024_-_transicao_de_governo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE TRANSIÇÃO NO GOVERNO LOCAL, A INSTITUIÇÃO DE EQUIPE DE TRANSIÇÃO PELO CANDIDATO ELEITO PARA O CARGO DE PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. DISPÕE SOBRE O PROCESSO DE TRANSIÇÃO NO GOVERNO LOCAL, A INSTITUIÇÃO DE EQUIPE DE TRANSIÇÃO PELO CANDIDATO ELEITO PARA O CARGO DE PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4283/substitutivo_ao_projeto_de_lei_134-2024-101a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4283/substitutivo_ao_projeto_de_lei_134-2024-101a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4284/substitutivo_ao_projeto_de_lei_135-2024-28a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4284/substitutivo_ao_projeto_de_lei_135-2024-28a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_136-2024_-_r_329.33333_-_anulacao_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_136-2024_-_r_329.33333_-_anulacao_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 329.333,33 (TREZENTOS E VINTE E NOVE MIL E TREZENTOS E TRINTA E TRÊS REAIS E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_137-2024_-_r_222.58769_-_excesso_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_137-2024_-_r_222.58769_-_excesso_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 222.587,69 (DUZENTOS E VINTE E DOIS MIL, QUINHENTOS E OITENTA E SETE REAIS E SESSENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_138-2024_-_r_1.146.18783_-_anulacao_-_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_138-2024_-_r_1.146.18783_-_anulacao_-_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 1.146.187,83 (UM MILHÃO, CENTO E QUARENTA E SEIS MIL E CENTO E OITENTA E SETE REAIS E OITENTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_139-2024_-_720.00000-_excesso_-_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_139-2024_-_720.00000-_excesso_-_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 720.00,00 (SETECENTOS E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_140-2024-102a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_140-2024-102a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_141-2024-29a._alteracao_ldo_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_141-2024-29a._alteracao_ldo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA NOVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4291/projeto_de_lei_142-2024_-_250.00000-_excesso_-_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4291/projeto_de_lei_142-2024_-_250.00000-_excesso_-_especial.pdf</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4292/projeto_de_lei_143-2024_-_r_300.000.00_-_anulacao_-_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4292/projeto_de_lei_143-2024_-_r_300.000.00_-_anulacao_-_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 300.00,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4293/projeto_de_lei_144-2024_-_r_534.21294_-_excesso_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4293/projeto_de_lei_144-2024_-_r_534.21294_-_excesso_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 534.212,94 (QUINHENTOS E TRINTA E QUATRO MIL E DUZENTOS E DOZE REAIS E NOVENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_145-2024-103a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_145-2024-103a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A CENTÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_146-2024-30a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_146-2024-30a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_147-2024_-_160.00000-_excesso_-_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_147-2024_-_160.00000-_excesso_-_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 160.000,00 (CENTO E SESSENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_148-2024_-_r_222.09598_-_excesso_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_148-2024_-_r_222.09598_-_excesso_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 222.095,98 (DUZENTOS E VINTE E DOIS MIL NOVENTA E CINCO REAIS E NOVENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_149-2024_-_110.00000_-_anulacao_-sup_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_149-2024_-_110.00000_-_anulacao_-sup_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 110.000,00 (CENTO E DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4313/projeto_de_lei_150-2024_-_139.20577_-_anulacao_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4313/projeto_de_lei_150-2024_-_139.20577_-_anulacao_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 139.205,77 (CENTO E TRINTA E NOVE MIL DUZENTOS E CINCO REAIS E SETENTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_151-2024_-_r_330.00000_-_superavit_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_151-2024_-_r_330.00000_-_superavit_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 330.000,00 (TREZENTOS E TRINTA REAIS).</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_152-2024-104a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_152-2024-104a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_153-2024-31a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_153-2024-31a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4317/projeto_de_lei_154-2024-r_1.263.00000_-_suplementar_transposicao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4317/projeto_de_lei_154-2024-r_1.263.00000_-_suplementar_transposicao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 1.263.000,00 (UM MILHÃO, DUZENTOS E SESSENTA E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_lei_155-2024_-_r_250.00000_-_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_lei_155-2024_-_r_250.00000_-_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_lei_156-2024_-_r_235.00000_-_excesso_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_lei_156-2024_-_r_235.00000_-_excesso_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 235.000,00 (DUZENTOS E TRINTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_lei_157-2024-predio_ubs_agro.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_lei_157-2024-predio_ubs_agro.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA A UNIDADE BÁSICA DE SAÚDE “VEREADOR DORINHO RISSATTO”, NO DISTRITO DE AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_158-2024-105a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_158-2024-105a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_159-2024-32a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_159-2024-32a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_160-2024_-_37.10850_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_160-2024_-_37.10850_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 37.108,50 (TRINTA E SETE MIL, CENTO E OITO REAIS E CINQUENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_161-2024_-_56.50000_-_anulacao_-_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_161-2024_-_56.50000_-_anulacao_-_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 56.500,00 (CINQUENTA E SEIS MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4338/projeto_de_lei_162-2024_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4338/projeto_de_lei_162-2024_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4339/projeto_de_lei_163-2024_-_ratificacao_ciedepar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4339/projeto_de_lei_163-2024_-_ratificacao_ciedepar.pdf</t>
   </si>
   <si>
     <t>- RATIFICA A CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE EDUCAÇÃO E ENSINO DO ESTADO DO PARANÁ - CIEDEPAR, NOS TERMOS DA LEI FEDERAL N.º 11.107/2005 E DECRETO FEDERAL N.º 6.017/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4340/projeto_de_lei_164-2024-ldo_2025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4340/projeto_de_lei_164-2024-ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4341/projeto_de_lei_165-2024-parceria_cooprafa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4341/projeto_de_lei_165-2024-parceria_cooprafa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM A COOPERATIVA DE PRODUTORES DA AGRICULTURA FAMILIAR - COOPRAFA PARA ATENDIMENTO AOS PRODUTORES FAMILIARES, CONFORME PRINCÍPIOS DA ECONOMIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4335/projeto_de_lei_166-2024_-_stela_andrea_-_abirl_laranja.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4335/projeto_de_lei_166-2024_-_stela_andrea_-_abirl_laranja.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ABRIL LARANJA COMO MÊS DE CONSCIENTIZAÇÃO PARA A PREVENÇÃO DA CRUELDADE E DOS MAUS TRATOS CONTRA OS ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4336/projeto_de_lei_167-2024_-_bedeco_-_utilidade_publica_atmate-.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4336/projeto_de_lei_167-2024_-_bedeco_-_utilidade_publica_atmate-.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO TURISMO DE MATELÂNDIA – ATMATE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4348/projeto_de_lei_168-2024-106a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4348/projeto_de_lei_168-2024-106a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4349/projeto_de_lei_169-2024-33a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4349/projeto_de_lei_169-2024-33a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4350/projeto_de_lei_170-2024_-_r_280.00000_-_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4350/projeto_de_lei_170-2024_-_r_280.00000_-_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 280.000,00 (DUZENTOS E OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4351/projeto_de_lei_171-2024_-_r_90.00000_-_superavit_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4351/projeto_de_lei_171-2024_-_r_90.00000_-_superavit_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 90.000,00 (NOVENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4352/projeto_de_lei_172-2024_-_r_150.00000_-_superavit_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4352/projeto_de_lei_172-2024_-_r_150.00000_-_superavit_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4353/projeto_de_lei_173-2024_-_r_220.00000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4353/projeto_de_lei_173-2024_-_r_220.00000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4354/projeto_de_lei_174-2024_-_237.00000_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4354/projeto_de_lei_174-2024_-_237.00000_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 237.000,00 (DUZENTOS E TRINTA E SETE MIL REAIS).</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4355/substitutivo_ao_projeto_de_lei_175-2024_-_r_3.15000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4355/substitutivo_ao_projeto_de_lei_175-2024_-_r_3.15000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 3.150,00 (TRÊS MIL, CENTO E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4361/projeto_de_lei_176-2024-107a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4361/projeto_de_lei_176-2024-107a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4362/projeto_de_lei_177-2024-34a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4362/projeto_de_lei_177-2024-34a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4363/projeto_de_lei_178-2024_-_r_79.90951_-_superavit_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4363/projeto_de_lei_178-2024_-_r_79.90951_-_superavit_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 79.909,51 (SETENTA E NOVE MIL E NOVECENTOS E NOVENTA E NOVE REAIS E CINQUENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4364/projeto_de_lei_179-2024_-_r_241.20000_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4364/projeto_de_lei_179-2024_-_r_241.20000_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 241.200,00 (DUZENTOS E QUARENTA E UM MIL E DUZENTOS REAIS).</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4365/projeto_de_lei_180-2024_-_r_120.00000_-_superavit_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4365/projeto_de_lei_180-2024_-_r_120.00000_-_superavit_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 120.000,00 (CENTO E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4366/projeto_de_lei_181-2024_-_r_277.33919_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4366/projeto_de_lei_181-2024_-_r_277.33919_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 277.339,19 (DUZENTOS E SETENTA E SETE MIL E TREZENTOS E TRINTA E NOVE REAIS E DEZENOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4367/projeto_de_lei_182-2024-108a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4367/projeto_de_lei_182-2024-108a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4368/projeto_de_lei_183-2024-35a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4368/projeto_de_lei_183-2024-35a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4369/projeto_de_lei_184-2024_-_r_300.00000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4369/projeto_de_lei_184-2024_-_r_300.00000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4370/projeto_de_lei_185-2024-loa_2025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4370/projeto_de_lei_185-2024-loa_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4371/projeto_de_lei_186-2024-109a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4371/projeto_de_lei_186-2024-109a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4372/projeto_de_lei_187-2024-36a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4372/projeto_de_lei_187-2024-36a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4373/projeto_de_lei_188-2024_-_r_189.91141_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4373/projeto_de_lei_188-2024_-_r_189.91141_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 189.911,41 (CENTO E OITENTA E NOVE MIL, NOVECENTOS E ONZE REAIS E QUARENTA E QUARENTA UM CENTAVOS).</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4374/projeto_de_lei_189-2024_-_r_830.07014_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4374/projeto_de_lei_189-2024_-_r_830.07014_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 830.07,14 (OITOCENTOS E TRINTA MIL, SETENTA REAIS E QUATORZE CENTAVOS).</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4375/projeto_de_lei_190-2024-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4375/projeto_de_lei_190-2024-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER BEM IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4376/projeto_de_lei_191-2024-autorizacao_de_recebimento_de_bem_em_doacao_favero_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4376/projeto_de_lei_191-2024-autorizacao_de_recebimento_de_bem_em_doacao_favero_1.pdf</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4378/projeto_de_lei_192-2024-110a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4378/projeto_de_lei_192-2024-110a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4379/projeto_de_lei_193-2024-37a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4379/projeto_de_lei_193-2024-37a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4380/projeto_de_lei_194-2024_-_r_1.035.00000_-_anulacao_-_reducao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4380/projeto_de_lei_194-2024_-_r_1.035.00000_-_anulacao_-_reducao.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 1.035.000,00 (UM MILHÃO E TRINTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4381/projeto_de_lei_195-2024-alteracoes_fiscalizacao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4381/projeto_de_lei_195-2024-alteracoes_fiscalizacao_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 141 DA LEI 2.325/2011 E ACRESCENTA OS INCISOS I e II DA LEI 2.326/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4387/projeto_de_lei_196-2024-111a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4387/projeto_de_lei_196-2024-111a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4388/projeto_de_lei_197-2024-38a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4388/projeto_de_lei_197-2024-38a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4389/projeto_de_lei_198-2024_-_r2.080.50000_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4389/projeto_de_lei_198-2024_-_r2.080.50000_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 2.080.500,00 (DOIS MILHÕES, OITENTA MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4390/projeto_de_lei_199-2024-alteracao_lei_5.100-2024_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4390/projeto_de_lei_199-2024-alteracao_lei_5.100-2024_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 4º DO ART. 11, DA LEI Nº 5.100/2023.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4400/projeto_de_lei_200-2024-112a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4400/projeto_de_lei_200-2024-112a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA SEGUNDA REVISÃO DE_x000D_
 METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA,_x000D_
 ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4401/projeto_de_lei_201-2024-39a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4401/projeto_de_lei_201-2024-39a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A TRIGÉSIMA NONA ALTERAÇÃO PROPOSTA A LDO –_x000D_
 LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO_x000D_
 DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4402/projeto_de_lei_202-2024_-_r_402.01650_-_anulacao_-sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4402/projeto_de_lei_202-2024_-_r_402.01650_-_anulacao_-sup.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ_x000D_
 R$ 402.016,50 (QUATROCENTOS E DOIS MIL E DEZESSEIS REAIS E CINQUENTA_x000D_
 CENTAVOS).</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4403/projeto_de_lei_203-2024_-_r_140.42190_-_superavit_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4403/projeto_de_lei_203-2024_-_r_140.42190_-_superavit_esp.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO_x000D_
 ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 140.421,90 (CENTO E QUARENTA MIL E QUATROCENTOS E VINTE E UM REAIS E_x000D_
 NOVENTA CENTAVOS)</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4404/projeto_de_lei_204-2024_-_r_5.00000_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4404/projeto_de_lei_204-2024_-_r_5.00000_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO_x000D_
 ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 5.000,00 (CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4408/projeto_de_lei_205-2024_-_113a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4408/projeto_de_lei_205-2024_-_113a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4409/projeto_de_lei_206-2024_-_40a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4409/projeto_de_lei_206-2024_-_40a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4410/projeto_de_lei_207-2024_-_r_98.43453_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4410/projeto_de_lei_207-2024_-_r_98.43453_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 98.434,53 (NOVENTA E OITO MIL, QUATROCENTOS E TRINTA E QUATRO REAIS E CINQUENTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4411/projeto_de_lei_208-2024_-_r_1.31008_-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4411/projeto_de_lei_208-2024_-_r_1.31008_-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>PROCEDE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO DE 2024 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025E NA LEI DE SIRETRIZES ORÇAMENTÁRIAS 2024 - R$ 1.310,08 (UM MIL, TREZENTOS E DEZ REAIS E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4412/projeto_de_lei_209-2024_-_r_21.46657_-_anulacao_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4412/projeto_de_lei_209-2024_-_r_21.46657_-_anulacao_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 21.466,57 (VINTE E UM MIL, QUATROCENTOS E SESSENTA E SEIS REAIS E CINQUENTA E SETE CNETAVOS).</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4413/projeto_de_lei_210-2024_-_r_10000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4413/projeto_de_lei_210-2024_-_r_10000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 100,00 (CEM REAIS).</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4414/projeto_de_lei_211-2024-cip.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4414/projeto_de_lei_211-2024-cip.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 1.560/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4417/projeto_de_lei_212-2024-_declara_utilidade_publica_arpi.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4417/projeto_de_lei_212-2024-_declara_utilidade_publica_arpi.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE RECREAÇÃO PARA IDOSOS DE MATELÂNDIA - ARPI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4419/projeto_de_lei_213-2024-_altera_nomenclatura_servicos_gerais_feminio.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4419/projeto_de_lei_213-2024-_altera_nomenclatura_servicos_gerais_feminio.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1.870/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4420/projeto_de_lei_214-2024-altracao_medeiros.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4420/projeto_de_lei_214-2024-altracao_medeiros.pdf</t>
   </si>
   <si>
     <t>– ALTERA REDAÇÃO DO ART.2º DA LEI Nº 5.377/2024, QUE AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BEM IMÓVEL EM DOAÇÃO.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4421/projeto_de_lei_215-2024-altracao_ivo_favero.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4421/projeto_de_lei_215-2024-altracao_ivo_favero.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART.2º DA LEI Nº 5.378/2024, QUE AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BEM IMÓVEL EM DOAÇÃO.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4426/projeto_de_lei_216-2024_-114a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4426/projeto_de_lei_216-2024_-114a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CENTÉSIMA DÉCIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4427/projeto_de_lei_217-2024_-_41a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4427/projeto_de_lei_217-2024_-_41a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4428/projeto_de_lei_218-2024_-_r_250.00000_-_anulacao_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4428/projeto_de_lei_218-2024_-_r_250.00000_-_anulacao_sup.pdf</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4429/projeto_de_lei_219-2024_-_115a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4429/projeto_de_lei_219-2024_-_115a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4430/projeto_de_lei_220-2024_-_42a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4430/projeto_de_lei_220-2024_-_42a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A QUADRAGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4431/projeto_de_lei_221-2024_-_r_571.00000_-_anulacao_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4431/projeto_de_lei_221-2024_-_r_571.00000_-_anulacao_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 571.000,00 (QUINHENTOS E SETENTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4432/projeto_de_lei_222-2024_-_r_46.00000_-_anulacao_esp.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4432/projeto_de_lei_222-2024_-_r_46.00000_-_anulacao_esp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 46.000,00 (QUARENTA E SEIS MIL REAIS).</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_de_lei_223-2024_-_116a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_de_lei_223-2024_-_116a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CENTÉSIMA DÉCIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4438/projeto_de_lei_224-2024_-_43a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4438/projeto_de_lei_224-2024_-_43a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4439/projeto_de_lei_225-2024_-_r_145.20000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4439/projeto_de_lei_225-2024_-_r_145.20000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 145.200,00 (CENTO E QUARENTA E CINCO MIL E DUZENTOS REAIS).</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4440/projeto_de_lei_226-2024-perimetro_urbano.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4440/projeto_de_lei_226-2024-perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO DISTRITO DE AGRO CAFEEIRA, MUNICÍPIO DE MATELÂNDIA - PR</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4441/projeto_de_lei_227-2024-cidersop.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4441/projeto_de_lei_227-2024-cidersop.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DO ESTATUTO DO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO ECONÔMICO, SOCIAL, EDUCACIONAL E CULTURAL SUSTENTÁVEL DA REGIÃO OESTE DO ESTADO DO PARANÁ – CIDERSOP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4445/projeto_de_lei_228-2024-cisi.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4445/projeto_de_lei_228-2024-cisi.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 3ª ALTERAÇÃO DO CONTRATO DE CONSÓRCIO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE IGUAÇU – CISI.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4446/projeto_de_lei_229-2024_-_117a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4446/projeto_de_lei_229-2024_-_117a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4447/projeto_de_lei_230-2024_-_44a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4447/projeto_de_lei_230-2024_-_44a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A QUADRAGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4448/projeto_de_lei_231-2024_-_r_344.80000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4448/projeto_de_lei_231-2024_-_r_344.80000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE R$ 344.800,00 (TREZENTOS E QUARENTA E QUATRO MIL, OITOCENTOS REAIS).</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4452/projeto_de_lei_232-2024_-_118a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4452/projeto_de_lei_232-2024_-_118a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CENTÉSIMA DÉCIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_lei_233-2024_-_45a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_lei_233-2024_-_45a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2024, LEI Nº 5.191/2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4454/projeto_de_lei_234-2024_-_r_11.86190_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4454/projeto_de_lei_234-2024_-_r_11.86190_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE R$ 11.861,90 (ONZE MIL, OICENTOS E SESSENTA E UM REAIS E NOVENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4455/projeto_de_lei_235-2024_-_r_168.51183_-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4455/projeto_de_lei_235-2024_-_r_168.51183_-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE R$ 168.511,83 (CENTO E SESSENTA E OITO MIL E QUINHENTOS E ONZE REAIS E OITENTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_de_lei_236-2024_-_r_41.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_de_lei_236-2024_-_r_41.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE R$ 41.000,00 (QUARENTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_lei_237-2024-alteracao_4734-2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_lei_237-2024-alteracao_4734-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA, INSTITUÍDA PELA LEI Nº 4.734/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4464/projeto_de_lei_238-2024-alteracao_3323-2014.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4464/projeto_de_lei_238-2024-alteracao_3323-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº 3.323/2014 QUE INSTITUI CARGOS DE PROVIMENTO EM COMISSÃO DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_de_lei_no_239-24_-_cria_cargo_em_comissao_de_diretor_geral_da_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_de_lei_no_239-24_-_cria_cargo_em_comissao_de_diretor_geral_da_camara.pdf</t>
   </si>
   <si>
     <t>CRIA DE CARGO DE PROVIMENTO EM COMISSÃO QUE PASSA A INTEGRAR OS ANEXOS I E II  DA LEI Nº 1.870/08.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4465/projeto_de_lei_240-2024_-_r_55.00000-_anulacao_-_sup.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4465/projeto_de_lei_240-2024_-_r_55.00000-_anulacao_-_sup.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2024, NA IMPORTÂNCIA DE ATÉ R$ 55.000,00 (CINQUENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3885/resolucao_no_01-2024_-_cronograma_de_desembolso_da_camara.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3885/resolucao_no_01-2024_-_cronograma_de_desembolso_da_camara.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINANCEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINANCEIRO DE 2024, DO PODER LEGISLATIVO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3888/projeto_de_resolucao_no_02-2024_-_altera_diarias_servidores.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3888/projeto_de_resolucao_no_02-2024_-_altera_diarias_servidores.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA RESOLUÇÃO 03/2019 DA CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_resolucao_no_03-2024_-_altera_diarias_vereadores.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_resolucao_no_03-2024_-_altera_diarias_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da resolução 01/2019 da Câmara Municipal de Matelândia e dá outras providências.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3913/projeto_de_resolucao_no_04-2024_-_licenca_de_vereador.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3913/projeto_de_resolucao_no_04-2024_-_licenca_de_vereador.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A VEREADOR DA CÂMARA MUNICIPAL DE MATELÂNDIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_01.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ATUAL SITUAÇÃO DA RUA CARLOS TURRI, MAIS PRECISAMENTE SOBRE O ACESSO NECESSÁRIO NAS PROXIMIDADES DA CHÁCARA DO SR. MORESCO, JÁ QUE O LOCAL TRAZ OTIMISMO PARA POSSÍVEIS INVESTIMENTOS E CONSEQUENTEMENTE POTENCIALIZA O DESENVOLVIMENTO DE NOSSO MUNICÍPIO._x000D_
 _x000D_
 QUAL O MOTIVO DESTE DETERMINADO LOCAL NÃO OBTER OS ACESSOS NECESSÁRIOS PARA PROPRIETÁRIOS DE TERRENOS EXISTENTES NESTA RUA? _x000D_
 _x000D_
 PORQUE A RUA NÃO TEM AS MEDIDAS E ADEQUAÇÕES DETERMINADAS E NECESSÁRIAS PARA O BEM STAR E SEGURANÇA DOS MORADORES?_x000D_
 _x000D_
  POR FIM O QUE FALTA, OU O QUE PODE SER FEITO PARA RESOLVER A SITUAÇÃO QUE TRAZ DIFICULDADES AOS MUNÍCIPES MATELANDIENSES?</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_02.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE A SEGURANÇA PUBLICA DE AGRO CAFEEIRA, SE ESTÁ TUDO CERTO PARA A OCUPAÇÃO DO POSTO POLICIAL OU O QUE ESTÁ FALTANDO PARA QUE ISSO ACONTEÇA.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_03.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_03.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE O REURB, COMO ESTÁ O ANDAMENTO, O QUE FALTA PARA A CONCLUSÃO ?</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3929/requerimento_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3929/requerimento_04.pdf</t>
   </si>
   <si>
     <t>- A RESPEITO DA TERCEIRA E ÚLTIMA ETAPA DAS CASAS HABITACIONAIS DE AGRO CAFEEIRA. APÓS DUAS ETAPAS SEREM CONCLUÍDAS COM SUCESSO, PERCEBE-SE QUE A PRÓXIMA ESTÁ COM DETERMINADO PROCESSO LENTO, GOSTARIA DE SABER QUAL A ATUAL SITUAÇÃO PARA EXECUÇÃO DESTA ETAPA._x000D_
 _x000D_
 Justificativa: Sabe-se que, as famílias contempladas neste processo aguardam ansiosas pela entrega de suas residências, é a realização de um grande sonho tão esperado que começa preocupar algumas pessoas, a importância da conclusão desta etapa é muito grande, pois diversas se programaram e planejaram suas vidas considerando a entrega das Casas Habitacionais.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3952/requerimento_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3952/requerimento_05.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE A SITUAÇÃO PARA O FORNECIMENTO DE ÁGUA PARA MORADORES DA COMUNIDADE LINHA DUARTE, HAJA VISTA QUE HÁ ANOS A POPULAÇÃO AGUARDA POR UMA SOLUÇÃO E SOMOS SABEDORES QUE O LEGISLATIVO FOI APROVOU PROJETO PARA RESOLUTIVIDADE DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3953/requerimento_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3953/requerimento_06.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O LEITOR HEMATOLÓGICO AUTOMATIZADO QUE FOI ADQUIRIDO PARA O LABORATÓRIO DE ANALISES CLÍNICA MUNICIPAL:_x000D_
 1-	O MESMO FOI INSTALADO E ESTA EM USO?_x000D_
 2-	OS EXAMES DE HORMÔNIOS COMO TIREOIDE, TRIGLICERÍDEOS E OUTROS SERÃO EXECUTADOS PELO LABORATÓRIO?</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_07.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE A NOVA RODOVIÁRIA, COMO ESTÁ O ANDAMENTO? O QUE FALTA PARA DAR INICIO A OBRA?</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3966/requerimento_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3966/requerimento_08.pdf</t>
   </si>
   <si>
     <t>- A RESPEITO DO ASFALTO NOVO QUE LIGA A LINHA BANANAL À MARQUESITA, QUAIS AS MEDIDAS SERÃO TOMADAS JUNTO A EMPRESA PRESTADORA DO SERVIÇO, POIS O ASFALTO ESTÁ SE DETERIORANDO EM ALGUNS PONTOS.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3990/requerimento_9.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3990/requerimento_9.pdf</t>
   </si>
   <si>
     <t>- SOBRE OS MONITORES DE ÔNIBUS, SE JÁ FOI RESOLVIDO A SITUAÇÃO DOS QUE TRABALHARAM O ANO PASSADO E SE ESTE ANO JÁ ESTÁ CERTO DESTA TÃO IMPORTANTE E NECESSÁRIA CONTRATAÇÃO?</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3998/requerimento_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3998/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Sobre o uso das salas da incubadora industrial, como se dá a classificação das empresas e  quantas salas tem disponível para novas empresas se instalarem neste local e qual critério  para  avaliação das propostas sabendo que são para projetos inovadores e se estão respeitando o tempo de permanência e se o município oferta algum apoio ao encerrar o prazo de permanência e como é feito?</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4048/requerimento_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4048/requerimento_11.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA COMPETENTE INFORMAÇÕES ACERCA DA REVISÃO DO PLANO DIRETOR._x000D_
 QUAIS AS INFORMAÇÕES SOBRE O ANDAMENTO?</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4049/requerimento_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4049/requerimento_12.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE A FINALIZAÇÃO DAS CALÇADAS ONDE FORAM ASFALTADAS AS NOVAS RUAS DO DISTRITO DE AGRO CAFEEIRA, ONDE ESTÃO DESALINHADAS, E JÁ DADAS POR ACABADAS, DIFICULTANDO A TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4051/requerimento_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4051/requerimento_13.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES DA ATUAL SITUAÇÃO DO CONVÊNIO EXISTENTE COM A SEAB REFERENTE À PAVIMENTAÇÃO POLIÉDRICA DA COMUNIDADE OURO VERDE: _x000D_
 - O QUE FALTA PARA AQUELA ESTRADA RECEBER SINALIZAÇÃO POSITIVA PARA O RECEBIMENTO DESTE RECURSO DO GOVERNO DE ESTADO?_x000D_
 - INFORMAÇÕES MAIS ESPECÍFICAS SOBRE OS 2 TRECHOS QUE ESTÃO PARA RECEBER O CALÇAMENTO, 2 KM QUE VÃO DAS PROXIMIDADES DA PROPRIEDADE DO SR. HERBERTO ANDERSON ATÉ AS PROXIMIDADES DA PROPRIEDADE DA SRA. MIRIAM E 2 KM NAS PROXIMIDADES DA PROPRIEDADE DO SR MORESCO ATÉ AS PROXIMIDADES DA PROPRIEDADE DO SR. PARIZOTTO.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4075/requerimento_no_-2021_-todos.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4075/requerimento_no_-2021_-todos.docx</t>
   </si>
   <si>
     <t>- SOLICITO AO EXECUTIVO E SECRETÁRIA COMPETENTE INFORMAÇÕES ACERCA DA DOCUMENTAÇÃO DAS CASAS DO CONJUNTO HABITACIONAL QUE TIVERAM PARCERIA COM A ITAIPÚ, NOS BAIRROS VILA NOVA  E VILA PAZZA:_x000D_
 - O QUE ESTÁ IMPEDINDO OS MUTUÁRIOS DE RECEBEREM AS ESCRITURAS E/OU DOCUMENTO DAS MESMAS?_x000D_
 - POR QUE OS MORADORES NÃO PODEM FAZER MELHORIAS NAS CASAS?_x000D_
 - O JURÍDICO DO MUNICÍPIO ESTÁ TOMANDO AS PROVIDêNCIAS A RESPEITO DOS DOCUMENTOS? SE SIM QUAL O MOTIVO DE TANTA DEMORA?_x000D_
 - OS MORADORES ESTÃO RECEBENDO NOTÍCIAS COM FREQUÊNCIA QUANTO A ESSE ASSUNTO?_x000D_
 - QUANTO AS CASAS QUE SOFRERAM DANOS (PREJUÍZOS) POR PROBLEMAS DE CONSTRUÇÃO, QUAL O MOTIVO O SEGURO AINDA NÃO COBRIU COM OS DANOS OU ATÉ MESMO COM AS MELHORIAS NECESSÁRIAS?</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco, Bedeco, Cleiton Pecatti, Jussara Scarparo de Oliveira, Luizinho, MARINILCE, Patrícia Tórtora, Paulo Cézar Gomes, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4083/requerimento_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4083/requerimento_15.pdf</t>
   </si>
   <si>
     <t>- OS SERVIDORES QUE TRABALHAM NA SAÚDE OU TRABALHARAM NA SAÚDE DURANTE A PANDEMIA ESTÃO RECEBENDO DEFERIMENTO DE SUAS SOLICITAÇÕES DE PROMOÇÃO HORIZONTAL? ESTA PROMOÇÃO QUE DÁ DIREITO AO SERVIDOR COM 600 PONTOS OU MAIS, CONTANDO TEMPO DE SERVIÇO COM GRADUAÇÃO. COM A LEI COMPLEMENTAR 173/2020 PROMOÇÕES, ELEVAÇÕES, QUINQUÊNIOS E AFINS DOS SERVIDORES PÚBLICOS QUE FORAM CONGELADOS DURANTE A PANDEMIA, MAS A MESMA LC CRIA UMA EXCEÇÃO PARA OS SERVIDORES PÚBLICOS CIVIS E MILITARES DA ÁREA DA SAÚDE E DA SEGURANÇA PÚBLICA. ESTE TEMA FOI RESPONDIDOS PELO TCE-PR ATRAVÉS DO ACÓRDÃO Nº 3260/23 DO TRIBUNAL PLENO, QUE GARANTE A CONTAGEM DO TEMPO PARA TODOS QUE TRABALHARAM NA SAÚDE INDEPENDENTE DA ATIVIDADE E PROFISSÃO. _x000D_
 - O MUNICÍPIO ESTÁ APLICANDO O ACÓRDÃO DO TRIBUNAL DE CONTAS OU NÃO?</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4087/requerimento_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4087/requerimento_16.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE OS PONTOS DE ÔNIBUS DO DISTRITO DE AGRO CAFEEIRA E VILA ESMERALDA, O QUE ESTÁ FALTANDO PARA OS MESMOS SEREM INSTALADOS?</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_17.pdf</t>
   </si>
   <si>
     <t>O QUE ESTA SENDO DESENVOLVIDO PARA MELHORAR AS CONDIÇÕES ESTRUTURAL DA FEIRA DO PRODUTOR POIS SABEMOS QUE O INVERNO SE APROXIMA E AUMENTAM AS CHUVA E FRIO DIFICULTANDO O TRABALHO DESTES PRODUTORES?</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_17.pdf</t>
   </si>
   <si>
     <t>- REQUER SABER QUAL O MOTIVO DA FALTA DE REALIZAÇÃO DO CASCALHAMENTO NA ESTRADA BEIRA PARQUE SENTIDO AO MONUMENTO DO SENHOR TADEUSZ, POIS EM CONVERSA COM OS MORADORES FOI PROMETIDO QUE IRIAM FAZER O CASCALHAMENTO ATÉ O RIOZINHO PRÓXIMO AO MONUMENTO._x000D_
 _x000D_
 JUSTIFICATIVA: POIS LÁ TEMOS FAMÍLIAS QUE NÃO CHEGAM E NEM SAEM NOS PERÍODOS DE CHUVA.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4153/requerimento_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4153/requerimento_19.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES COMO ESTÁ O ANDAMENTO DA DOCUMENTAÇÃO DA ESCOLA DA MARQUESITA POIS FOI DADO ENTRADA  NA PREFEITURA  HÁ QUASE UM ANO._x000D_
 - HÁ PREVISÃO DE ENTREGA DA DOCUMENTAÇÃO?</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4162/requerimento_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4162/requerimento_20.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE VIAÇÃO E OBRAS AS INFORMAÇÕES ABAIXO RELACIONADAS:_x000D_
 1 - A QUANTIA DE SERVIDORES GERAIS E OPERADORES DE MÁQUINAS TÊM SIDO SUFICIENTE PARA NÃO PARAREM OS SERVIÇOS OU MAQUINÁRIOS FICAREM PARALISADOS POR FALTA DE OPERADORES?_x000D_
 2 - TÊM EQUIPES OPERANTES O SUFICIENTE PARA REALIZAR A MANUTENÇÃO PREVENTIVA NOS ASFALTOS E ESTRADAS DO INTERIOR? SE NÃO DISPÕEM, O QUE NECESSITA PARA EXECUTAREM?_x000D_
 3 - O MAQUINÁRIO EXISTENTE ATENDE AS NECESSIDADES OU PRECISA SER AMPLIADO? SE NECESSÁRIO AMPLIAR, QUAIS MAQUINÁRIOS NECESSITAM?_x000D_
 4 - DESCREVER O VALOR JÁ GASTO NAS ESTRADAS NA MANUTENÇÃO DE ESTRADAS._x000D_
 QUAIS ESTRADAS FORAM MELHORADAS?_x000D_
 VALOR GASTO COM PONTES?_x000D_
 VALOR GASTO COM BUEIROS?_x000D_
 QUAIS COMUNIDADES DO INTERIOR AINDA FALTA DAR ASSISTÊNCIA E O PORQUE NÃO FOI EXECUTADO?_x000D_
 5 - O FATO DOS MAQUINÁRIOS DA SECRETARIA DE AGRICULTURA TEREM VINDO PARA ESSA PASTA DE VIAÇÃO E OBRAS FOI POSITIVO OU NÃO?</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4172/requerimento_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4172/requerimento_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE À EMPRESA QUE PRESTA SERVIÇO DE COLETA DE LIXO ORGÂNICO PARA O MUNICÍPIO:_x000D_
 _x000D_
 - QUANTOS FUNCIONÁRIOS TEM A EMPRESA QUE PRESTAM SERVIÇO PARA MATELÂNDIA?_x000D_
 - SE TODOS ESTÃO REGISTRADOS LEGALMENTE, SE NÃO TIVEREM TODOS REGISTRADOS, QUAL A JUSTIFICATIVA?</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4185/requerimento_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4185/requerimento_22.pdf</t>
   </si>
   <si>
     <t>1.EXITE PREVISÃO DE UM PRÓXIMO LEILÃO DE BENS MÓVEIS E IMÓVEIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL?_x000D_
 _x000D_
 2.SE SIM, QUAIS OS BENS QUE ESTÃO PREVISTOS PARA O LEILÃO?_x000D_
 _x000D_
 3.QUAIS OS MOTIVOS PARA ESTES SEREM LEILOADOS?_x000D_
 _x000D_
 4.SENDO MAIS OBJETIVOS, EXISTE UMA PREVISÃO DE LEILÃO DO TERRENO DA PREFEITURA MUNICIPAL LOCALIZADO NA VILA NOVA, NA QUADRA 0003, LOTE 000008?</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4186/requerimento_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4186/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, senhores vereadores:_x000D_
 No dia 22 de Junho de 2020 foi apresentado na Casa de Leis do município de Matelândia a PLO (Projeto de Lei Ordinária) 87/2020, na qual diz respeito à “Abertura de Crédito Adicional Suplementar no Valor de R$ 8.000.000,00 (Oito Milhões de Reais)”. A mesma foi aprovada pelos vereadores daquela legislatura em 25/06/2020 e 29/06/2020 e posteriormente seguiram os trâmites legais para a execução deste Projeto que trazia diversas melhorias para a comunidade de Matelândia, dentre elas a justificativa apresentava aquisição de terreno para a construção da Rodoviária (8.000 m²), a construção da Rodoviária (3.000 m²), implantação de obras de Infra Estrutura Urbana através de aplicação de Pavimentação Poliédrica e Recapamento Asfáltico em Ruas e Avenidas do município de Matelândia._x000D_
 O fato é, sabe-se que até o momento diversas das melhorias descritas na justificativa do Projeto 87/2020 não foram cumpridas, também é de conhecimento geral que nesta mesma gestão houve aprovação de ambos os Poderes (Executivo e Legislativo) para concretizar o mesmo, que diz respeito ao FINISA (Financiamento à Infraestrutura e ao Saneamento), ofertado pela CEF (Caixa Econômica Federal), sabe-se também que esta Linha de Crédito é voltada ao Setor Público e têm processos de contratação e prestação de contas ágeis e simplificados._x000D_
 Dentro de todo este contexto em Requerimento e também via documentos apresentados nas Prestações de Contas Públicas quadrimestrais percebe-se que como consequência houve um endividamento de grande porte entre município de Matelândia e CEF (Caixa Econômica Federal) e também surgem diversas dúvidas nas quais venho através de Requerimento pedir esclarecimentos:_x000D_
 _x000D_
 •	Qual o valor amortizado em cada exercício anual até este determinado momento?_x000D_
 •	Considerando todas as Parcelas existentes em contrato firmado por ambas as partes envolvidas, qual será o montante ao término ou quitação deste FINISA?_x000D_
 •	Porque, na época, o Município de Matelândia optou em abrir negociata de um Terreno que já estava em posse municipal (Local onde existe o Terminal Rodoviário atual) e posteriormente decidiu buscar linhas de credito que acarretam endividamento para adquirir novo espaço para construir uma nova Rodoviária?</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4187/requerimento_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4187/requerimento_24.pdf</t>
   </si>
   <si>
     <t>QUAL O REAL MOTIVO DE TANTA DEMORA PARA SER FEITO AS MELHORIAS NECESSÁRIAS NA ESTRADA DA LINHA NOGUEIRA?_x000D_
 _x000D_
 Justificativa: apesar de várias indicações, já se passaram três anos e meio dessa gestão e nada de melhorias foram feitas naquela comunidade.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_25.pdf</t>
   </si>
   <si>
     <t>- CÓPIA DA DOCUMENTAÇÃO DESDE O INÍCIO DA TRAMITAÇÃO DE AQUISIÇÃO DO TERRENO PARA CONSTRUÇÃO DA NOVA ESCOLA MUNICIPAL CLAUDINO ZANON, SENDO A MESMA LOCALIZADA NO BAIRRO VILA NOVA. _x000D_
 - REQUER TAMBÉM CÓPIA DA DOCUMENTAÇÃO DE TODA TRAMITAÇÃO DO RECURSO QUE FORA DESTINADO AO MUNICÍPIO PARA EDIFICAÇÃO/CONSTRUÇÃO DA NOVA ESCOLA MUNICIPAL CLAUDINO ZANON. (EMENDA DO DEPUTADO VERMELHO E FNDE)_x000D_
 - REQUER CÓPIA DA DOCUMENTAÇÃO DE TODA TRAMITAÇÃO DAS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO E MEIO AMBIENTE, COM DATAS, LAUDOS E PROTOCOLOS DE TERCEIROS QUE FIZERAM ANALISES E ESTUDOS (ASSINADOS) AMBIENTAIS DO TERRENO PARA EDIFICAÇÃO/CONSTRUÇÃO DA ESCOLA MUNICIPAL CLAUDINO ZANON,_x000D_
 - CÓPIA NA INTEGRA DE TODO O PROCESSO REFERENTE: AQUISIÇÃO DO TERRENO, RECURSO FEDERAL, DOCUMENTOS DA ADMINISTRAÇÃO MUNICIPAL E CONSTRUÇÃO DA NOVA ESCOLA MUNICIPAL CLAUDINO ZANON._x000D_
 POR FIM, REQUERER EXPLICAÇÕES DO MOTIVO DE NÃO TER INICIADO O PROCESSO DE CONSTRUÇÃO DA ESCOLA MUNICIPAL CLAUDINO ZANON.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Viemos através deste, solicitar ao sr. Maximino Pietrobon, a convocação de 03 (três) servidores públicos citados abaixo para prestar esclarecimentos sobre algumas dúvidas relacionadas à possível contemplação de uma escola municipal no bairro Vila Nova em favor do município de Matelândia._x000D_
 Com o recurso o anunciado e comprometimento do Executivo junto ao deputado federal, também sabe-se que após aprovação desta casa de leis o terreno foi adquirido e está apto à receber esta obra tão importante de demanda mais que suficiente._x000D_
 Existem muitas informações ou desinformações ocorrendo neste momento relacionado ao assunto citado, solicitamos a convocação de alguns membros do poder executivo que representam ou representavam a pasta responsável pela contemplação, prestando seus serviços dentro da área técnica necessária._x000D_
 Os servidores e/ou ex servidores públicos convocados são:_x000D_
 _x000D_
 • Emerson Edgar Zuge (Chefe  Departamento De Convênios De Matelândia._x000D_
 • Gabriel De Carvalho (Atual Secretário De Educaç</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_28.pdf</t>
   </si>
   <si>
     <t>PORQUE QUE O MUNICÍPIO NÃO ATENDEU O PEDIDO DO ESTADO, ESPECIFICAMENTE DO IAT NA ATUALIZAÇÃO DO PROJETO DO PARQUE URBANO A SER CONSTRUÍDO NO BAIRRO VILA PASSA?_x000D_
 _x000D_
 _x000D_
 Justificativa: Pois segundo informação obtida junto ao Instituto Agua e Terra, no mês de junho de 2023 foi solicitado ao município de Matelândia atualização das informações e o município até hoje dia 20 de junho de 2024 e não se manifestou._x000D_
 _x000D_
 Sabemos que estarão sendo atendidos mais de 40 municípios com o recurso para a obra dos parques e Matelândia simplesmente ignora a continuidade deste parque, inclusive com a possibilidade de se instalar ali moradias populares e uma creche.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4244/requerimento_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4244/requerimento_29.pdf</t>
   </si>
   <si>
     <t>SOLICITO ATRAVÉS DESTE REQUERIMENTO, INFORMAÇÕES SOBRE A EXTENSÃO DA CASA DA CULTURA DE AGRO CAFEEIRA:_x000D_
 - COMO ESTÁ A FREQUÊNCIA DE ALUNOS NOS CURSOS, AGORA QUE A ESCOLA ESTADUAL ESTÁ FUNCIONANDO COM PERÍODO INTEGRAL?_x000D_
 - AINDA É POSSÍVEL A INGRESSAO DE NOVOS ALUNOS NAS OFICINAS?_x000D_
 - SE SIM, QUANTAS VAGAS CADA OFICINA AINDA POSSUI?</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_30.pdf</t>
   </si>
   <si>
     <t>EXISTE ALGUM ESTUDO DE VIABILIDADE PARA REGULAMENTAR A SITUAÇÃO DOS MOTORISTAS DAS AMBULÂNCIAS E CONDUTORES DE URGÊNCIA E EMERGÊNCIA._x000D_
 _x000D_
 JUSTIFICATIVA:  POIS TRATA-SE DE TRABALHO DIFERENCIADO ONDE OS MESMOS EXCEDEM A FUNÇÃO DE MOTORISTA E PRECISAM AUXILIAR A ENFERMAGEM, MÉDICOS NOS ATENDIMENTOS, ALÉM DE PRECISAR DE CURSOS ESPECÍFICOS NA ÁREA, EXPOSTOS A RISCOS  BIOLÓGICOS, CONTROLE EMOCIONAL E MUITAS VEZES ASSUMEM TRANSPORTE DE ENFERMOS EM CONDIÇÕES QUE EXIGEM MUITO MAIS DO QUE TRANSPORTE E SIM A REMOÇÃO INCLUSIVE COM MANUSEIO DE MACAS E EQUIPAMENTOS DE APOIO COMO TORPEDOS DE OXIGÊNIO E OUTROS MATERIAIS .</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_31.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A AGUA DA COMUNIDADE DA LINHA DUARTE:_x000D_
 _x000D_
 1-	O QUE FALTA PARA QUE A SITUAÇÃO SEJA RESOLVIDA?_x000D_
 2-	QUEM SÃO OS RESPONSÁVEIS PELA PARTE DOS ENCANAMENTOS?_x000D_
 3-	TEM PREVISÃO DE TERMINO?</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_no_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E HABITAÇÃO INFORMAÇÕES A RESPEITO DO RECURSO DO FUNDO DA MULHER._x000D_
 _x000D_
 1 - O MUNICÍPIO FOI CONTEMPLADO?_x000D_
 2 - QUAL VALOR QUE O MUNICÍPIO RECEBEU?_x000D_
 3 - QUAL É A PLANO DE AÇÃO PARA INVESTIR O RECURSO?</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4274/requerimento_no_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4274/requerimento_no_33.pdf</t>
   </si>
   <si>
     <t>- QUANTOS PROFESSORES FORAM CHAMADOS NO CONCURSO DE 20 HORAS E DE 40 HORAS?_x000D_
 - PARA QUAIS ESCOLAS E CMEIS FORAM ALOCADOS?_x000D_
 - TEVE ALGUM PROFESSOR DE 20 HORAS QUE FORAM ALOCADOS EM CMEI? SE FORAM, POR QUAL MOTIVO, JÁ QUE O CONCURSO PARA 40 HORAS AINDA ESTÁ VIGENTE PARA OS CMEIS?</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_34.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A FALTA DE ATENDIMENTO FISIOTERAPÊUTICO DOMICILIAR:_x000D_
 _x000D_
 - PORQUE NÃO ESTÁ SENDO REALIZADO ESSES ATENDIMENTOS?_x000D_
 _x000D_
 - QUAL INFORMAÇÃO ESTÁ SENDO PASSADO AOS PACIENTES?_x000D_
 _x000D_
 - ESTA SENDO OBSERVADO A PIORA NO QUADRO DE CADA UM, DEVIDO A ESSA AUSÊNCIA DO ATENDIMENTO?</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_35.pdf</t>
   </si>
   <si>
     <t>- CONSIDERANDO PROTOCOLO NÚMERO 15222 DE 2023, COM ASSINATURAS DE MEMBROS DO PODER EXECUTIVO JUNTAMENTE COM DIVERSOS VEREADORES CONSTANDO EM ATA, NO QUAL DIZ RESPEITO À PAVIMENTAÇÃO POLIÉDRICA DA COMUNIDADE LINHA ORO, ESPECIFICAMENTE FALANDO DO TRECHO QUE LIGA AS PROXIMIDADES DA BR 277 ATÉ A COMUNIDADE BANANAL._x000D_
 - HÁ ALGUM PLANEJAMENTO EM ANDAMENTO, POIS COMO FOI ESCLARECIDO VIA JUSTIFICATIVA EM ATA, A COMUNIDADE ABRIGA IMPORTANTE PRODUÇÃO AGRÍCOLA, COMO GRÃOS, LEITE, PROTEÍNA ANIMAL DENTRE OUTROS.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_36.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_36.pdf</t>
   </si>
   <si>
     <t>QUEM SÃO OS FISCAIS DE CONTRATO DAS EMPRESAS TERCEIRIZADAS QUE PRESTAM SERVIÇO PARA O MUNICÍPIO?</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_37.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES SOBRE A SITUAÇÃO FINANCEIRA DO CAIXA DA PREFEITURA, PARA A PRÓXIMA GESTÃO.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4436/requerimento_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4436/requerimento_38.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE A SITUAÇÃO DO LICENCIAMENTO DO CORPO DE BOMBEIROS, NO CMEI MARIA TEREZA DALLABRIDA DE AGRO CAFEEIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6793,67 +6793,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4081/emenda_modificativa_ao_projeto_53-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4418/emenda_aditiva_01-24_-_projeto_195-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3895/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3896/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3897/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3898/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3899/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3900/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3901/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3902/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3903/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3904/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3905/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3906/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3910/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3911/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3916/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3917/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3918/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3919/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3920/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3925/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3926/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3927/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3928/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3930/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3931/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3932/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3938/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3939/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3940/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3941/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3942/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3943/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3944/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3945/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3946/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3947/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3948/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3949/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3950/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3951/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3955/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3956/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3957/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3959/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3958/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3960/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3961/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3962/indicacao_48-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3963/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3964/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3965/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3968/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3969/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3971/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3972/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3973/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3974/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3975/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3976/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3977/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3978/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3979/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3983/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3984/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3986/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3988/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3989/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3991/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3992/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3993/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3994/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3995/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3996/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3997/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3999/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4000/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4016/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4017/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4018/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4032/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4033/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4034/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4036/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4037/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4038/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4039/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4040/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4042/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4043/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4044/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4045/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4046/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4047/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4050/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4052/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4136/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4197/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4198/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4199/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4200/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4201/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4203/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4217/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4218/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4225/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4226/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4227/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4228/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4232/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4233/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4234/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4235/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4236/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4237/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4238/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4239/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4240/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4241/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4242/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4243/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4246/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4247/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4254/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4255/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4256/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4257/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4258/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4259/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4260/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4271/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4272/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4294/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4295/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4296/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4297/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4299/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4300/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4301/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4302/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4303/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4304/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4320/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4321/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4322/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4331/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4332/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4333/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4334/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4337/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4342/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4343/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4344/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4345/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4346/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4347/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4356/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4357/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4358/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4359/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4360/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4377/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4382/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4383/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4384/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4385/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4391/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4392/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4393/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4394/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4395/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4396/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4397/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4398/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4405/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4406/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4407/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4415/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4416/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4423/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4424/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4425/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4433/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4444/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4451/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4035/mocao_01-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4114/mocao_02-24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4127/mocao_03-24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4461/mocao_no_05-24_-_de_aplauso_-_irrigacao_inteligente.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4457/mocao_no_06-24_-_de_aplauso_-ineide_gasparin_-_livro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4173/projeto_de_decreto_legislativo_no_01-24_-_contas_do_executivo_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4020/projeto_de_lei_complementar_12-2024_-_altera_lc_003_2014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3883/projeto_de_lei_01-2024-recomposicao_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3884/projeto_de_lei_02-2024-cidersop.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3886/projeto_de_lei_no_03-24_-_recomposicao_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3887/projeto_de_lei_no_04-24_-_recomposicao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_05-2024-cria_cargo_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_06-2024-filiacao_amp.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3892/projeto_de_lei_07-2024-74a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_08-2024-01a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3894/projeto_de_lei_09-2024-r_1.580.00000-_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3914/projeto_de_lei_10-2024-central_de_compras.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3915/projeto_de_lei_11-2024-estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3912/projeto_de_lei_no_12-2024_-_lei_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_13-2024-r_380.00000-_especial_superavit_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_14-2024-r_380.00000-_especial_superavit_-_alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_15-2024-r_380.00000-_especial_superavit_-_inclusao_loa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3933/projeto_de_lei_16-2024-ampliacao_vaga_cargo_efetivo_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3934/projeto_de_lei_17-2024-66a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3935/projeto_de_lei_18-2024-03a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3936/projeto_de_lei_19-2024-r_345.68999_-_especial_excesso_-_meioambiente-agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3937/projeto_de_lei_20-2024-r_558.50103_-_especial_superavit_-_saude-meioamb-social-agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3967/projeto_de_lei_21-2024-reurb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3980/projeto_de_lei_22-2024-67a._alteracao_ppa_-_2005_2072_2077.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3981/projeto_de_lei_23-2024-04a._alteracao_ldo_-_2005_2072_2077.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3982/projeto_de_lei_24-2024-r_170.57409_-_suplementar_-_adm-educ.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3985/projeto_de_lei_no_25-2024_-_declara_uitilidade_publica_amamec.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4001/projeto_de_lei_26-2024-tesouraria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4002/projeto_de_lei_27-2024-78a._alteracao_ppa_-_obras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4003/projeto_de_lei_28-2024-05a._alteracao_ldo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4004/projeto_de_lei_29-2024-r_655.40104_-_excesso_-_obras.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4005/projeto_de_lei_30-2024-r_593.78104_-_superavit_-_obras_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4006/projeto_de_lei_31-2024-69a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4007/projeto_de_lei_32-2024-06a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4008/projeto_de_lei_33-2024-_especial_superavit_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4009/projeto_de_lei_34-2024-80a._alteracao_ppa_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4010/projeto_de_lei_35-2024-07a._alteracao_ldo_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4011/projeto_de_lei_36-2024-r_450.00000_-_superavit_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4012/projeto_de_lei_37-2024-81a._alteracao_ppa_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4013/projeto_de_lei_38-2024-08a._alteracao_ldo_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4014/projeto_de_lei_39-2024-r_385.00000_-_excesso_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4015/projeto_de_lei_40-2024-r_500000_-_anulacao_-_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4019/projeto_de_lei_41-2024_-_altera_lei_1.129_1998.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_42-2024_-_altera_lei_4.815_2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_43-2024-82a._alteracao_ppa_-_obras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4023/projeto_de_lei_44-2024-09a._alteracao_ldo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4024/projeto_de_lei_45-2024-r_5.800.00000_-_superavit_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4025/projeto_de_lei_46-2024-83a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4026/projeto_de_lei_47-2024-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4027/projeto_de_lei_48-2024-r_702.50000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4028/projeto_de_lei_49-2024-84a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4029/projeto_de_lei_50-2024-11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4030/projeto_de_lei_51-2024_-_r_384.20500_-_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4031/projeto_de_lei_52-2024_-_r_31.22646_-_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4041/projeto_de_lei_53-2024_-_criacao_de_cargos_efetivos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4059/projeto_de_lei_54-2024-ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4053/projeto_de_lei_55-2024-85a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4054/projeto_de_lei_56-2024-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4055/projeto_de_lei_57-2024_-_r1.177.44408_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4056/projeto_de_lei_58-2024-86a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4057/projeto_de_lei_59-2024-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4058/projeto_de_lei_60-2024_-_r_220.00000_-_anulacao_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4062/projeto_de_lei_61-2024-87a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4063/projeto_de_lei_62-2024-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4064/projeto_de_lei_63-2024_-_r_213.14600_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4065/projeto_de_lei_64-2024-doacao_terreno_escola.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4066/projeto_de_lei_65-2024-88a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4067/projeto_de_lei_66-2024-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4068/projeto_de_lei_67-2024_-_r_5.70000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4069/projeto_de_lei_68-2024_-_r_200.00000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4070/projeto_de_lei_69-2024_-_alteracao_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4093/projeto_de_lei_70-2024-concessao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4101/projeto_de_lei_71-2024-_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4094/projeto_de_lei_72-2024-89a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4095/projeto_de_lei_73-2024-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4096/projeto_de_lei_74-2024_-_r_962.71105_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4097/projeto_de_lei_75-2024-90a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4098/projeto_de_lei_76-2024-17a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4099/projeto_de_lei_77-2024_-_r_25.00000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4100/projeto_de_lei_78-2024_-_r_1.475.19204_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4104/projeto_de_lei_79-2024-alteracao_lei_2323_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4116/projeto_de_lei_80-2024-91a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4117/projeto_de_lei_81-2024-18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4118/projeto_de_lei_82-2024_-_r_108.32034_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4119/projeto_de_lei_83-2024_-_r_180.00000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4137/projeto_de_lei_84-2024-_alteracao_lei_5.137-2023-cmdm.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4138/projeto_de_lei_85-2024-92a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4139/projeto_de_lei_86-2024-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4140/projeto_de_lei_87-2024_-_r_250.00000_-_superavit_-_especial.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4141/projeto_de_lei_88-2024_-_r_400.00000_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4154/projeto_de_lei_89-2024-93a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4155/projeto_de_lei_90-2024-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4156/projeto_de_lei_91-2024_-_r_850.00000_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4165/projeto_de_lei_92-2024-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4166/projeto_de_lei_93-2024_-_alteracao_lei_4.643-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4174/projeto_de_lei_94-2024-94a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4175/projeto_de_lei_95-2024-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4176/projeto_de_lei_96-2024_-_r_222.43027_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4177/projeto_de_lei_97-2024-cidersop_missal.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4191/projeto_de_lei_98-2024-95a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4192/projeto_de_lei_99-2024-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4193/projeto_de_lei_100-2024_-_r_333674_-_excesso_-_esp.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4194/projeto_de_lei_101-2024_-_r_15.11606_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4195/projeto_de_lei_102-2024_-_r_298.07536_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4196/projeto_de_lei_103-2024_-_r_374000_-_superavit_-_esp.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4204/projeto_de_lei_104-2024-alteracao_codema.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4205/projeto_de_lei_105-2024-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4206/projeto_de_lei_106-2024-criacao_vagas_temporarias_arquiteto.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_lei_107-2024-_96a_ppa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4208/projeto_de_lei_108-2024-_23a_ldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4209/projeto_de_lei_109-2024_-_r_127.17754.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4210/projeto_de_lei_110-2024-r_749.50269.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_111-2024-r_620.05077.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_112-2024-r_3.288.90704.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4213/projeto_de_lei_113-2024-97a._ppa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4214/projeto_de_lei_114-2024-24a._ldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4215/projeto_de_lei_115-2024-r_411.12380.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4216/projeto_de_lei_116-2024-ubs_vista_do_lago.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_lei_117-2024-ampliacao_pediatra.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4229/projeto_de_lei_118-2024-98a.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4230/projeto_de_lei_119-2024-25a.ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_120-2024-101.00000.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4248/projeto_de_lei_121-2024-99a._ppa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_122-2024-26a._ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_123-2024-_171.000000-superavit.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_124-2024-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4252/projeto_de_lei_125-2024-r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_126-2024-proibicao_venda_medicamento_anticio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_127-2024-100a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_128-2024-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_129-2024_-_500.00000-_excesso_-_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4278/projeto_de_lei_130-2024_-_r_200.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_131-2024_-_r_1.60000_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4280/substitutivo_ao_projeto_de_lei_132-2024-desafetacao_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_133-2024_-_transicao_de_governo_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4283/substitutivo_ao_projeto_de_lei_134-2024-101a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4284/substitutivo_ao_projeto_de_lei_135-2024-28a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_136-2024_-_r_329.33333_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_137-2024_-_r_222.58769_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_138-2024_-_r_1.146.18783_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_139-2024_-_720.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_140-2024-102a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_141-2024-29a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4291/projeto_de_lei_142-2024_-_250.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4292/projeto_de_lei_143-2024_-_r_300.000.00_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4293/projeto_de_lei_144-2024_-_r_534.21294_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_145-2024-103a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_146-2024-30a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_147-2024_-_160.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_148-2024_-_r_222.09598_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_149-2024_-_110.00000_-_anulacao_-sup_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4313/projeto_de_lei_150-2024_-_139.20577_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_151-2024_-_r_330.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_152-2024-104a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_153-2024-31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4317/projeto_de_lei_154-2024-r_1.263.00000_-_suplementar_transposicao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_lei_155-2024_-_r_250.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_lei_156-2024_-_r_235.00000_-_excesso_livre.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_lei_157-2024-predio_ubs_agro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_158-2024-105a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_159-2024-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_160-2024_-_37.10850_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_161-2024_-_56.50000_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4338/projeto_de_lei_162-2024_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4339/projeto_de_lei_163-2024_-_ratificacao_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4340/projeto_de_lei_164-2024-ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4341/projeto_de_lei_165-2024-parceria_cooprafa.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4335/projeto_de_lei_166-2024_-_stela_andrea_-_abirl_laranja.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4336/projeto_de_lei_167-2024_-_bedeco_-_utilidade_publica_atmate-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4348/projeto_de_lei_168-2024-106a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4349/projeto_de_lei_169-2024-33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4350/projeto_de_lei_170-2024_-_r_280.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4351/projeto_de_lei_171-2024_-_r_90.00000_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4352/projeto_de_lei_172-2024_-_r_150.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4353/projeto_de_lei_173-2024_-_r_220.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4354/projeto_de_lei_174-2024_-_237.00000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4355/substitutivo_ao_projeto_de_lei_175-2024_-_r_3.15000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4361/projeto_de_lei_176-2024-107a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4362/projeto_de_lei_177-2024-34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4363/projeto_de_lei_178-2024_-_r_79.90951_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4364/projeto_de_lei_179-2024_-_r_241.20000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4365/projeto_de_lei_180-2024_-_r_120.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4366/projeto_de_lei_181-2024_-_r_277.33919_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4367/projeto_de_lei_182-2024-108a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4368/projeto_de_lei_183-2024-35a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4369/projeto_de_lei_184-2024_-_r_300.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4370/projeto_de_lei_185-2024-loa_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4371/projeto_de_lei_186-2024-109a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4372/projeto_de_lei_187-2024-36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4373/projeto_de_lei_188-2024_-_r_189.91141_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4374/projeto_de_lei_189-2024_-_r_830.07014_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4375/projeto_de_lei_190-2024-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4376/projeto_de_lei_191-2024-autorizacao_de_recebimento_de_bem_em_doacao_favero_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4378/projeto_de_lei_192-2024-110a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4379/projeto_de_lei_193-2024-37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4380/projeto_de_lei_194-2024_-_r_1.035.00000_-_anulacao_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4381/projeto_de_lei_195-2024-alteracoes_fiscalizacao_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4387/projeto_de_lei_196-2024-111a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4388/projeto_de_lei_197-2024-38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4389/projeto_de_lei_198-2024_-_r2.080.50000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4390/projeto_de_lei_199-2024-alteracao_lei_5.100-2024_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4400/projeto_de_lei_200-2024-112a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4401/projeto_de_lei_201-2024-39a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4402/projeto_de_lei_202-2024_-_r_402.01650_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4403/projeto_de_lei_203-2024_-_r_140.42190_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4404/projeto_de_lei_204-2024_-_r_5.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4408/projeto_de_lei_205-2024_-_113a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4409/projeto_de_lei_206-2024_-_40a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4410/projeto_de_lei_207-2024_-_r_98.43453_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4411/projeto_de_lei_208-2024_-_r_1.31008_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4412/projeto_de_lei_209-2024_-_r_21.46657_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4413/projeto_de_lei_210-2024_-_r_10000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4414/projeto_de_lei_211-2024-cip.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4417/projeto_de_lei_212-2024-_declara_utilidade_publica_arpi.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4419/projeto_de_lei_213-2024-_altera_nomenclatura_servicos_gerais_feminio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4420/projeto_de_lei_214-2024-altracao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4421/projeto_de_lei_215-2024-altracao_ivo_favero.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4426/projeto_de_lei_216-2024_-114a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4427/projeto_de_lei_217-2024_-_41a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4428/projeto_de_lei_218-2024_-_r_250.00000_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4429/projeto_de_lei_219-2024_-_115a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4430/projeto_de_lei_220-2024_-_42a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4431/projeto_de_lei_221-2024_-_r_571.00000_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4432/projeto_de_lei_222-2024_-_r_46.00000_-_anulacao_esp.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_de_lei_223-2024_-_116a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4438/projeto_de_lei_224-2024_-_43a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4439/projeto_de_lei_225-2024_-_r_145.20000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4440/projeto_de_lei_226-2024-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4441/projeto_de_lei_227-2024-cidersop.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4445/projeto_de_lei_228-2024-cisi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4446/projeto_de_lei_229-2024_-_117a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4447/projeto_de_lei_230-2024_-_44a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4448/projeto_de_lei_231-2024_-_r_344.80000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4452/projeto_de_lei_232-2024_-_118a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_lei_233-2024_-_45a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4454/projeto_de_lei_234-2024_-_r_11.86190_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4455/projeto_de_lei_235-2024_-_r_168.51183_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_de_lei_236-2024_-_r_41.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_lei_237-2024-alteracao_4734-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4464/projeto_de_lei_238-2024-alteracao_3323-2014.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_de_lei_no_239-24_-_cria_cargo_em_comissao_de_diretor_geral_da_camara.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4465/projeto_de_lei_240-2024_-_r_55.00000-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3885/resolucao_no_01-2024_-_cronograma_de_desembolso_da_camara.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3888/projeto_de_resolucao_no_02-2024_-_altera_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_resolucao_no_03-2024_-_altera_diarias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3913/projeto_de_resolucao_no_04-2024_-_licenca_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3929/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3952/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3953/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3966/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3990/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3998/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4048/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4049/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4051/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4075/requerimento_no_-2021_-todos.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4083/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4087/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4153/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4162/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4172/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4185/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4186/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4187/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4244/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4274/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4436/requerimento_38.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4081/emenda_modificativa_ao_projeto_53-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4418/emenda_aditiva_01-24_-_projeto_195-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3895/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3896/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3897/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3898/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3899/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3900/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3901/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3902/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3903/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3904/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3905/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3906/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3910/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3911/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3916/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3917/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3918/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3919/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3920/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3925/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3926/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3927/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3928/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3930/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3931/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3932/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3938/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3939/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3940/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3941/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3942/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3943/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3944/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3945/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3946/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3947/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3948/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3949/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3950/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3951/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3955/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3956/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3957/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3959/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3958/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3960/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3961/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3962/indicacao_48-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3963/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3964/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3965/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3968/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3969/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3971/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3972/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3973/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3974/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3975/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3976/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3977/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3978/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3979/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3983/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3984/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3986/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3988/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3989/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3991/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3992/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3993/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3994/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3995/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3996/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3997/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3999/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4000/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4016/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4017/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4018/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4032/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4033/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4034/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4036/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4037/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4038/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4039/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4040/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4042/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4043/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4044/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4045/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4046/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4047/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4050/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4052/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4060/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4061/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4071/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4072/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4073/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4074/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4076/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4077/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4078/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4079/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4080/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4082/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4084/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4085/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4086/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4089/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4090/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4091/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4092/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4102/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4103/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4105/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4106/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4107/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4108/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4115/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4109/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4110/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4111/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4112/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4113/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4120/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4121/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4122/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4123/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4124/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4125/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4126/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4128/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4129/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4130/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4132/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4133/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4134/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4135/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4136/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4147/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4148/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4150/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4149/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4142/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4143/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4145/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4146/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4151/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4152/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4157/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4158/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4159/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4160/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4161/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4163/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4164/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4167/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4168/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4169/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4170/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4171/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4178/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4179/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4180/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4181/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4182/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4183/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4184/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4189/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4190/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4197/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4198/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4199/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4200/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4201/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4203/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4217/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4218/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4220/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4221/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4224/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4225/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4226/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4227/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4228/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4232/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4233/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4234/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4235/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4236/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4237/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4238/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4239/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4240/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4241/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4242/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4243/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4246/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4247/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4254/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4255/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4256/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4257/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4258/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4259/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4260/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4261/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4262/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4263/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4264/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4265/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4266/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4267/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4268/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4270/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4271/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4272/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4294/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4295/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4296/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4297/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4299/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4300/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4301/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4302/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4303/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4304/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4305/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4307/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4320/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4321/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4322/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4331/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4332/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4333/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4334/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4337/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4342/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4343/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4344/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4345/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4346/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4347/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4356/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4357/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4358/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4359/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4360/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4377/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4382/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4383/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4384/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4385/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4391/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4392/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4393/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4394/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4395/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4396/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4397/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4398/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4405/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4406/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4407/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4415/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4416/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4422/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4423/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4424/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4425/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4433/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4434/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4435/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4442/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4443/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4444/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4449/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4450/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4451/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4458/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4459/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4460/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4035/mocao_01-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4114/mocao_02-24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4127/mocao_03-24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4461/mocao_no_05-24_-_de_aplauso_-_irrigacao_inteligente.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4457/mocao_no_06-24_-_de_aplauso_-ineide_gasparin_-_livro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4173/projeto_de_decreto_legislativo_no_01-24_-_contas_do_executivo_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4020/projeto_de_lei_complementar_12-2024_-_altera_lc_003_2014.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3883/projeto_de_lei_01-2024-recomposicao_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3884/projeto_de_lei_02-2024-cidersop.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3886/projeto_de_lei_no_03-24_-_recomposicao_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3887/projeto_de_lei_no_04-24_-_recomposicao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_05-2024-cria_cargo_auditor_fiscal.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_06-2024-filiacao_amp.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3892/projeto_de_lei_07-2024-74a.alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_08-2024-01a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3894/projeto_de_lei_09-2024-r_1.580.00000-_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3914/projeto_de_lei_10-2024-central_de_compras.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3915/projeto_de_lei_11-2024-estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3912/projeto_de_lei_no_12-2024_-_lei_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_13-2024-r_380.00000-_especial_superavit_-_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_14-2024-r_380.00000-_especial_superavit_-_alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_15-2024-r_380.00000-_especial_superavit_-_inclusao_loa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3933/projeto_de_lei_16-2024-ampliacao_vaga_cargo_efetivo_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3934/projeto_de_lei_17-2024-66a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3935/projeto_de_lei_18-2024-03a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3936/projeto_de_lei_19-2024-r_345.68999_-_especial_excesso_-_meioambiente-agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3937/projeto_de_lei_20-2024-r_558.50103_-_especial_superavit_-_saude-meioamb-social-agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3967/projeto_de_lei_21-2024-reurb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3980/projeto_de_lei_22-2024-67a._alteracao_ppa_-_2005_2072_2077.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3981/projeto_de_lei_23-2024-04a._alteracao_ldo_-_2005_2072_2077.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3982/projeto_de_lei_24-2024-r_170.57409_-_suplementar_-_adm-educ.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3985/projeto_de_lei_no_25-2024_-_declara_uitilidade_publica_amamec.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4001/projeto_de_lei_26-2024-tesouraria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4002/projeto_de_lei_27-2024-78a._alteracao_ppa_-_obras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4003/projeto_de_lei_28-2024-05a._alteracao_ldo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4004/projeto_de_lei_29-2024-r_655.40104_-_excesso_-_obras.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4005/projeto_de_lei_30-2024-r_593.78104_-_superavit_-_obras_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4006/projeto_de_lei_31-2024-69a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4007/projeto_de_lei_32-2024-06a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4008/projeto_de_lei_33-2024-_especial_superavit_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4009/projeto_de_lei_34-2024-80a._alteracao_ppa_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4010/projeto_de_lei_35-2024-07a._alteracao_ldo_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4011/projeto_de_lei_36-2024-r_450.00000_-_superavit_-_quermesse.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4012/projeto_de_lei_37-2024-81a._alteracao_ppa_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4013/projeto_de_lei_38-2024-08a._alteracao_ldo_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4014/projeto_de_lei_39-2024-r_385.00000_-_excesso_-_agricultura_e_saude.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4015/projeto_de_lei_40-2024-r_500000_-_anulacao_-_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4019/projeto_de_lei_41-2024_-_altera_lei_1.129_1998.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_42-2024_-_altera_lei_4.815_2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_43-2024-82a._alteracao_ppa_-_obras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4023/projeto_de_lei_44-2024-09a._alteracao_ldo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4024/projeto_de_lei_45-2024-r_5.800.00000_-_superavit_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4025/projeto_de_lei_46-2024-83a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4026/projeto_de_lei_47-2024-10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4027/projeto_de_lei_48-2024-r_702.50000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4028/projeto_de_lei_49-2024-84a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4029/projeto_de_lei_50-2024-11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4030/projeto_de_lei_51-2024_-_r_384.20500_-_excesso_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4031/projeto_de_lei_52-2024_-_r_31.22646_-_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4041/projeto_de_lei_53-2024_-_criacao_de_cargos_efetivos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4059/projeto_de_lei_54-2024-ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4053/projeto_de_lei_55-2024-85a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4054/projeto_de_lei_56-2024-12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4055/projeto_de_lei_57-2024_-_r1.177.44408_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4056/projeto_de_lei_58-2024-86a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4057/projeto_de_lei_59-2024-13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4058/projeto_de_lei_60-2024_-_r_220.00000_-_anulacao_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4062/projeto_de_lei_61-2024-87a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4063/projeto_de_lei_62-2024-14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4064/projeto_de_lei_63-2024_-_r_213.14600_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4065/projeto_de_lei_64-2024-doacao_terreno_escola.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4066/projeto_de_lei_65-2024-88a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4067/projeto_de_lei_66-2024-15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4068/projeto_de_lei_67-2024_-_r_5.70000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4069/projeto_de_lei_68-2024_-_r_200.00000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4070/projeto_de_lei_69-2024_-_alteracao_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4093/projeto_de_lei_70-2024-concessao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4101/projeto_de_lei_71-2024-_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4094/projeto_de_lei_72-2024-89a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4095/projeto_de_lei_73-2024-16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4096/projeto_de_lei_74-2024_-_r_962.71105_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4097/projeto_de_lei_75-2024-90a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4098/projeto_de_lei_76-2024-17a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4099/projeto_de_lei_77-2024_-_r_25.00000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4100/projeto_de_lei_78-2024_-_r_1.475.19204_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4104/projeto_de_lei_79-2024-alteracao_lei_2323_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4116/projeto_de_lei_80-2024-91a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4117/projeto_de_lei_81-2024-18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4118/projeto_de_lei_82-2024_-_r_108.32034_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4119/projeto_de_lei_83-2024_-_r_180.00000_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4137/projeto_de_lei_84-2024-_alteracao_lei_5.137-2023-cmdm.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4138/projeto_de_lei_85-2024-92a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4139/projeto_de_lei_86-2024-19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4140/projeto_de_lei_87-2024_-_r_250.00000_-_superavit_-_especial.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4141/projeto_de_lei_88-2024_-_r_400.00000_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4154/projeto_de_lei_89-2024-93a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4155/projeto_de_lei_90-2024-20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4156/projeto_de_lei_91-2024_-_r_850.00000_-_superavit_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4165/projeto_de_lei_92-2024-ampliacao_vagas_provimento_temporario.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4166/projeto_de_lei_93-2024_-_alteracao_lei_4.643-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4174/projeto_de_lei_94-2024-94a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4175/projeto_de_lei_95-2024-21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4176/projeto_de_lei_96-2024_-_r_222.43027_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4177/projeto_de_lei_97-2024-cidersop_missal.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4191/projeto_de_lei_98-2024-95a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4192/projeto_de_lei_99-2024-22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4193/projeto_de_lei_100-2024_-_r_333674_-_excesso_-_esp.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4194/projeto_de_lei_101-2024_-_r_15.11606_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4195/projeto_de_lei_102-2024_-_r_298.07536_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4196/projeto_de_lei_103-2024_-_r_374000_-_superavit_-_esp.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4204/projeto_de_lei_104-2024-alteracao_codema.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4205/projeto_de_lei_105-2024-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4206/projeto_de_lei_106-2024-criacao_vagas_temporarias_arquiteto.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_lei_107-2024-_96a_ppa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4208/projeto_de_lei_108-2024-_23a_ldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4209/projeto_de_lei_109-2024_-_r_127.17754.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4210/projeto_de_lei_110-2024-r_749.50269.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4211/projeto_de_lei_111-2024-r_620.05077.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4212/projeto_de_lei_112-2024-r_3.288.90704.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4213/projeto_de_lei_113-2024-97a._ppa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4214/projeto_de_lei_114-2024-24a._ldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4215/projeto_de_lei_115-2024-r_411.12380.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4216/projeto_de_lei_116-2024-ubs_vista_do_lago.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4219/projeto_de_lei_117-2024-ampliacao_pediatra.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4229/projeto_de_lei_118-2024-98a.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4230/projeto_de_lei_119-2024-25a.ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4231/projeto_de_lei_120-2024-101.00000.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4248/projeto_de_lei_121-2024-99a._ppa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4249/projeto_de_lei_122-2024-26a._ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4250/projeto_de_lei_123-2024-_171.000000-superavit.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4251/projeto_de_lei_124-2024-_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4252/projeto_de_lei_125-2024-r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4253/projeto_de_lei_126-2024-proibicao_venda_medicamento_anticio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4275/projeto_de_lei_127-2024-100a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4276/projeto_de_lei_128-2024-27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4277/projeto_de_lei_129-2024_-_500.00000-_excesso_-_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4278/projeto_de_lei_130-2024_-_r_200.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4279/projeto_de_lei_131-2024_-_r_1.60000_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4280/substitutivo_ao_projeto_de_lei_132-2024-desafetacao_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4282/projeto_de_lei_133-2024_-_transicao_de_governo_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4283/substitutivo_ao_projeto_de_lei_134-2024-101a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4284/substitutivo_ao_projeto_de_lei_135-2024-28a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4285/projeto_de_lei_136-2024_-_r_329.33333_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4286/projeto_de_lei_137-2024_-_r_222.58769_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4287/projeto_de_lei_138-2024_-_r_1.146.18783_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4288/projeto_de_lei_139-2024_-_720.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4289/projeto_de_lei_140-2024-102a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4290/projeto_de_lei_141-2024-29a._alteracao_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4291/projeto_de_lei_142-2024_-_250.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4292/projeto_de_lei_143-2024_-_r_300.000.00_-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4293/projeto_de_lei_144-2024_-_r_534.21294_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4308/projeto_de_lei_145-2024-103a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4309/projeto_de_lei_146-2024-30a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4310/projeto_de_lei_147-2024_-_160.00000-_excesso_-_especial.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4311/projeto_de_lei_148-2024_-_r_222.09598_-_excesso_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4312/projeto_de_lei_149-2024_-_110.00000_-_anulacao_-sup_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4313/projeto_de_lei_150-2024_-_139.20577_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4314/projeto_de_lei_151-2024_-_r_330.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4315/projeto_de_lei_152-2024-104a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4316/projeto_de_lei_153-2024-31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4317/projeto_de_lei_154-2024-r_1.263.00000_-_suplementar_transposicao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4318/projeto_de_lei_155-2024_-_r_250.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4319/projeto_de_lei_156-2024_-_r_235.00000_-_excesso_livre.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4326/projeto_de_lei_157-2024-predio_ubs_agro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4327/projeto_de_lei_158-2024-105a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4328/projeto_de_lei_159-2024-32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4329/projeto_de_lei_160-2024_-_37.10850_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4330/projeto_de_lei_161-2024_-_56.50000_-_anulacao_-_esp.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4338/projeto_de_lei_162-2024_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4339/projeto_de_lei_163-2024_-_ratificacao_ciedepar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4340/projeto_de_lei_164-2024-ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4341/projeto_de_lei_165-2024-parceria_cooprafa.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4335/projeto_de_lei_166-2024_-_stela_andrea_-_abirl_laranja.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4336/projeto_de_lei_167-2024_-_bedeco_-_utilidade_publica_atmate-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4348/projeto_de_lei_168-2024-106a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4349/projeto_de_lei_169-2024-33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4350/projeto_de_lei_170-2024_-_r_280.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4351/projeto_de_lei_171-2024_-_r_90.00000_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4352/projeto_de_lei_172-2024_-_r_150.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4353/projeto_de_lei_173-2024_-_r_220.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4354/projeto_de_lei_174-2024_-_237.00000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4355/substitutivo_ao_projeto_de_lei_175-2024_-_r_3.15000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4361/projeto_de_lei_176-2024-107a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4362/projeto_de_lei_177-2024-34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4363/projeto_de_lei_178-2024_-_r_79.90951_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4364/projeto_de_lei_179-2024_-_r_241.20000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4365/projeto_de_lei_180-2024_-_r_120.00000_-_superavit_sup.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4366/projeto_de_lei_181-2024_-_r_277.33919_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4367/projeto_de_lei_182-2024-108a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4368/projeto_de_lei_183-2024-35a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4369/projeto_de_lei_184-2024_-_r_300.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4370/projeto_de_lei_185-2024-loa_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4371/projeto_de_lei_186-2024-109a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4372/projeto_de_lei_187-2024-36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4373/projeto_de_lei_188-2024_-_r_189.91141_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4374/projeto_de_lei_189-2024_-_r_830.07014_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4375/projeto_de_lei_190-2024-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4376/projeto_de_lei_191-2024-autorizacao_de_recebimento_de_bem_em_doacao_favero_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4378/projeto_de_lei_192-2024-110a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4379/projeto_de_lei_193-2024-37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4380/projeto_de_lei_194-2024_-_r_1.035.00000_-_anulacao_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4381/projeto_de_lei_195-2024-alteracoes_fiscalizacao_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4387/projeto_de_lei_196-2024-111a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4388/projeto_de_lei_197-2024-38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4389/projeto_de_lei_198-2024_-_r2.080.50000_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4390/projeto_de_lei_199-2024-alteracao_lei_5.100-2024_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4400/projeto_de_lei_200-2024-112a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4401/projeto_de_lei_201-2024-39a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4402/projeto_de_lei_202-2024_-_r_402.01650_-_anulacao_-sup.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4403/projeto_de_lei_203-2024_-_r_140.42190_-_superavit_esp.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4404/projeto_de_lei_204-2024_-_r_5.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4408/projeto_de_lei_205-2024_-_113a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4409/projeto_de_lei_206-2024_-_40a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4410/projeto_de_lei_207-2024_-_r_98.43453_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4411/projeto_de_lei_208-2024_-_r_1.31008_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4412/projeto_de_lei_209-2024_-_r_21.46657_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4413/projeto_de_lei_210-2024_-_r_10000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4414/projeto_de_lei_211-2024-cip.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4417/projeto_de_lei_212-2024-_declara_utilidade_publica_arpi.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4419/projeto_de_lei_213-2024-_altera_nomenclatura_servicos_gerais_feminio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4420/projeto_de_lei_214-2024-altracao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4421/projeto_de_lei_215-2024-altracao_ivo_favero.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4426/projeto_de_lei_216-2024_-114a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4427/projeto_de_lei_217-2024_-_41a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4428/projeto_de_lei_218-2024_-_r_250.00000_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4429/projeto_de_lei_219-2024_-_115a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4430/projeto_de_lei_220-2024_-_42a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4431/projeto_de_lei_221-2024_-_r_571.00000_-_anulacao_sup.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4432/projeto_de_lei_222-2024_-_r_46.00000_-_anulacao_esp.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4437/projeto_de_lei_223-2024_-_116a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4438/projeto_de_lei_224-2024_-_43a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4439/projeto_de_lei_225-2024_-_r_145.20000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4440/projeto_de_lei_226-2024-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4441/projeto_de_lei_227-2024-cidersop.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4445/projeto_de_lei_228-2024-cisi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4446/projeto_de_lei_229-2024_-_117a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4447/projeto_de_lei_230-2024_-_44a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4448/projeto_de_lei_231-2024_-_r_344.80000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4452/projeto_de_lei_232-2024_-_118a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4453/projeto_de_lei_233-2024_-_45a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4454/projeto_de_lei_234-2024_-_r_11.86190_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4455/projeto_de_lei_235-2024_-_r_168.51183_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4456/projeto_de_lei_236-2024_-_r_41.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4463/projeto_de_lei_237-2024-alteracao_4734-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4464/projeto_de_lei_238-2024-alteracao_3323-2014.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4462/projeto_de_lei_no_239-24_-_cria_cargo_em_comissao_de_diretor_geral_da_camara.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4465/projeto_de_lei_240-2024_-_r_55.00000-_anulacao_-_sup.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3885/resolucao_no_01-2024_-_cronograma_de_desembolso_da_camara.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3888/projeto_de_resolucao_no_02-2024_-_altera_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_resolucao_no_03-2024_-_altera_diarias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3913/projeto_de_resolucao_no_04-2024_-_licenca_de_vereador.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3929/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3952/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3953/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3966/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3990/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/3998/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4048/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4049/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4051/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4075/requerimento_no_-2021_-todos.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4083/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4087/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4153/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4162/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4172/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4185/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4186/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4187/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4223/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4244/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4245/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4269/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4273/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4274/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4298/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4325/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4386/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4399/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2024/4436/requerimento_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H576"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>