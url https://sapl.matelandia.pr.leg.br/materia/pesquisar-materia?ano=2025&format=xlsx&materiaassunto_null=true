--- v1 (2026-02-28)
+++ v2 (2026-04-18)
@@ -54,6878 +54,6878 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4803/emenda_modificativa_ao_projeto_71-25_-_altera_requisitos_do_cargo_de_diretor.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4803/emenda_modificativa_ao_projeto_71-25_-_altera_requisitos_do_cargo_de_diretor.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 71/25_x000D_
 Projeto Original:_x000D_
 REQUISITOS PARA PROVIMENTO:_x000D_
 - Instrução: Ensino Superior Completo e conhecimento técnico na área._x000D_
 - Idade: mínima de 22 (vinte e dois) anos de idade completos._x000D_
 CONDIÇÕES DE TRABALHO:_x000D_
 - Carga Horária: 40 horas semanais._x000D_
 - Outras: Sujeito a eventuais viagens a serviço ou treinamento de capacitação._x000D_
 _x000D_
 ALTERAÇÃO PROPOSTA:_x000D_
 - Instrução: Ensino Superior Completo ou conhecimento técnico na área._x000D_
 - Idade: mínima de 22 (vinte e dois) anos de idade completos._x000D_
 CONDIÇÕES DE TRABALHO:_x000D_
 - Carga Horária: 40 horas semanais._x000D_
 - Outras: Sujeito a eventuais viagens a serviço ou treinamento de capacitação.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4486/indicacao_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4486/indicacao_01.pdf</t>
   </si>
   <si>
     <t>IINDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ROTATÓRIA OU CONTINUAÇÃO DA RUA NAS REGIÕES DA RUA ORESTES VERDI, CLILTO ALGERI E HILÁRIO MARCOLIN, EM AGROCAFEEIRA. _x000D_
 _x000D_
 Justificativa: Atualmente as ruas não tem saída, dificultando a locomoção com carros para a região, considerando que está bem populosa essa área.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fritz Mecânico, Jussara Scarparo de Oliveira, Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE ADQUIRIR A MULTI MISTURA DA PASTORAL DA SAÚDE E SEJA DISTRIBUÍDO PARA A POPULAÇÃO INFANTIL, GESTANTES, IDOSOS E QUEM NECESSITE._x000D_
 _x000D_
 Justificativa:  A Multi mistura já foi usada anteriormente no nosso município e teve ótimos resultados e atualmente é utilizada por muitos municípios para suplemento alimentar de gestantes, crianças e idosos por conter nutrientes que ajudam na saúde, fazendo com que as pessoas se fortaleçam na imunidade e não adoeçam tanto.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_03.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_03.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE CONSTRUÇÃO DE UM PARQUE URBANO NO DISTRITO  DE AGROCAFEEIRA, TENDO EM VISTA QUE O LOTE URBANO N 05, QUADRA N 11, LOCALIZADO NO LOTEAMENTO URBANO DENOMINADO “ RAUL MOTTA” PERTENCE AO MUNICÍPIO E AINDA TEM UMA VERTENTE DE ÁGUA, POSSIBILITANDO UM LAGO._x000D_
 _x000D_
 Justificativa: houve uma pesquisa entre os moradores do Distrito sobre o que gostariam que fosse feito no distrito e muitas pessoas sugeriram que fosse feito um Parque Urbano para encontro de famílias, caminhadas, lazer, atividades ao ar livre. Fui procurada pelo Sr. Giovane e Fernanda Bazzanela com a sugestão do lote acima citado, com a informação de ter essa vertente tendo a possibilidade de um lago no local, como o lote já pertence ao município, há uma grande possibilidade de se tornar realidade, trazendo mais qualidade de vida aos moradores de Agrocafeeira e região.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leila da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_04.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CREDENCIAR PROFESSORES DO PROFAN REALIZAÇÃO DE OFICINAS, ARTES, MÚSICA, ESPORTES, ARTESANATOS E INFORMÁTICA. REATIVAR A HORTA ASSIM COMO REFORMA E RESTAURAÇÃO DA QUADRA (ILUMINAÇÃO PINTURA CERCAR COM TELA E GRADES MELHORIAS NO QUE SE DIZ RESPEITO AOS MATERIAIS DE TRABALHO REDE, BOLAS, RAQUETES E LUVAS.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_05.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO PARA UMA REFORMA E CONSTRUÇÃO DE COBERTURA NA ENTRADA DA UNIDADE BÁSICA DE SAÚDE ENFERMEIRA LURDINHA, NA VILA NOVA._x000D_
 _x000D_
 Justificativa: considerando o aumento da demando, além, de ter infiltração em alguns pontos precisa ser feito uma cobertura na entrada da unidade para os pacientes em dias de chuvas e também para desembarque de pacientes vulneráveis.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4491/indicacao_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4491/indicacao_06.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA REFORMA NO PAVILHÃO DO CENTRO COMUNITÁRIO DA VILA NOVA NA RUA SOUZA NAVES._x000D_
 _x000D_
 Justificativa: o mesmo é usado para atividades da comunidade das igrejas, escolas, bem como pela saúde com atividades como a roda de conversa. Há muitos problemas com a cozinha sem condição de uso, os banheiros com muito vazamento, vidros quebrados, portas danificadas precisando de pinturas. O campo também precisa de telas no cobertura.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_07.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O TÉRMINO DO MANILHAMENTO, E COLOCAÇÃO DE TAMPAS DE BOCAS DE LOBO NA COMUNIDADE DE MARQUESITA.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_08.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM PARQUINHO PARA AS CRIANÇAS DA COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIN.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_09.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO CALÇAMENTO EM UMA DAS VIAS QUE DÁ ACESSO A IGREJA ASSEMBLEIA DE DEUS DE MARQUESITA LIGANDO AO CALÇAMENTO JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Fritz Mecânico, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADO A PRAÇA NA REGIÃO DAS CASAS DO CRUZEIRINHO, (RESIDENCIAL MATELÂNDIA I POR DO SOL) ARRUMADO OS BANCOS, AS MESAS, OS BRINQUEDOS, COLOCADO GRAMA SINTÉTICA, FAZER MURO DE CONTENÇÃO E UM CAMPO DE AREIA._x000D_
 _x000D_
 Justificativa: A praça é um lugar de comunhão em família, porém está em condições ruins em todos os aspectos, precisa ser revitalizada desde que a população local se comprometa a cuidar, zelar do patrimônio público.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Juarez Greff</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL APLICAÇÃO DE ASFALTO NA RUA ARNALDO HASS, BAIRRO VILA NOVA._x000D_
 _x000D_
 Justificativa: tendo em vista que na rua citada reside uma cadeirante e tem muita dificuldade de locomoção.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4497/indicacao_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4497/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A APLICAÇÃO DE ASFALTO NA RUA MUNHOZ DA ROCHA E NA RUA BENTO GONÇALVES, NA VILA NOVA, EM UM TRECHO DE APROXIMADAMENTE 200 METROS PARA CONCLUIR EM AMBAS AS RUAS.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A APLICAÇÃO DE ASFALTO NA RUA GARIBALDI E ONZE DE JUNHO, NO CENTRO, TENDO EM VISTA QUE AS  RUAS CITADAS DÃO ACESSO AO FÓRUM DA NOSSA COMARCA.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lucas Cadini, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM PLANO DE DESENVOLVIMENTO FUTURO DO MUNICÍPIO COM MOBILIDADE URBANA E CONCLUSÃO DE ASFALTO EM TODOS OS BAIRROS E DISTRITOS.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Lucas Cadini, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4500/indicacao_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4500/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PROJETO DE CALÇADAS EM PAVER, DO CENTRO PARA OS BAIRROS.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Lucas Cadini, Rafael Cabral Felisberto, Serjão, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4501/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4501/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO DE REVITALIZAÇÃO NA RUA MATO GROSSO, NO BAIRRO VILA PASA, DA RUA PADRE ANCHIETA E MINAS GERAIS ATÉ A RUA DO CANTO._x000D_
 _x000D_
 Justificativa: A proposta de revitalização e ampliação da Rua Mato Grosso, no bairro Vila Passa, justifica-se pela necessidade de promover melhorias urbanísticas e proporcionar maior qualidade de vida aos moradores e frequentadores da região. A referida via possui espaço suficiente para a instalação de calçadas padronizadas, estacionamento ordenado e arborização, elementos essenciais para um ambiente mais acessível, seguro e agradável.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS, SEGURANÇA E MONITORAMENTO NO POLO DE SAÚDE DA VILA PAZZA/SÃO CRISTÓVÃO._x000D_
 _x000D_
 Justificativa: O Polo de Saúde localizado na Vila Pasa/São Cristóvão, atualmente desativado, foi alvo de invasão e vandalismo devido à falta de utilização e manutenção por parte do poder público. Essa situação tem causado grande preocupação entre os moradores das proximidades, gerando sensação de insegurança e desconforto.  _x000D_
 Além dos danos físicos ao espaço, a ausência de medidas preventivas reforça o sentimento de abandono da comunidade local, que anseia por soluções efetivas. A reativação do Polo de Saúde, acompanhada de investimentos em infraestrutura, segurança e monitoramento, não apenas revitalizará o espaço, mas também oferecerá serviços essenciais à população e contribuirá para a melhoria da qualidade de vida dos moradores.  _x000D_
 Propomos, portanto, que sejam tomadas providências para:  _x000D_
 1. Reestruturar o espaço físico do Polo de Saúde.  _x000D_
 2. Implementar medidas de segur</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADO O COLÉGIO DOM PEDRO II, PRINCIPALMENTE O FORRO DO TELHADO, TROCA DE GRAMA SINTÉTICA DO PARQUINHO, ILUMINAÇÃO DA QUADRA E PINTURA DA FRENTE DO COLÉGIO.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4504/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4504/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CALÇAMENTO DA ESTRADA DA LINHA PANISSON EM UM TRECHO DE APROXIMADAMENTE TRÊS QUILÔMETROS.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_20.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO DO ASFALTO DA RUA ASSIS BRASIL, BEM COMO A ORGANIZAÇÃO DO ESTACIONAMENTO NA REGIÃO COMERCIAL. _x000D_
 _x000D_
 _x000D_
 Justificativa: O asfalto está com vários buracos e o estacionamento está restrito. Se houver uma maneira de ampliar o estacionamento seria interessante.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DO POSTO DE SAÚDE DA VILA NOVA, CONSIDERANDO A CONSTRUÇÃO DE OUTRA COZINHA, NOVOS CONSULTÓRIOS E TODA ESTRUTURA NECESSÁRIA. _x000D_
 _x000D_
 Justificativa: considerando o Bairro Vila Nova ser um dos maiores da nossa cidade, mesmo que será construído um posto de saúde novo, este precisa de reforma e ampliação para melhor atender o público, que é grande.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_22.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA ANALISADO A POSSIBILIDADE DE BAIXAR A TAXA DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO, DEVIDO A SUA ECONOMIA COM AS TROCAS DE LÂMPADAS._x000D_
 _x000D_
 _x000D_
 Justificativa: considerando que mais de 90% das lâmpadas foram trocadas por led gerando assim economia, considerando um valor considerável em caixa, pode ser possível que a taxa seja menor.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Nei Gasparin</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_23.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAR TODAS AS RUAS DO LOTEAMENTO BARCAROLO E RAUL MOTTA COM COLOCAÇÃO DE CALÇADAS E REDE DE ESGOTO PLUVIAL, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_24.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUAÇÃO DO ASFALTO QUE LIGA A COMUNIDADE DA VILA BRASIL E TAMBÉM A PERFURAÇÃO DO POSSO ARTESIANO.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DO GRAMADO DO CAMPO DE FUTEBOL SOCIETY BEM COMO SEU ALAMBRADO, EM AGRO CAFEEIRA._x000D_
 _x000D_
 Justificativa: os materiais já estão no local para serem instalados, faltando apenas a mão de obra.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_26.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_26.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO PARA AUMENTAR A LARGURAS DAS PONTES JÁ EXISTENTES DO NOSSO MUNICÍPIO E AS PONTES NOVAS QUE FOREM CONSTRUÍDAS JÁ TENHA UM PLANEJAMENTO PARA QUE SEJAM MAIS LARGAS.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_27.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_27.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA COZINHA DO CMEI ALINE HARDT, NO JARDIM TROPICAL, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_28.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_28.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE LAMA ASFÁLTICA NA RUA DAS AMÉRICAS NO CONJUNTO BELA VISTA ATÉ O CONJUNTO SUB 50, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_29.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INSTITUA O PROGRAMA MATELÂNDIA JURO ZERO PARA FOMENTAR O COMÉRCIO LOCAL ._x000D_
 _x000D_
 Justificativa: Através desse programa, haverá incentivo no comércio local, alavancando a economia.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Leila da Saúde, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_30.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_30.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REVITALIZAÇÃO NO BOSQUE DA ANTIGA CAIXA DA ÁGUA NA COMUNIDADE DE MARQUESITA; COM TRILHAS DE CAMINHADA E ACADEMIA AR LIVRE, UM CHAFARIZ APROVEITANDO A MINA DE AGUA EXISTENTE NO LOCAL</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_31.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_31.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA ASFALTO OU CALÇAMENTO NA ESTRADA RURAL DA COMUNIDADE  DE MARQUESITA ATE O CEMITÉRIO DA MESMA.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4525/indicacao_32.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4525/indicacao_32.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REDUTOR DE VELOCIDADE NA RUA LINO DAL POZZO COM A RUA MARCELINO BOSIO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_33.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE 2 KM DE CALÇAMENTO DA LINHA COZER ATÉ O DALAZÉM.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_34.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE 12 KM DE CALÇAMENTO DA LINHA ORO.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_35.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_35.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE 2 KM DE CALÇAMENTO DO SÃO ROQUE ATÉ LINHA PISKE.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_36.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PONTO DE ÔNIBUS ENTRE AS RUA MATO GROSSO, NA QUADRA ENTRE AS RUAS JÚLIO CEZAR E SANTA CATARINA, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_37.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_37.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REDUTOR DE VELOCIDADE NA RUA MUNHOZ DA ROCHA COM RUA ANTÔNIO ROSSATO.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_38.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_38.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DE CONTINUIDADE DO ASFALTO DA COMUNIDADE LINHA COZER SENTIDO À COMUNIDADE SANTO ANTÔNIO, NO CAMPO DO BAHIA, BEIRA PARQUE NACIONAL DO IGUAÇU.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Fritz Mecânico, Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_39.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO EM TODA A REGIÃO QUE FALTA NA AVENIDA BRASIL, NO BAIRRO SÃO CRISTÓVÃO. _x000D_
 _x000D_
 Justificativa: é uma região faz um bom tempo que aguarda por essa benfeitoria, observando que há muitos moradores</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_40.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO ILUMINAÇÃO ADEQUADA NA PRAÇA PRÓXIMA À IGREJA MATRIZ, ONDE TEM O PARQUINHO E ONDE TEM OS BANCOS. _x000D_
 _x000D_
 Justificativa: Essa região é um espaço onde as pessoas gostam de frequentar, porém está muito escuro, gerando insegurança em quem está por ali.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Fritz Mecânico, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_41.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_41.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE RECAPE ASFÁLTICO NA RUA JÚLIO CÉZAR COM OLÍVIO ALESSI  E RUA DAS ORQUÍDEAS, NA VILA PASA.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_42.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO NA RUA COPACABANA E RUA MINAS GERAIS, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_43.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA NA COBERTURA DOS POSTOS DE SAÚDE NA DA VILA PASA E VILA ESMERALDA E DO FORRO NO POSTO DE SAÚDE DO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4538/indicacao_44.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4538/indicacao_44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA UM ESTUDO E PROJETO DE VIABILIDADE PARA EXECUÇÃO DE CALÇAMENTO A PARTIR DA RODOVIA PR 590 PASSANDO PELO CONFINAMENTO DO MARIANO ATÉ A ENTRADA DA VILA RURAL SANTA MARIA, NA COMUNIDADE DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4539/indicacao_45.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4539/indicacao_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO E VIABILIZAÇÃO PARA APLICAÇÃO DE ASFALTO DA VILA RURAL SANTA MARIA ATÉ COMUNIDADE VILA ESMERALDA, EM UM TRECHO APROXIMADO DE 2000 METROS.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_46.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO E PINTURA NA PISTA DE SKATE E QUADRA DE ESPORTES NA PRAÇA DA CULTURA._x000D_
 _x000D_
 _x000D_
  Justificativa: tendo em vista que muitos munícipes frequentam o local para pratica de esportes e lazer.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_47.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_47.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO DA POSSIBILIDADE DE CASCALHAR AS ESTRADAS RURAIS COM PEDRA BRITA.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_48.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UM TRABALHO DE CONSERVAÇÃO DO ASFALTO, NA ESTRADA MUNICIPAL QUE LIGA AGRO CAFEEIRA A COMUNIDADE DO RÍO XAXIM.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_49.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAR AS RUAS DIDOMENICO E A RUA JUCELINO KUBITSCHEK DE OLIVEIRA, EM AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_50.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_50.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DAR CONTINUIDADE NO ASFALTO QUE LIGA A COMUNIDADE DA VILA RURAL A COMUNIDADE DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_51.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_51.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REVITALIZAÇÃO COMPLETA DA AVENIDA JK DE OLIVEIRA, REGIÃO DA MECÂNICA ATÉ A TRINCHEIRA. _x000D_
 _x000D_
 Justificativa: Considerando que essa avenida é uma das entradas do nosso Município e está precária a trafegabilidade, cremos que é necessário que seja reformada toda.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_52.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_52.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE QUANDO FIZER AS ROÇADAS NA BEIRA DO ASFALTO ATÉ MARQUESITA SEJA FEITO TAMBÉM DENTRO DA VILA RURAL SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_53.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_53.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO PARA DOCUMENTAÇÃO DAS LOTES COM RESIDÊNCIA NO PERÍMETRO URBANO DE VILA MARQUESITA, VIABILIZANDO TAMBÉM CALÇAMENTO EM TODAS RUAS DA VILA.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Otoniel Júnior, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_54.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CASCALHAMENTO DE ALGUNS TRECHOS DA ESTRADA DA LINHA COLOMBO._x000D_
 _x000D_
 Justificativa: afim de, proporcionar melhores condições na trafegabilidade para escoamento da safra.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Otoniel Júnior</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_55.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO REPARO NA ESTRADA MARGINAL WALDEMAR JUSTEN, NO TRECHO PRÓXIMO À EMPRESA INCOLAJES. _x000D_
 _x000D_
 Justificativa: a irregularidade no pavimento tem causado avarias nos veículos que nela trafegam.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_56.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO “PROGRAMA DE INCENTIVO PARA CONSTRUÇÃO DE CISTERNAS” NOS EMPREENDIMENTOS AGROPECUÁRIOS DO MUNICÍPIO, POR MEIO DE POLÍTICA PÚBLICA ESPECÍFICA._x000D_
 _x000D_
 Justificativa: com o objetivo de promover o acesso às tecnologias sustentáveis e garantir água para os agricultores desempenharem suas atividades.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4552/indicacao_57.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4552/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO MUNICIPAL SE POSSÍVEL EM CONJUNTO COM A POLÍCIA MILITAR ESTEJAM VISITANDO AS ESCOLAS MUNICIPAIS E ESTADUAIS PARA ORIENTAR AS CRIANÇAS E ADOLESCENTES SOBRE O USO CORRETO DOS PATINETES, MOTOCICLETAS E BICICLETAS ELÉTRICAS, QUANTO A LOCOMOÇÃO NAS VIAS PÚBLICAS E USO DE EQUIPAMENTOS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_58.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_58.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A APLICAÇÃO DE LAMA ASFÁLTICA NAS RUAS DANTE BRAGATE, RUA OLÍVIO ALESSI, RUA DAS ORQUÍDEAS, RUA DAS PALMEIRAS, RUA BEIJA FLOR E RUA 25 DE JULHO.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4554/indicacao_59.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4554/indicacao_59.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A APLICAÇÃO DE LAMA ASFÁLTICA NA RUA JÚLIO CESAR NO BAIRRO VILA PASA DO TRECHO QUE INICIA NA AVENIDA NEREU RAMOS ATÉ AVENIDA JK._x000D_
 _x000D_
 Justificativa: tendo em vista que a rua citada tem um fluxo grande de veículos.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_60.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA PRAÇA OU PARQUINHO NAS 51 CASINHAS, DO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_61.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE 4 LIXEIRAS NAS TRINCHEIRAS, BEM COMO A PINTURA OU TRABALHO DE GRAFITAGEM.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_62.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL APLICAÇÃO DE ASFALTO NA RUA SÃO PAULO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_63.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUIDADE DO CALÇAMENTO OU ASFALTO DA PONTE DA COMUNIDADE DO BARREIRÃO ATÉ A COMUNIDADE DO RIO SABIÁ.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_64.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PINTURA NA PISTA DE CAMINHADA DA RUA PINHEIRO MACHADO ATÉ O PARQUE DE EXPOSIÇÃO E CONTINUIDADE DO PISO DA PISTA ATÉ A ESTRADA CELMAR SOARES GOULART.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_65.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA RECUPERAÇÃO E CASCALHAMENTO NA ESTRADA RURAL NA COMUNIDADE DO SÃO ROQUE DO TRECHO DO ASFALTO DO CAMINHO DO SABER ATÉ A PONTE NA DIVISA COM O MUNICÍPIO DE VERA CRUZ DO OESTE.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_66.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_66.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REINSTALADA A INTERNET NA CAPELA MORTUÁRIA, VISTO QUE, NA OCORRÊNCIA DOS VELÓRIOS O ACESSO SERÁ DISPONIBILIZADO AOS CIDADÃOS PARA SE COMUNICAREM COM OS PARENTES E AMIGOS.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_67.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A MANUTENÇÃO NA ILUMINAÇÃO EXTERNA DO PARQUE ECOLÓGICO FARROUPILHA._x000D_
 _x000D_
 Justificativa: para proporcionar maior segurança as pessoas que transitam no entorno do parque no período noturno.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4563/indicacao_68.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4563/indicacao_68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE UMA PINTURA NA QUADRA DA ESCOLA DE MARQUESITA ATE QUE SE FAÇA A REFORMA DA MESMA.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4564/indicacao_69.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4564/indicacao_69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE UM CRONOGRAMA ALTERNATIVO PARA A REALIZAÇÃO DAS VISITAS DOMICILIARES E ATIVIDADES EXTERNAS DOS ACS E ACE EM HORÁRIOS DE MENOR INTENSIDADE DO SOL E CALOR REDUZINDO AS SAÍDAS ENTRE 11 HS DA MANHÃ AS 15 HS DA TARDE.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_70.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_70.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RESOLVER OS PROBLEMAS QUE TEM AO LADO POSTO DO KIKO E DA BORRACHARIA DO MANDIOCA EM AGRO CAFEEIRA, COMO FAZER A DRENAGEM DA ÁGUA DA CHUVA QUE ACUMULA POR VÁRIOS DIAS E TAMBÉM DAR CONTINUIDADE NA REDE PLUVIAL ENTRE AS RUAS FRANCISCO RISSATO, ESQUINA COM A TANCREDO NEVES._x000D_
 _x000D_
 Justificativa: há 60 dias aproximadamente estará inaugurado a loja bem viver, e os proprietários estão aguardando essas melhorias para dar continuidade na obra.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_71.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_71.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REVITALIZAÇÃO COMPLETA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL DOM BOSCO._x000D_
 _x000D_
 _x000D_
 Justificativa: A quadra está completamente destruída, não existe trave, pintura no chão, a cesta de basquete está toda quebrada. Segue em anexo as fotos.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_72.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_72.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA PAVIMENTAÇÃO DA ESTRADA NA LINHA ALEGRE, ENTRE AS PROPRIEDADES DO SR. NEURI CAPELETTO E DO SR. AUGUSTINHO DEBASTIANI ATÉ A BR-277.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_73.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA, EM FRENTE AO ZORZINCO, NA SAÍDA PARA SANTA LÚCIA.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_74.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_74.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA ARSÊNIO DA COSTA JUNTO COM A PINHEIRO MACHADO EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_75.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_75.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PASSAR O ROLO NA ESTRADA DO ALTO DOURADO</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_76.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_76.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA RECUPERAÇÃO DE BUEIRO E CASCALHAMENTO NA ESTRADA RURAL NA PROPRIEDADE DO SENHOR LAURO MACHADO,  NA COMUNIDADE BENTO MUNHOZ .</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4592/indicacao_77.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4592/indicacao_77.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA RECUPERAÇÃO DE BUEIRO E CASCALHAMENTO NA ESTRADA RURAL NA PROPRIEDADE DO SENHOR LUCINO GUSMÃO,  NA COMUNIDADE DA PICADA BENJAMIM.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_78.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_78.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ASFALTO NA RUA VIRGÍLIO GASPARIN, NO DISTRITO DE AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Juarez Greff, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_79.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_79.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA  EXECUTADA PROJETO DE REFORMA E AMPLIAÇÃO DA RUA PROFESSORA LERIDES PGNUCELI  LIMA E DA PISTA DE CAMINHADA ATÉ A JUNÇÃO COM A ESTRADA CELMAR SOARES GOULART.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Lucas Cadini, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4595/indicacao_80.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4595/indicacao_80.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL OFERTAR CURSOS DE APERFEIÇOAMENTO AOS OPERADORES DE MÁQUINAS PARA ALÉM DE AUXILIAR NOS TRABALHOS SIRVA PARA ELEVAÇÃO DE NÍVEL.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4596/indicacao_81.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4596/indicacao_81.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONTRATAÇÃO DE NUTRICIONISTA E AGENTE DE APOIO PARA O PROFAN.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Leila da Saúde, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_82.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_82.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A LIMPEZA BEM COMO A PINTURA DOS MEIO FIOS.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_83.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_83.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ASFALTO NAS RUAS DO CONJUNTO SUB-50 NA VILA NOVA, QUE SEJA COLOCADO UMA PRAÇA PARA AS CRIANÇAS ASSIM COMO UMA QUADRA DE AREIA NA ÁREA DOS 3 TERRENOS DA PREFEITURA NÃO UTILIZADOS.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_84.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_84.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A LIMPEZA DAS BOCAS DE LOBO NO CONJUNTO BELA VISTA, BEM COMO A CONSTRUÇÃO DE UMA PRAÇA PARA AS CRIANÇAS E. UMA ACADEMIA AO AR LIVRE_x000D_
 _x000D_
 Justificativa: na última chuva invadiu a casa da senhora moradora   beronice catane devido a boca de lobo e sobre a praça hoje temos um terreno com um imóvel usado para ´catequese e outras atividades da igreja com as crianças.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4600/indicacao_85.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4600/indicacao_85.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE FAZER UMA OPERAÇÃO TAPA BURACOS NA ESTRADA QUE LIGA MATELÂNDIA A MARQUESITA, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_86.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_86.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA GRAMA SINTÉTICA EM TODOS OS PLAYGROUNDS DOS CMEIS, ESCOLAS E PRAÇAS/PARQUES MUNICIPAIS, BEM COMO A INSTALAÇÃO DE CERCA DE PROTEÇÃO AO REDOR DOS MESMOS.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Nei Gasparin, Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_87.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO LEVANTAMENTO DE TODAS AS BOCAS DE LOBOS/BUEIROS QUE SE ENCONTRAM QUEBRADOS/DANIFICADOS NO MUNICÍPIO, E SEJAM CONSERTADOS, COM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_88.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_88.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER O  CALÇAMENTO NA ESTRADA QUE LIGA A COMUNIDADE DA LINHA VACARIA ATÉ A COMUNIDADE DO RIO SABIÁ.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4604/indicacao_89.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4604/indicacao_89.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RESOLVER OS PROBLEMAS EXISTENTES NO FINAL DA RUA ELJOCIR PEGORARO, COMO CASCALHAR E REFORMAR AS BOCA DE LOBO, ESTRADA QUE DÁ ACESSO À LINHA DUARTE.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_90.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_90.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CALÇAMENTO NA ESTRADA DO RIO URU.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_91.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE LÂMPADAS NOVAS NOS POSTES ENTRE A ESTRADA JUSTEN ATÉ O VIADUTO.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_92.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_92.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CÂMERA DE SEGURANÇA NA ENTRADA DO CRUZEIRINHO</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_93.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_93.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ASFALTO NA RUA MINAS GERAIS, NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_94.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_94.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA, COM URGÊNCIA, COBERTURA NA FRENTE DO UBS DA UNIDADE DA VILA ESMERALDA E COLOQUE BANCOS PARA AS PESSOAS QUE ESTÃO AGUARDANDO A ABERTURA DA UNIDADE</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4618/indicacao_95.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4618/indicacao_95.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA TERRENO E PLANEJA A CONSTRUÇÃO DE UMA CRECHE EM NOSSO MUNICÍPIO._x000D_
 _x000D_
 Justificativa: para atender as necessidades de vagas para as famílias que as mães trabalham e possam ter atendimento digno as crianças.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_96.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_96.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO PARA A REVITALIZAÇÃO DO HORTO MUNICIPAL E A REFORMA DO BARRACÃO ONDE FICAM OS SERVIDORES.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_97.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FEITO RECAPE ASFÁLTICO NA RUA VITAL BRASIL, BAIRRO VILA NOVA_x000D_
 _x000D_
 Justificativa: a Rua Vital Brasil, ainda está em terra, na região tem muitos moradores e seria importante a revitalização da rua.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_98.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_98.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REMOVIDO OS TRONCOS DAS ÁRVORES NAS CALÇADAS._x000D_
 _x000D_
 Justificativa: Além de ficar um visual feio, não tem a devida acessibilidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                                  Stela Gaboardi_x000D_
 _x000D_
                                                                    Vereadora</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_99.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_99.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE COLOCAR CÂMERAS EM TODAS AS SALAS DE AULA E CMEIS DO MUNICÍPIO. _x000D_
 _x000D_
 Justificativa: Considerando a segurança de alunos e professores, o acesso às câmeras seria somente em casos de necessidade, seguindo devidos critérios.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4623/indicacao_100.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4623/indicacao_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE AO DEPARTAMENTO DE TRÂNSITO QUE SEJA FEITA A DEMARCAÇÃO DE VAGA PARA EXCLUSIVA PARA IDOSO NAS MEDIAÇÕES DO BANCO ITAÚ E NAS DEMAIS AGÊNCIAS QUE NÃO ATENDAM COM A ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_101.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA PROJETO DE READEQUAÇÃO E EXECUÇÃO DE APLICAÇÃO DE ASFALTO NA CONTINUAÇÃO DA ESTRADA LINHA ALEGRE, ENTRADA DA BR 277 DO ANTIGO MOTEL, PRÓXIMO À PROPRIEDADE DO SENHOR NELSON BORGMAN, COM A EXTENSÃO DE APROXIMADAMENTE 1,2 KM, ATÉ A PROPRIEDADE DO SR&gt; CHICO ARGENTA.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4625/indicacao_102.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4625/indicacao_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE À SECRETARIA DE SAÚDE QUE SEJA FORNECIDO TREINAMENTO, CURSO E ATUALIZAÇÕES PARA OS MOTORISTA E TODOS OS FUNCIONÁRIOS DE CADA ÁREA DE ATUAÇÃO, TENDO EM VISTA A PREVISÃO NO ESTATUTO DO SERVIDOR .</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4626/indicacao_103.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4626/indicacao_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA PRAÇA RESIDENCIAL DO CRUZEIRINHO VILA NOVA, LIMPEZA E INSTALAÇÃO DE EQUIPAMENTOS DE ACADEMIA AO AR LIVRE .</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4627/indicacao_104.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4627/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REDUÇÃO DA JORNADA DE TRABALHO DOS ASSISTENTES SOCIAIS PARA 30 HORAS SEMANAIS, SEM PREJUÍZO DO SALARIO. PREVISTO NA LEI 12.317/2010. TENDO EM VISTA QUE A MAIORIA DOS MUNICÍPIOS JÁ SE ADEQUARAM A ESSA LEI.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4629/indicacao_105.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4629/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUIDADE NO CALÇAMENTO DA SANTA LÚCIA ATÉ A COMUNIDADE DO RIO GUARANI E TAMBÉM ATÉ O CALÇAMENTO DA LINHA COZER .</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4630/indicacao_106.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4630/indicacao_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CALÇAMENTO OU ASFALTO DO CALÇAMENTO JÁ EXISTENTE NA COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIM FAZENDO A LIGAÇÃO ATE O CALÇAMENTO DA COMUNIDADE CAMPO BAHIA.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4631/indicacao_107.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4631/indicacao_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE EDUCAÇÃO QUE TROQUE A GRADE EXISTENTE POR GRADE  NOVA QUE OFEREÇA MAIS SEGURANÇA NA ESCOLA VOVÔ CASSIANO.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_108.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE CALÇAMENTO NA RUA COPACABANA, PROXIMIDADES DA RESIDÊNCIA DO SR. ROQUE DALPOZZO.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_109.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AMPLIADO AS VAGAS DE CUIDADOR SOCIAL DA CASA LAR.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_110.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DESCENTRALIZADO O SERVIÇO DO CRAS PARA AS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_111.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NA REFORMA E REVITALIZAÇÃO DAS PRAÇAS SEJAM INCLUÍDOS BRINQUEDOS ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_112.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ORGANIZADO UM ESPAÇO ONDE OS CARROS PÚBLICOS POSSAM SER GUARDADOS, PRINCIPALMENTE FINAIS DE SEMANA._x000D_
 _x000D_
 Justificativa: EVITANDO ASSIM A EXPOSIÇÃO EXCESSIVA AO SOL E A CHUVA, HAVENDO ASSIM A CONSERVAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Fritz Mecânico, Lucas Cadini, Otoniel Júnior, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_113.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE CASINHA DE LIXO NA ESTRADA RURAL DO RIO DALAZÉM, PROXIMIDADES DA PROPRIEDADE DO SR. PEDRO BERSI.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4638/indicacao_114.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4638/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAR E PASSAR O ROLO NA ESTRADA DO BARREIRÃO BEM COMO ARRUMAR O ACESSO DA PONTE NOVA.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_115.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA AO REDOR DA ESCOLA ERINA SIDOR NA VILA NOVA.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_116.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_116.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REAVALIADO A QUESTÃO DE INSALUBRIDADE PARA AS COLABORADORAS DE SERVIÇOS GERAIS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_117.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO RECAPE ASFÁLTICO DA RUA CARLOS TURRI ATÉ ESTRADA DO BARREIRÃO.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_118.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADO A POSSIBILIDADE DO TRANSPORTE PÚBLICO NO INTERIOR.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Lucas Cadini, Otoniel Júnior, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4643/indicacao_119.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4643/indicacao_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A AQUISIÇÃO DE BOLSAS DE RÁFIA PARA SER DISTRIBUÍDA A POPULAÇÃO COM OBJETIVO DE PROMOVER A SEPARAÇÃO E COLETA DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4644/indicacao_120.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4644/indicacao_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A SECRETARIA DE MEIO AMBIENTE E RECURSOS HÍDRICOS DISPONIBILIZE NO SITE DA PREFEITURA, AS INFORMAÇÕES CONCERNENTES À GESTÃO DOS RESÍDUOS SÓLIDOS DO MUNICÍPIO, PARA FACILITAR O ACESSO E DAR TRANSPARÊNCIA NA DIVULGAÇÃO DOS RESULTADOS OBTIDOS NO SETOR CITADO.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4645/indicacao_121.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4645/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO ILUMINAÇÃO PUBLICA NA RUA DAS AMÉRICAS NA LIGAÇÃO DO CONJUNTO BELA VISTA AO CONJUNTO SUB 50, NA VILA NOVA</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_122.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAR E PASSAR O ROLO NA ESTRADA DA ANTIGA LÂNDIA.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_123.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE DUAS LOMBADAS NA RUA COPACABANA, NO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_124.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE COLCHÕES PARA OS ALUNOS QUE CURSAM O PERÍODO INTEGRAL.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_125.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE FAIXAS PARA PEDESTRE NA AVENIDA PRESIDENTE VARGAS AO LADO DO COLÉGIO ESTADUAL DE CAMPO RUI BARBOSA EM AGROCAFEEIRA DEVIDO O INTENSO FLUXO  DE ALUNOS.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_126.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTINUIDADE DA INSTALAÇÃO DE ÁGUA FAZENDO A ABERTURA DAS VALETAS PARA QUE A ÁGUA POSSA CHEGAR ATÉ ÀS MORADIAS, NA COMUNIDADE DO RIO SABIÁ</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_127.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA   ESTUDO DE ALARGAMENTO E ESTACIONAMENTO, CALÇADAS NAS RUAS FIORAVANTE LORINE, RUA MATO GROSSO, RUA PADRE ANCHIETA, RUA ATILIO MENOCIN  E AVENIDA FARRAPOS._x000D_
 _x000D_
 JUSTIFICAVA: do planejamento e futuras obras dessas ruas e avenidas que no futuro todas as ruas terá acesso ao novo colegio estadual a ser construído</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_128.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_128.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA NOVOS PARQUES DE BRINQUEDOS  INFANTIS PARA AS COMUNIDADES BENTO MUNHOZ, COMUNIDADE DA LINHA COSER, COMUNIDADE SÃO ROQUE E COMUNIDADE DA PICADA BENJAMIM.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_129.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA   CASCALHAMENTO E COMPACTAÇAO NAS ESTRADAS RURAIS DAS PROXIMIDADES DAS PROPRIEDADES RURAIS DO SENHOR VANDO GOULART E IRACI ANDRADE NA COMUNIDADE SÃO JOSE DA PICADA BENJAMIM.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_130.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_130.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ANÁLISES TÉCNICAS E FINANCEIRAS PARA VIABILIZAR A IMPLANTAÇÃO DO IPTU VERDE, UMA PROPOSTA DESTINADA A ESTIMULAR INICIATIVAS SUSTENTÁVEIS ATRAVÉS DE REDUÇÃO NO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA PROPRIETÁRIOS QUE ADOTAREM MELHORIAS EM SEUS IMÓVEIS VOLTADOS AO USO CONSCIENTE DE RECURSOS NATURAIS._x000D_
 _x000D_
 JUSTIFICATIVA: ações incluindo medidas como sistema de coleta e reaproveitamento de água, produção de energia por meio de fontes limpas, manejo correto de resíduos sólidos, aproveitamento bioclimático para otimizar eficiência térmica e enérgica, além da utilização de matérias oriundos de fontes renováveis e recicláveis, são ações que reduzem o impacto climático e a produção de resíduos.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Fritz Mecânico, Juarez Greff, Leila da Saúde, Otoniel Júnior, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_131.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_131.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADOTE TECNOLOGIA NOVAS QUE REDUZAM O VOLUME DE RESÍDUOS INDUSTRIAIS, HOSPITALARES E DOMICILIAR, COM A TECNOLOGIA REDUZINDO CUSTO NA DESTINAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4658/indicacao_132.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4658/indicacao_132.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CASCALHAMENTO EM FRENTE AS ESCOLAS MARINO ROSSI E LÁ SALLE DE MARQUESITA_x000D_
 _x000D_
 Justificativa: pois quando chove empossa água e ao descer do transporte escolar as crianças pisam no barro e na água empossada .</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4659/indicacao_133.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4659/indicacao_133.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INTENSIFIQUE A FISCALIZAÇÃO NOS VEÍCULOS DO TRANSPORTE ESCOLAR TERCEIRIZADOS DO MUNICÍPIO. _x000D_
 _x000D_
 Justificativa: Relatos de pais e responsáveis apontam a necessidade de uma inspeção mais rigorosa quanto à manutenção dos veículos, assegurando que estejam em plenas condições de uso, bem como uma supervisão mais efetiva sobre a conduta dos motoristas, especialmente no que diz respeito à velocidade e ao cumprimento das normas de trânsito, garantindo assim um serviço seguro e de qualidade para nossas crianças e adolescentes.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4660/indicacao_134.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4660/indicacao_134.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O BANCO DE RAÇÕES PARA OS ANIMAIS DE RUA, ANIMAIS ABANDONADOS, ANIMAIS RESGATADOS. _x000D_
 _x000D_
 Justificativa: Hoje quando necessita, a sociedade, cuidadores informais, funcionários colaboram com doações, porém custa caro e não tem fim. Pedimos encarecidamente que seja regulamentado um banco de rações para que seja suprido essa falta.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Fritz Mecânico, Juarez Greff, Leila da Saúde, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4661/indicacao_135.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4661/indicacao_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA UM LOCAL PARA QUE SEJA CENTRO DE ATENDIMENTO A PESSOA COM DEFICIÊNCIA E TEA PARA ATENDIMENTO   MULTIDISCIPLINAR.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4662/indicacao_136.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4662/indicacao_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA ESTADUAL DE SEGURANÇA PUBLICA, A INSTALAÇÃO DE UMA SALA, NAS DEPENDÊNCIAS DA DELEGACIA DE POLICIA CIVIL DA CIDADE E COMARCA DE MATELANDIA-PR, ESPECIALIZADA DE ATENDIMENTO A CRIANÇA ,MULHERES IDOSO VITIMAS DE VIOLÊNCIA DOMESTICA E SEXUAL, COMO E O CASO DA SALA LILÁS ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: esse peito traduz especialmente, mas não apenas, a preocupação acercado alto índice de agressões voltadas ao público feminino e já e de conhecimento dos órgãos de segurança pública do estado a necessidade que a comarca de matelandia-pr tem em oferecer serviço mais reservado e adequado  para atendimento de criança adolescente ,mulheres e idosos, até que seja viável instalação de uma delegacia especializada.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4663/indicacao_137.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4663/indicacao_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO ESTUDO PARA VIABILIZAR NOVA EDIFICAÇÃO/CONSTRUÇÃO DA CASA DA CULTURA._x000D_
 _x000D_
 JUSTIFICATIVA: uma vez que atual estrutura é antiga, contendo várias rachaduras, infiltrações e sem acessibilidade necessária para atendimento à população.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4673/indicacao_138.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4673/indicacao_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ADQUIRA CAMINHONETES PARA A SECRETARIA DE OBRAS E AGRICULTURA._x000D_
 _x000D_
 JUSTIFICATIVA: são secretarias que diariamente estão percorrendo o município e necessitam   de veículos que possam oferecer condições de segurança aos colaboradores e também possa suprir as demandas das secretarias.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Fritz Mecânico, Leila da Saúde, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4674/indicacao_139.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4674/indicacao_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REGULARIZE AS PATRULHAS AGRÍCOLAS DO MUNICÍPIO QUE FORAM REPASSADAS AS ASSOCIAÇÕES RURAIS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_140.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_140.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO MONITORES EM VEÍCULOS DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE MATELÂNDIA .</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_141.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA PATROLAMENTO E CASCALHAMENTO NO FINAL DA ESTRADA DO OURO VERDE ATÉ A ESTRADA DO RIO SABIÁ.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4677/indicacao_142.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4677/indicacao_142.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA TAPA BURACOS COM LIMPEZAS NAS SARJETAS E DRENAGENS NOS PONTOS CRÍTICOS NAS ESTRADAS RURAIS DAS COMUNIDADES DO RIO XAXIM, COMUNIDADE BENTO MUNHOZ ATE O CAMPO DO BAHIA, COMUNIDADE BARREIRÃO, COMUNIDADES SANTA LUCIA, BANANAL E MARQUESITA  .</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4678/indicacao_143.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4678/indicacao_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA DA RUA SALGADO FILHO PRINCIPALMENTE NA RUA SAVARIANI COM A SOUZA NAVES NA VILA NOVA.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4679/indicacao_144.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4679/indicacao_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UM PLANO DE MOBILIDADE URBANA COM CICLOVIA ARBORIZADA.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4680/indicacao_145.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4680/indicacao_145.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO PARA A COMPRA DE UMA ROÇADEIRA HIDRÁULICA PARA USO DAS ROÇADAS NAS LATERAIS DAS ESTRADAS DO INTERIOR.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_146.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DO ANTIGO PAVILHÃO DA VILA RURAL SAGRADA FAMÍLIA DE MARQUESITA._x000D_
 _x000D_
 Justificativa: para que o clube de mães tenha um espaço para se reunir.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4683/indicacao_147.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4683/indicacao_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR AS RUAS CAXIAS, DO MEIO E RIO GRANDE DO SUL NA VILA ESMERALDA, PROXIMIDADES DO ANTIGO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4684/indicacao_148.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4684/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UM TRABALHO DE MELHORIAS DENTRO DA PROPRIEDADE DO SR. CLÁUDIO ORO E TAMBÉM PASSAR O ROLO NA ESTRADA DE ACESSO, NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4685/indicacao_149.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4685/indicacao_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS DENTRO DA PROPRIEDADE DO SR. ALFREDO E PAULO FUZINADO NA COMUNIDADE DO SÃO ROQUE E TAMBÉM PASSAR O ROLO NA ESTRADA DE ACESSO.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4686/indicacao_150.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4686/indicacao_150.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O PERÍMETRO URBANO DA CIDADE ATÉ A IGREJA CASA DE ORAÇÃO NA LINHA DO RIO BARREIRÃO.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4687/indicacao_151.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4687/indicacao_151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO UM PROGRAMA DE INCENTIVO PARA CONSTRUÇÃO DE CALÇADAS PADRONIZADAS NO PERÍMETRO URBANO DA CIDADE, ONDE CONTEMPLE AS NORMAS DE ACESSIBILIDADE E AS DIRETRIZES DO PLANO MUNICIPAL DE ARBORIZAÇÃO.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4688/indicacao_152.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4688/indicacao_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADQUIRIDO UMA RETROESCAVADEIRA PARA SECRETARIA DE INFRAESTRUTURA E OBRAS.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4689/indicacao_153.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4689/indicacao_153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE AVALIE A POSSIBILIDADE DE AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DOS MÉDICO NAS UBSS, ESPECIALMENTE DURANTE O HORÁRIO DE ALMOÇO._x000D_
 _x000D_
 Justificativa: muitos trabalhadores só têm esse período disponível para buscar atendimento, e a medida garantiria mais acesso e qualidade nos serviços de saúde para a população.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_154.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAÇA ESTUDO DE IMPACTO FINANCEIRO PARA AVALIAÇÃO E INCORPORAÇÃO DE REAJUSTE AO VALE ALIMENTAÇÃO, COM VALOR ATUAL R$359,00 REAIS, PARA O VALOR DE R$500,00 REAIS.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_155.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_155.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A COLOCAÇÃO DE SEMÁFORO PARA PEDESTRES DEVIDO A FALTA DE VISÃO DA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_156.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_156.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR A ESTRADA QUE DÁ ACESSO AO CENTRO COMUNITÁRIO ATÉ A RESIDÊNCIA DE ALCIDES MARCOLIN, NA LINHA DUARTE.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4701/indicacao_157.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4701/indicacao_157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS EM FRENTE A INDÚSTRIA DEBONA, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4704/indicacao_158.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4704/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja construído um redutor de velocidade no cruzamento entre rua Lino Dal Pozzo e Avenida Garibaldi, com o objetivo de evitar acidentes automobilístico.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4705/indicacao_159.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4705/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja realizado o calçamento poliédrico com extensão 3 Km na estrada que liga Linha Duarte com a Linha Silva Jardim.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4706/indicacao_160.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4706/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja concluída a pavimentação asfáltica na Avenida Santa Catarina na Vila Esmeralda, visto que, faltam somente 100 m para a referida avenida ficar completamente pavimentada.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4707/indicacao_161.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4707/indicacao_161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO LOMBADAS NA RUA BENTO GONÇALVES PRÓXIMO AO CAMPO DO AYMORÉ, NA VILA NOVA._x000D_
 _x000D_
 Justificativa: É uma rua muito movimentada e os carros trafegam em alta velocidade, não precisamos esperar um acidente fatal acontecer para que seja tomado providências.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4708/indicacao_162.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4708/indicacao_162.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE RECAPE ASFÁLTICO NA RUA ORESTES VERDE, CLEMENTINO BIOLE E JOSÉ PEGORARO, EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4709/indicacao_163.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4709/indicacao_163.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAR A ESTRADA DO CRUZEIRINHO A PROXIMIDADES DA PROPRIEDADE DO SR. DEBASTIANI ATÉ A CHURRASCARIA DO PÔLA.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4710/indicacao_164.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4710/indicacao_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ALARGAR A RUA ASSIS BRASIL, NO CENTRO.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Leila da Saúde, Lucas Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4711/indicacao_165.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4711/indicacao_165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A REVITALIZAÇÃO E CONSERTO DA PRAÇA E BRINQUEDOS NA APAE.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4712/indicacao_166.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4712/indicacao_166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO MELHORIAS NAS CALÇADAS NO BAIRRO VILA NOVA._x000D_
 _x000D_
 _x000D_
 Justificativa: há cinco anos foi feito o asfalto e foram destruídos alguns trechos dificultando o uso.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_167.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ARRUMAR AS PORTAS DOS VESTIÁRIOS DA PISCINA TÉRMICA POIS NEM UMA DELAS ESTÁ FECHANDO BEM COMO COLOCAÇÃO DE UMA LONA TÉRMICA.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_168.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_168.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ATUALIZAÇÃO DO PLANO DE CARGOS, CARREIRA E VALORIZAÇÃO DO MAGISTÉRIO DO MUNICÍPIO DE MATELÂNDIA, ESPECIALMENTE QUANTO ÀS ATRIBUIÇÕES, AVALIAÇÃO DE DESEMPENHO E GRATIFICAÇÕES DOS PROFESSORES DE EDUCAÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4723/indicacao_169.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4723/indicacao_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO E PLANEJAMENTO PARA QUE SEJA FEITO RECAPE ASFÁLTICO DO TRAJETO DA COMUNIDADE DA VILA ESMERALDA PASSANDO PELA COMUNIDADE SÃO ROQUE, COMUNIDADE DO XAXIM ATÉ O DISTRITO DE AGROCAFEEIRA  .</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4724/indicacao_170.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4724/indicacao_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE MANILHAS NAS LATERAIS DO BUEIRO NA PROPRIEDADE DA FAMÍLIA MEZZOMO, NA COMUNIDADE BENTO MUNHOZ .</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4725/indicacao_171.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4725/indicacao_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA AMPLIAÇÃO OU REALIZE  PSS PARA VAGAS DE AGENTE COMUNITÁRIO DE SAÚDE, AGENTE COMUNITÁRIO DE ENDEMIAS , TÉCNICO DE ENFERMAGENS E ENFERMEIRAS.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4726/indicacao_172.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4726/indicacao_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADAPTADOS JARDINS SENSORIAIS NAS ESCOLAS E CRECHES DO MUNICÍPIO. _x000D_
 _x000D_
 Justificativa: jardins sensoriais são importantes para pessoas com deficiência permitindo que elas acessem e se conectem com a natureza de forma mais ampla e acessível.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4727/indicacao_173.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4727/indicacao_173.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERAS NOS VEÍCULOS QUE FAZEM O TRANSPORTE ESCOLAR NO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4728/indicacao_174.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4728/indicacao_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE PROJETO DE LEI DENOMINADO “ABRIL VERDE” O ABRIL VERDE É UMA CAMPANHA DE CONSCIENTIZAÇÃO SOBRE SEGURANÇA E SAÚDE NO TRABALHO, FOCADA NA PREVENÇÃO DE ACIDENTES, DOENÇAS OCUPACIONAIS E PSICOLÓGICAS. _x000D_
 _x000D_
 _x000D_
 Justificativa: Em atenção ao dia 28 de abril, segunda-feira passada, executivo O projeto de lei que denominado visa fortalecer essa iniciativa, incentivando empresas privadas, públicas e instituições a promoverem ações de prevenção e conscientização. Segue junto com a presente indicação, um modelo de projeto criado por estes vereadores.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Fritz Mecânico</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_175.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA DO BANANAL ATÉ A LINHA OURO, PROXIMIDADES DAS PROPRIEDADES DO SR. BETO CARICATO E IVA GODOI._x000D_
 _x000D_
 Justificativa: quando chove a estada fica repleta de barro</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4730/indicacao_176.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4730/indicacao_176.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO BANCOS DE ESPERA NO LADO EXTERNO DO POSTO DE SAÚDE CENTRAL._x000D_
 _x000D_
 Justificativa: Como muitas pessoas pegam senha para serem atendidas no posto, chegam mais cedo,  inclusive pessoas idosas, pessoas com crianças, seria muito bom se tivesse cadeiras, bancos, para melhor acomodar as pessoas.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4731/indicacao_177.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4731/indicacao_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO CÂMERAS EM TODAS AS SALAS DE ESTUDO DA CASA DA CULTURA._x000D_
 _x000D_
 Justificativa: Seria importante por questão de segurança  tanto para os alunos como para os professores.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Leila da Saúde, Lucas Cadini, Otoniel Júnior, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4733/indicacao_178.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4733/indicacao_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO UM PONTO DE ÔNIBUS NAS PROXIMIDADES DA PROPRIEDADE DO SR. LUCIANO LUÍS RODRIGUES LOCALIZADA NA ESTRADA DA SANTA LUCIA._x000D_
 _x000D_
 Justificativa: visando atender os cidadãos que utilizam o transporte escolar naquela região.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Otoniel Júnior, Lucas Cadini, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4734/indicacao_179.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4734/indicacao_179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A COMPACTAÇÃO MECÂNICA NO LEITO DA ESTRADA QUE LIGA A COMUNIDADE DO RIO SABIÁ COM A COMUNIDADE DO RIO BARREIRÃO._x000D_
 _x000D_
 _x000D_
 Justificativa: com objetivo de melhorar as condições de trafegabilidade para os cidadãos que transitam no referido trajeto.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4735/indicacao_180.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4735/indicacao_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA REALIZADA A COMPACTAÇÃO MECÂNICA NO LEITO DA ESTRADA QUE LIGA A COMUNIDADE DO RIO GUARANÍ ATÉ AS PROXIMIDADES DA PROPRIEDADE DO SR. CAON DOS AVIÁRIOS._x000D_
 _x000D_
 Justificativa: objetivando melhorar as condições de trafegabilidade para os cidadãos que transitam naquela região.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4736/indicacao_181.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4736/indicacao_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA CONTRATADO SERVIDOR PARA REALIZAR LIMPEZA NAS RUAS COMO VARRIÇÃO E CAPINAGEM.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4737/indicacao_182.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4737/indicacao_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA REALIZADO TAPA BURACOS NA AVENIDA TANCREDO NEVES EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4738/indicacao_183.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4738/indicacao_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADO A POSSIBILIDADE DE COLOCA PONTOS DE ÔNIBUS PRÓXIMO À ESCOLA ESTADUAL EUCLIDES DA CUNHA, E UM OUTRO PONTO AO LADO DA COPEMA._x000D_
 _x000D_
 _x000D_
 Justificativa: A colocação de pontos de ônibus em lugares estratégicos garante a qualidade de vida para quem necessita.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4739/indicacao_184.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4739/indicacao_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ARRUMADO A CERCA AO LADO DO CMEI SONHO MEU, EM AGROCAFEEIRA. _x000D_
 _x000D_
 _x000D_
 Justificativa: Está faltando algumas partes da cerca e seria importante arrumar para evitar que as crianças saiam.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4740/indicacao_185.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4740/indicacao_185.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADQUIRIDO UMA ACADEMIA AO AR LIVRE PARA A COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIN E TAMBÉM SEJA DISPONIBILIZADO AULAS DE GINÁSTICA PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_186.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DE CONTINUIDADE AO CALÇAMENTO DA COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIM ATÉ A ESTRADA BEIRA PARQUE DIVISA COM O MUNICÍPIO DE  CÉU AZUL .</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Juarez Greff, Lucas Cadini, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_187.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO INCLUIR NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, O MÊS "MAIO FURTA-COR", DEDICADO À PROMOÇÃO DE AÇÕES, PALESTRAS, PROGRAMAS DE CONSCIENTIZAÇÃO E INCENTIVO AO CUIDADO DA SAÚDE MENTAL MATERNA, DESDE A CONCEPÇÃO ATÉ O PÓS-PARTO._x000D_
 _x000D_
 Justificativa: a referência ao mês de maio, se deve, por se tratar de mês em que se comemora nacionalmente o dia das mães.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_188.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_188.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A INSTITUIÇÃO DE UM PROGRAMA (CURSO DE CAPACITAÇÃO) PERMANENTE, DE ORIENTAÇÃO E PRIMEIROS SOCORROS PARA OS PROFESSORES DE EDUCAÇÃO FÍSICA E TÉCNICOS, O QUAL INCLUI TODAS AS MODALIDADES DESPORTIVAS E ESPORTIVAS.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_189.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_189.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIAÇÃO DE UMA LEI QUE ISENTA O PACIENTE DIAGNOSTICADO COM NEOPLASIA MALIGNA (CÂNCER) DO PAGAMENTO DO IPTU. A RESPECTIVA LEI, ISENTA O PACIENTE DE CÂNCER DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) SOBRE O IMÓVEL DE SUA PROPRIEDADE QUE SEJA EXCLUSIVAMENTE UTILIZADO COMO SUA RESIDÊNCIA E DE SUA FAMÍLIA, INDEPENDENTE DO TAMANHO DO IMÓVEL.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_190.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM PROGRAMA DE PROTEÇÃO ESPECIAL DE ALTA COMPLEXIDADE NA MODALIDADE DE FAMÍLIA ACOLHEDORA PARA PESSOAS ADULTAS COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Fritz Mecânico, Leila da Saúde, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_191.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE TAPA BURACOS A PARTIR DO VIADUTO PASSANDO PELA COMUNIDADE SANTA LÚCIA ATÉ A COMUNIDADE DO BANANAL.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_192.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA SALA DENTRO DO CEMITÉRIO MUNICIPAL DE AGRO CAFEEIRA PARA DAR MAIS CONFORTO E DIGNIDADE AOS SERVIDORES QUE PRESTAM SEUS SERVIÇOS.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4753/indicacao_193.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4753/indicacao_193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE ESTRUTURA E BRINQUEDOS PARA CRIAÇÃO DE UMA PRAÇA NA COMUNIDADE VILA RURAL SANTA MARIA.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4754/indicacao_194.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4754/indicacao_194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO PARA AQUISIÇÃO DE UNIFORMES OU CAMISETA PARA AS CRIANÇAS QUE SÃO ATENDIDAS PELO PROFAN. _x000D_
 _x000D_
 JUSTIFICATIVA: que as identifique as que são do projeto serviços e convivência e fortalecimento de vínculos.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_195.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_195.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE CASCALHAR E PASSAR O ROLO NA ESTRADA PARA COMUNIDADE SILVA JARDIM EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_196.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_196.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMAR O GINÁSIO DO SÃO CRISTÓVÃO, PRINCIPALMENTE OS BANHEIROS, PISO, TRAVES, REDES, LÂMPADAS E PINTURA.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_197.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_197.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO FAZER PARCERIA COM AS INDÚSTRIAS E CONSTRUIR PONTOS DE ÔNIBUS INTERATIVO COM ILUMINAÇÃO ADEQUADA._x000D_
 _x000D_
 Justificativa: para os trabalhadores se protegerem enquanto aguardam o transporte considerando o aumento significativo da participação feminina no mercado do trabalho, especialmente no terceiro turno e a necessidade de oferecer melhorias e condições para todos os trabalhadores.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_198.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA READEQUADO E EQUIPARADA AS DIÁRIAS DOS SERVIDORES PÚBLICOS MUNICIPAIS, TANTO EFETIVOS QUANTO CARGO COMISSIONADOS, TENDO APENAS A FUNÇÃO DE GARANTIR O CUSTEIO DO SERVIDOR A SERVIÇO DO PODER PÚBLICO COM EXCEÇÃO DO PREFEITO E VICE PREFEITO._x000D_
 _x000D_
 JUSTIFICATIVA: uma vez que a desigualdade entre os demais funcionários públicos, deve ser equiparada</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_199.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_199.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE ASFALTO NA ESTRADA DA INCOLAGES ATÉ PROXIMIDADES DA PROPRIEDADE DA SRA. VERA RODRIGUES.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_200.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DO EVENTO DE QUEIMA DE ESTOQUE PROMOVIDO PELA ASSOCIAÇÃO COMERCIAL JUNTAMENTE COM A QUERMESSE DE INVERNO.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_201.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_201.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO A PAVIMENTAÇÃO ASFÁLTICA OU POLIÉDRICA NO TRECHO ENTRE A AVENIDA JK E A RUA PARÁ, RUA DAS ORQUÍDEAS E PALMEIRAS, NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_202.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_202.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A VIABILIDADE DE SER ALTERADO O VALOR DO CARTÃO CESTA PARA NO MÍNIMO R$ 300,00(TREZENTOS REAIS). _x000D_
 _x000D_
 Justificativa: O valor atual é R$150,00 considerando o alto custo das mercadorias, esse valor se tornou insuficiente. É necessário que seja reavaliado.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_203.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_203.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE OFERECER MÉDICO GERIÁTRICO AOS IDOSOS DO MUNICÍPIO,_x000D_
 _x000D_
 Justificativa: No nosso município estamos com 4.000 pessoas idosas que precisam de atendimento especializado de geriatria. Pedimos que o executivo analise com atenção a possibilidade de oferecer médicos geriatras para um cuidado específico, ainda que o médico estivesse atendendo aqui na cidade para evitar o deslocamento.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_204.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_204.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REVEJA O ESTATUTO DO SERVIDOR PÚBLICO A LEI 1782/2007 NO ARTIGO 85 NO PARÁGRAFO TERCEIRO, NO INCISO A, QUE O SERVIDOR ESTANDO EM TRATAMENTO DE NEOPLASIAS MALIGNA NÃO PERCAM O DIREITO A LICENÇA PRÊMIO.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_205.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_205.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAR A ESTRADA QUE VAI DA LINHA PISKE, PASSANDO PELA VILA RURAL, ATÉ A COMUNIDADE DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Fritz Mecânico, Leila da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_206.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_206.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ANALISE E IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA VITAL BRASIL, NAS PROXIMIDADES DO CEMITÉRIO O LOCAL EM QUESTÃO UM FLUXO  INTENSO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_207.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_207.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO BARRACÃO PARA IMPLEMENTAÇÃO DO CENTRO DE APOIO OPERACIONAL E LOGÍSTICO PARA DEFESA CIVIL MUNICIPAL, A SER UTILIZADO COMO PONTO DE REFERENCIA PARA O RECEBIMENTO DAS DOAÇÕES DE MÓVEIS E EQUIPAMENTOS USADOS EM BOM ESTADO, PARA POSTERIOR DISTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_208.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_208.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA IMPLANTADA ILUMINAÇÃO REBAIXADA NA AVENIDA JUSCELINO KUBITSCHEK DE OLIVEIRA, NO TRECHO QUE COMPREENDE AS PROXIMIDADES DO HOTEL FAELI ATÉ A PRÓXIMA TRINCHEIRA DA BR 277 NO SENTIDO MATELÂNDIA/CASCAVEL._x000D_
 _x000D_
 Justificativa: afim de, proporcionar maior segurança as pessoas que transitam no local no período noturno.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_209.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_209.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ASFALTAR A ESTRADA QUE VAI DA PROPRIEDADE DO SR. CLÁUDIO COLLA ATÉ A PROPRIEDADE DO SR. JOÃO ENGELMANN, NA COMUNIDADE DA VILA BRASIL</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_210.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_210.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAR E PASSAR O ROLO NA RUA JUSCELINO KUBITSCHEK, EM AGRO CAFEEIRA</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_211.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_211.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TRANSFORME O CENTRO DE GERAÇÃO E RENDA NUMA SUPER CRECHE._x000D_
 _x000D_
 JUSTIFICATIVA: QUE SEJA FEITA REVITALIZAÇÃO NA ESTRUTURA DO PRÉDIO E SUPRA A NECESSIDADE DE VAGAS AS CRIANÇAS DO BAIRRO E ARREDORES, OFERECENDO ESTRUTURA SEGURA E ADEQUADA.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_212.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REGULAMENTADO O INSTITUTO FEDERAL DO PARANÁ(POLO DE MATELÂNDIA), BEM COMO, A VIABILIZAÇÃO DE RECURSOS PARA MELHORIA DA INFRAESTRUTURA FÍSICA E TECNOLÓGICA PARA O DESENVOLVIMENTO DOS CURSOS OFERTADOS.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4802/indicacao_213.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4802/indicacao_213.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA FAZER UM ESTUDO PARA AMPLIAÇÃO DA ESTRUTURA DO PAVILHÃO COM BANHEIROS, COZINHA E CHURRASQUEIRA DA COMUNIDADE SANTO ANTÔNIO, NO CAMPO BAHIA</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4804/indicacao_214.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4804/indicacao_214.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TODOS OS SERVIDORES PÚBLICOS USEM CRACHÁ FUNCIONAL COM IDENTIFICAÇÃO DE NOME E SETOR AO QUAL TRABALHAM.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4805/indicacao_215.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4805/indicacao_215.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO E POSTERIORMENTE REALIZADA UMA COBERTURA/TOLDO NA PASSARELA QUE SAI DA PARTE INTERNO DO SALÃO PRINCIPAL DA ESCOLA DOM BOSCO ATÉ O SALÃO MULTIUSO E QUADRA DE ESPORTE, TENDO EM VISTA QUE NOS DIAS CHUVOSOS OS ALUNOS POSSUEM DIFICULDADE PARA CHEGAR ATÉ O LOCAL, BEM COMO, QUE SEJA REALIZADA MELHORIAS NA QUADRA POLIESPORTIVA DA REFERIDA ESCOLA._x000D_
 _x000D_
 Justificativa: a reforma na quadra é necessária uma vez que, a mesma esta inutilizável por falta de alguns ajustes e materiais que são essenciais para a prática esportiva.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_216.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_216.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UMA REFORMA COMPLETA NO GINÁSIO DE ESPORTES DE AGRO CAFEEIRA COMO ACESSO AO GINÁSIO, ÁREA DE ENTRADA, AUMENTAR O ESPAÇO DO BAR, REFORMA DOS BANHEIROS, PINTURA E AUMENTAR O ESPAÇO DO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_217.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AMPLIADO A SALA DE TRIBUTAÇÃO, OFERECENDO ESPAÇO MAIS AMPLO PARA QUEM NECESSITE DOS SERVIÇOS, ALÉM DE COLOCAÇÃO DE BIOMBOS SEPARANDO OS ATENDIMENTOS. _x000D_
 _x000D_
 Justificativa: O espaço físico da sala de tributação é muito pequeno, não há lugar para as pessoas sentarem, não há condições de mais de uma pessoa ser atendida. Sem condições para um setor de tamanha relevância.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Juarez Greff, Jussara Scarparo de Oliveira, Lucas Cadini, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_218.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_218.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA OFERECIDO CURSO DE CAPACITAÇÃO PARA TODOS OS COLABORADORES DO SETOR DE TRIBUTAÇÃO._x000D_
 _x000D_
 Justificativa: A nova lei de tributação em particular a Reforma Tributária, gerará impactos significativos em cidades pequenas que precisarão se adaptar às novas regras. Os colaboradores da pasta precisam conhecimento.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4809/indicacao_219.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4809/indicacao_219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE COLOCAÇÃO DE UM PARQUINHO PARA AS CRIANÇAS E APARELHOS DE GINÁSTICA, ALÉM DE ILUMINAÇÃO AO LADO DO NOVO POSTO DE SAÚDE DORINHO RISSATO, EM AGROCAFEEIRA, E RUA ORESTES VERDI._x000D_
 _x000D_
 Justificativa: É um espaço com sombra, próximo a escola, CMEI, perto de uma quadra de esporte, lugar propício para tempo de qualidade em família.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4810/indicacao_220.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4810/indicacao_220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO UM AUXÍLIO AOS SERVIDORES PÚBLICOS MUNICIPAIS, DENOMINADO GRATIFICAÇÃO DE DIFÍCIL ACESSO._x000D_
 _x000D_
 JUSTIFICATIVA; propor equiparação aos servidores que residem longe de seus locais de trabalho, opina-se para que o respectivo benefício seja ofertado para servidores com distância mínima de 5 km de seu local de trabalho e onde não exista serviços de transporte público, assim, reconhecendo às dificuldades e desafios enfrentados por esses profissionais.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_221.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_221.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DESOBSTRUÇÃO DAS BOCAS DE LOBO EM TODA A CIDADE, PRIORIZANDO OS PONTOS MAIS CRÍTICOS, EM ESPECIAL, A SITUAÇÃO DA RUA SAULO PELISSARO, LOCALIZADA NO BAIRRO VILA PASA. _x000D_
 _x000D_
 _x000D_
 Justificativa: os moradores vêm enfrentando frequentes alagamentos nas residências sempre que ocorrem chuvas, o que tem causado inúmeros transtornos à comunidade local. _x000D_
 A presente indicação visa prevenir danos materiais, preservar a qualidade de vida dos munícipes e garantir o correto funcionamento do sistema de drenagem pluvial.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4829/indicacao_222.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4829/indicacao_222.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE PONTO DE ÔNIBUS PROXIMIDADES DA CASA DO SR. GERALDO, NA MARQUEZITA.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4830/indicacao_223.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4830/indicacao_223.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL READEQUAÇÃO NAS ESTRADAS RURAIS PRINCIPALMENTE QUANTO AO ACÚMULO DE ÁGUA.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4828/indicacao_224.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4828/indicacao_224.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM TOLDO NO CORREDOR PARA O REFEITÓRIO NO CMEI MARIA THEREZA DALLABRIDA, EM AGRO CAFEEIRA._x000D_
 _x000D_
 Justificativa: porque molha tudo onde as crianças passam para vir no refeitório é tudo aberto</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_225.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_225.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UMA IMPRESSORA NA SALA DE ATENDIMENTO MÉDICO NO POSTO DE MARQUESITA.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_226.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_226.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A CONTRATAÇÃO, COM REGIME DE URGÊNCIA, DE EMPRESA ESPECIALIZADA EM MÃO DE OBRA, MAQUINÁRIOS PARA LIMPEZA E TROCA DE MANILHAMENTO DO MUNICÍPIO .</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_227.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_227.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE EMPRESA COM MAO DE OBRA E MAQUINÁRIOS PARA CONSERVAÇÃO DE ESTRADAS RURAIS COM  ROÇADAS E LIMPEZAS DE BUEIROS.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_228.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADEQUADA A SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DA RUA ASSIS BRASIL COM A AVENIDA BORGES DE MEDEIROS, PARA FACILITAR A MANOBRA DOS ÔNIBUS QUE ACESSAM A RODOVIÁRIA, COM O OBJETIVO DE EVITAR ACIDENTES.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_229.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_229.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADO JUNTO A SANEPAR A CONSTRUÇÃO DE UM HIDRANTE EM AGRO CAFEEIRA PARA AGILIZAR OS TRABALHOS DA DEFESA CIVIL, PRINCIPALMENTE NOS ATENDIMENTOS DE OCORRÊNCIAS DE INCÊNDIOS.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4836/indicacao_230.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4836/indicacao_230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADO A AMPLIAÇÃO DO ESPAÇO FÍSICO DO PORTAL COLONIAL(SEDE DA COOPRAFA)._x000D_
 _x000D_
 JUSTIFICATIVA: a fim de possibilitar melhores condições de trabalho aos agricultores familiares na logística de armazenamento e distribuição da merenda e escolar, bem como na implantação do açougue para diversificar os negócios dos pequenos agricultores .</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4837/indicacao_231.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4837/indicacao_231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO PARA QUE SEJA AMPLIADO O NÚMERO DE VAGAS SOCIAL NO LAR DOS IDOSOS.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4839/indicacao_232.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4839/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A RESTAURAÇÃO/REFORMA DA PRAÇA MUNICIPAL OLÍVIO MASSAROLO E DA PRAÇA MUNICIPAL SÉTIMO BARCAROLO. _x000D_
 _x000D_
 Justificativa: Espaços públicos de grande relevância para o lazer e a convivência da população Matelandiense. É notável o estado de deterioração em que se encontram, as calçadas estão danificadas, dificultando a mobilidade e colocando em risco a integridade física dos usuários; a pintura está desgastada, comprometendo a estética do local; e ainda há ausência de bebedouros e sanitários, o que limita o tempo de permanência e o conforto dos frequentadores</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4842/indicacao_233.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4842/indicacao_233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA HOMENAGEADA A SRA. ZÉLIA BIAZUS FONTANA(IN MEMORIAN) COM O NOME DE UMA RUA, AVENIDA OU LOGRADOURO._x000D_
 _x000D_
 Justificativa: Ela chegou em Matelândia em 1951, como era uma pessoa dinâmica, foi designada a cuidar do correio, único meio de comunicação do período, ponto de referëncia. Dona Zélia contribuiu lindamente para unir pessoas e consequentemente para o desenvolvimento do nosso município. Uma homenagem como essa eternizará seu nome</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_234.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_234.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE MAIS UMA LOMBADA EM FRENTE AO HOSPITAL PADRE TEZZA.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4850/indicacao_235.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4850/indicacao_235.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA AVENIDA PRESIDENTE VARGAS, PRÓXIMO A PADARIA E CONFEITARIA KI DELÍCIA, ENTRE OS NÚMEROS 767 E 873, EM AGRO CAFEEIRA._x000D_
 _x000D_
 Justificativa: para dar mais conforto e dignidade aos usuários</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4851/indicacao_236.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4851/indicacao_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DO CAMPO DO AYMORÉ, BEM COMO MELHORIAS NA ARQUIBANCADA, BANHEIROS E DEMAIS ESTRUTURAS</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4862/indicacao_237.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4862/indicacao_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA HOMENAGEADA SRA. DEONILDE PEDRO BOM FONTANA(NINI) (EM MEMÓRIA), COM O NOME DO NOVO POSTO DE SAÚDE DA VILA NOVA. _x000D_
 _x000D_
 Justificativa: Deonilde Sirlei Pedro Bom Fontana, também conhecida como Nini, casada com Orildo Fontana, mãe de três filhos, nascida no dia 15/08/1947, falecida no dia 21/07/2023. Iniciou o seu trabalho no ano 1964 no Hospital Nossa Senhora do Caravaggio, posteriormente recebendo o convite do Prefeito Olivio Massarolo para assumir o Posto de Saúde na Avenida Duque de Caxias, próximo a Igreja Assembléia Deus até a transferência do posto de saúde para Av: Cristóvão Colombo ao lado do zoológico onde trabalhou até sua aposentadoria. Destacando sua preocupação com os pacientes pois sempre abria o posto de saúde às quatro e meia para adiantar o atendimento e conforto da população. Dona Deonilde era chamada carinhosamente de Nini.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_238.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_238.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM  QUEBRA MOLAS NA AVENIDA PARANÁ, PRÓXIMO AO COLÉGIO ESTADUAL EUCLIDES DA CUNHA. _x000D_
 _x000D_
 Justificativa: Na esquina do Colégio Euclides da Cunha tem uma faixa de pedestre e tem o estacionamento dos ônibus, as pessoas saem para atravessar a avenida e saem da frente do ônibus que está ali parado, os carros que trafegam na avenida, por muitas vezes são surpreendidos pelos pedestres. Com um redutor de velocidade pode se evitar acidentes.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_239.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_239.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE DUAS LOMBADAS NAS PROXIMIDADES DA IGREJA MATRIZ EM SEUS DOIS SENTIDOS DA VIA, NA AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4865/indicacao_240.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4865/indicacao_240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA OFICIO SOLICITANDO A PRIMEIRA DAMA ESTADUAL SRA. LUCIANA SAITO MASSA, PRESIDENTE DO CONSELHO E SUPERINTENDÊNCIA GERAL DE AÇÕES SOLIDARIA (SGAS) DE 500 COLCHOES E 500 COBERTORES  PARA SER UTILIZADO PELA SECRETARIA DE EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_241.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_241.pdf</t>
   </si>
   <si>
     <t>- INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA ESTRADA DO RIO URU.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_242.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_242.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE A SECRETARIA DE AGRICULTURA FAÇA ORGANIZAÇÃO PARA ATENDER TODOS OS AGRICULTORES DA MESMA LOCALIDADE NO MOMENTO DA REALIZAÇÃO DOS TRABALHOS DA PORTEIRA PARA DENTRO._x000D_
 _x000D_
 Justificativa: para economizar tempo e deslocamento com os equipamentos e máquinas e atenda todos os agricultores da mesma região ao invés de atender um  e depois se deslocar até outro local</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_243.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE SAÚDE PARA AUMENTAR AS VAGAS DE ATENDIMENTO DAS CRIANÇAS ESPECIAIS OU AUMENTAR OS HORÁRIOS.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_244.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_244.pdf</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4876/indicacao_245.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4876/indicacao_245.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO E GUARDA PATRIMONIAL NOTURNA DE FORMA INTEGRAL NA PRAÇA DA CULTURA._x000D_
 _x000D_
 Justificava: diante de inúmeras demandas da população, preocupada com a crescente ocorrência de atos de vandalismo, depredação do patrimônio público e, especialmente, com o uso inadequado daquele espaço por parte de adolescentes e jovens. Há relatos de que o local tem sido utilizado, principalmente no período noturno, para o consumo de drogas ilícitas, além da prática de relações sexuais precoces, situações que envolvem diretamente questões de saúde pública, segurança e proteção à infância e juventude.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4877/indicacao_246.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4877/indicacao_246.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO UMA CENTRAL DO MIGRANTE EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 Justificativa: Essa central do Migrante teria como objetivo um local onde as pessoas que vem de outros estados e países pudessem serem orientados sobre informações importantes da nossa cidade como endereços de postos de saúde, hospital,escola, documentação, fórum, etc. _x000D_
  Que fosse entregue um folder com respectivos endereços.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Lucas Cadini, Otoniel Júnior, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4878/indicacao_247.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4878/indicacao_247.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA VIABILIZADO A AQUISIÇÃO DE UM TRATOR PARA ASSOCIAÇÃO DE MORADORES DAS COMUNIDADES DO RIO SABIÁ E RIO BARREIRÃO.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4879/indicacao_248.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4879/indicacao_248.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA ADQUIRIDOS UMA RETROESCAVADEIRA E UM CAMINHÃO, COM OBJETIVO DE ESTRUTURAR A COLETA DE RESÍDUOS DA CONSTRUÇÃO CIVIL DA SECRETARIA DE MEIO AMBIENTE E RECURSOS HÍDRICOS.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_249.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_249.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA VIABILIZADO JUNTO AO GOVERNO DO ESTADO UM DE VEÍCULO PARA O SINDICATO RURAL DE MATELÂNDIA  E UM VEÍCULO PARA O SINDICATO DOS TRABALHADORES RURAIS DE MATELÂNDIA, AMBOS PARA REALIZAÇÃO DE CURSOS NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_250.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_250.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO  MUNICIPAL QUE SEJA VIABILIZADO JUNTO AO GOVERNO DO ESTADO A AQUISIÇÃO DE UM MICRO-ÔNIBUS PARA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E HABITAÇÃO E SECRETARIA DE ESPORTE E LAZER, QUE SERÁ UTILIZADO NO TRANSPORTE DOS INTEGRANTES DO CLUBE DA TERCEIRA IDADE E DOS ATLETAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_251.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_251.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TRANSFERIDO O HORTO MUNICIPAL PARA O ESPAÇO PRÓXIMO AO PROFAN. _x000D_
 _x000D_
 Justificativa: O espaço próximo ao Profan é mais acessível, pode ser aberto à visitação podendo ser um espaço turístico.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_252.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_252.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O FECHAMENTO DA QUADRA DA ESCOLA VOVÔ CASSAIANO, NO BAIRRO VILA PASA._x000D_
 _x000D_
  JUSTIFICATIVA: a quadra em dias de chuvas, frio torna-se inviável a utilização pelos alunos ou comunidade.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_253.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_253.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO  MUNICIPAL QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DA LINHA VACARIA, NO TRECHO QUE ESTÁ SEM CALÇAMENTO.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_254.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADA A CONSTRUÇÃO DE CALÇADAS NA RUA CARLOS TURRI, COMPREENDENDO O TRECHO ENTRE A RUA IPANEMA E AMÉRICO VESPÚCIO, NA LATERAL QUE MARGEIA A PROPRIEDADE DA FAMÍLIA LEMKE.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_255.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADO JUNTO AO GOVERNO ESTADUAL A CONSTRUÇÃO DE UMA NOVA ESCOLA PARA A APAE JESUS MENINO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_256.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CONCURSO PARA AGRÔNOMO E TÉCNICO AGRÍCOLA PARA A SECRETARIA DE AGROPECUÁRIA._x000D_
 _x000D_
 Justificativa: com o objetivo de disponibilizar de forma contínua os programas e projetos de assistência técnica da agricultura familiar.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_257.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM VIABILIZADAS VAGAS DE ESTACIONAMENTO E A CONSTRUÇÃO DE CALÇADAS NOS CEMITÉRIOS DE AGRO CAFEEIRA E VILA ESMERALDA._x000D_
 _x000D_
 Justificativa: com o objetivo de manter o trânsito organizado nos dias de alto fluxo de visitantes.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4914/indicacao_258.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4914/indicacao_258.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A REFORMA COMPLETA DA CASA MORTUÁRIA LOCALIZADA NESTA CIDADE._x000D_
 _x000D_
 Justificativa: a casa mortuária é um espaço de grande relevância social, utilizado pela população em momentos de despedida e luto. Atualmente, o local apresenta problemas estruturais como infiltração, iluminação precária, falta de climatização e ausência de acessibilidade, o que compromete o conforto e a dignidade das famílias. A reforma é necessária para garantir um ambiente mais acolhedor, seguro e respeitoso, condizente com a função que o espaço desempenha. A melhoria da infraestrutura também permitirá um atendimento mais adequado á comunidade</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_259.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_259.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AMPLIAÇÃO DO CMEI MARIA THEREZA DALLABRIDA COM SALA PARA BERÇÁRIO E REESTRUTURAÇÃO DAS SALAS, COLOCAÇÃO DE PLAYGROUND, MOTO INFANTIL, EXTENSÃO DE TELHADO OU TOLDO, COLOCAÇÃO DE ARMÁRIOS E CÂMERAS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4920/indicacao_260.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4920/indicacao_260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA COMUNIDADE DA LINHA COZER, BEM COMO NA AVENIDA BORGES DE MEDEIROS, NO CENTRO</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4921/indicacao_261.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4921/indicacao_261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO CÂMERAS NA PARTE INTERNA DOS CARROS, ÔNIBUS, VANS PÚBLICOS QUE SE LOCOMOVEM COM PASSAGEIROS DA SECRETARIA DA SAÚDE. _x000D_
 _x000D_
 _x000D_
 Justificativa: O pedido se dá para ter maior segurança para todos.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4922/indicacao_262.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4922/indicacao_262.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TROCADO OU ARRUMADO O BEBEDOURO DA PRAÇA DA CULTURA. _x000D_
 _x000D_
 _x000D_
 Justificativa: Pelo grande fluxo de utilização houve a depreciação, o bebedouro atual está danificado, vazando água.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Leila da Saúde, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_263.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_263.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VEJA A POSSIBILIDADE DE FAZER UMA AÇÃO CIDADANIA PARA QUE DENTRE DE OUTROS SERVIÇOS SEJA FEITO COM URGÊNCIA MUTIRÃO PARA FAZER E REFAZER O RG._x000D_
 _x000D_
 Justificativa: há muitas filas principalmente para os idosos que devem fazer prova de vida para os bancos.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Juarez Greff, Jussara Scarparo de Oliveira, Nei Gasparin, Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_264.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_264.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA REGIÃO PRÓXIMA AO BELVEDERE._x000D_
 _x000D_
 Justificativa: a região está populosa e as pessoas dependem da locomoção de ônibus, seria importante um ponto para maior conforto dos trabalhadores e moradores da localidade.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4944/indicacao_265.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4944/indicacao_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDO DE PROJETO PARA REFORMA DO PRÉDIO DO PÁTIO DE MÁQUINAS COM BANHEIROS ADEQUADOS, COZINHA E UM ESPAÇO PARA AS REFEIÇÕES DOS FUNCIONÁRIOS E TAMBÉM UMA GUARITA NO PORTÃO DE ENTRADA COM UMA SALA DE ATENDIMENTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4945/indicacao_266.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4945/indicacao_266.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE ASFALTO NA INCOLAGES ATÉ PROXIMIDADES DA PROPRIEDADE DA SRA. VERA RODRIGUES NA ESTRADA WALDEMAR JUSTEN.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4946/indicacao_267.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4946/indicacao_267.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE RECAPE ASFÁLTICO EM 5(CINCO) RUAS NO LOTEAMENTO PANDOLFO, EM MATELÂNDIA.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4947/indicacao_268.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4947/indicacao_268.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE DOIS QUILÔMETROS DE ASFALTO PARA A COMUNIDADE DO RIO DALAZÉM, EM MATELÂNDIA.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4948/indicacao_269.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4948/indicacao_269.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA ESTRADA E NAS LATERAIS QUE SEGUEM PARA O RIO XAXIM</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_270.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE RETOMEM AS REUNIÕES DE REDE ENVOLVENDO AS SECRETARIAS NECESSÁRIAS PARA O BOM ANDAMENTO, INTEGRAÇÃO, COLABORAÇÃO MÚTUA E RESULTADOS. _x000D_
 	_x000D_
 Justificativa: Percebemos como é importante o diálogo entre as secretarias, para saber sobre o andamento de programas, aos casos delicados que dependem de intervenção profissional e tudo o que se refere aos cuidados com as pessoas.  É urgente que retornem as reuniões de forma agendada, em tempo que julguem necessário.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao_271.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao_271.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE UMA AGÊNCIA DOS CORREIOS NA VILA ESMERALDA</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4952/indicacao_272.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4952/indicacao_272.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO À SECRETARIA DE AGRICULTURA QUE EXECUTE O PROGRAMA MUNICIPAL CONTRA AS FORMIGAS CORTADEIRAS NOS TERMOS DA LEI MUNICIPAL.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao_273.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao_273.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS DA VILA ESMERALDA ATÉ O SÃO ROQUE.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4962/indicacao_274.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4962/indicacao_274.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O DESENTUPIMENTO DO BUEIRO QUE ATRAVESSA O ASFALTO EM DIREÇÃO À MARQUESITA, PRÓXIMO À VILA RURAL.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4966/indicacao_275.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4966/indicacao_275.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIA NA ILUMINAÇÃO DA PRAÇA DA IGREJA MATRIZ</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4967/indicacao_276.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4967/indicacao_276.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA TODO O CERCAMENTO COM GRADES EM TORNO DA CAPELA MORTUÁRIA DE MATELÂNDIA. FAZENDO COM QUE O LOCAL FIQUE MAIS SEGURO E TAMBÉM PROTEGIDO DA ENTRADA DE ANIMAIS QUE ACABAM SUJANDO O LOCAL.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Juarez Greff, Jussara Scarparo de Oliveira, Lucas Cadini, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4968/indicacao_1.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4968/indicacao_1.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A ADESÃO AO PROGRAMA BONS OLHOS, DO ESTADO DO PARANÁ, REGIDO PELO SECRETÁRIO DE ASSISTÊNCIA SOCIAL ROGÉRIO CARBONI. _x000D_
 _x000D_
 Justificativa: O projeto vem de encontro às necessidades de muitas crianças do Município, auxiliando na visão e consequentemente oportunizando melhor qualidade de vida.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4969/indicacao_278.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4969/indicacao_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ACRESCENTE CARGAS DE AREIA NA QUADRA DE AREIA PRÓXIMO À PRAÇA DA CULTURA. _x000D_
 _x000D_
 Justificativa: Até que esse espaço não seja utilizado para outro fim, sugerimos que seja colocado mais areia para melhor utilização e segurança das pessoas que utilizam a quadra.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4974/indicacao_279.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4974/indicacao_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE CONTRATAÇÃO DE PSICÓLOGOS PARA A ÁREA DA SAÚDE._x000D_
 _x000D_
 Justificativa: A presença do psicólogo é fundamental para garantir um atendimento integral ao cidadão, considerando que a saúde não se limita apenas ao aspecto físico, mas envolve também o bem-estar mental e emocional. Observamos uma grande demanda no nosso município, principalmente adolescentes, fase importante de crescimento e desenvolvimento, desejamos que estejam mentalmente saudáveis._x000D_
 Como o atendimento é por longo período, estamos com filas, o tempo passa e não há atendimento em tempo próprio.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4975/indicacao_280.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4975/indicacao_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE INSTALAÇÃO DE VENTILADORES GRANDES DE PAREDE NO CENTRO COMUNITÁRIO DA VILA NOVA._x000D_
 _x000D_
 Justificativa: O Centro Comunitário é usado pela prefeitura e pela comunidade para muitas atividades e o ambiente é quente, solicitamos gentilmente que seja analisado a possibilidade de colocar ventiladores para amenizar o calor.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4991/indicacao_281.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4991/indicacao_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UM ESTUDO PARA A AMPLIAÇÃO DE VAGAS SOCIAIS NO LAR DOS IDOSOS.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_282.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADAS BENFEITORIAS NAS ESTRADAS DA LOCALIDADE DE LÂNDIA, COMO IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA ATÉ OS PRIMEIROS MORADORES._x000D_
 _x000D_
 Justificativa: a pedido dos moradores</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4996/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4996/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO REFORMA GERAL NO CMEI SONHO MEU EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_283.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE LIMPEZA EM TODAS AS RUAS DO MUNICÍPIO, BEM COMO INSTALAÇÃO DE LIXEIRAS NOS VIADUTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_285.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE INSTALAÇÃO DE PARQUINHO E EQUIPAMENTOS DE GINÁSTICA NA COMUNIDADE VILA RURAL. _x000D_
 	_x000D_
 Justificativa: Com a instalação do parquinho e equipamentos de ginástica proporcionará melhor qualidade de vida aos moradores da região.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Lucas Cadini, Nei Gasparin, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao_286.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao_286.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE PASSAR O ROLO NA ESTRADA A PARTIR DO ASFALTO DO CAMINHO DO SABER, PASSANDO PELA PROPRIEDADE DO FINADO SR. MASSAO TAKECHI ATÉ A PROPRIEDADE DO SR. MARIANO JUNIOR. _x000D_
 _x000D_
 _x000D_
 Justificativa: A estrada nessa região está com muitas pedras soltas, com a passagem do rolo, pode melhorar o tráfego.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao_287.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao_287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE MELHOR APROVEITAMENTO DO ESPAÇO NA ESQUINA DA ESCOLA MUNICIPAL DOM BOSCO, SEJA PARA AUMENTAR A PARTE ADMINISTRATIVA OU FAZER A BIBLIOTECA MUNICIPAL._x000D_
 _x000D_
 _x000D_
 Justificativa: Pensando em melhor aproveitamento dos espaços públicos, esse lugar é bem localizado e pode ser melhor utilizado, com a ampliação da parte administrativa ou migrando a parte administrativa para a atual biblioteca da escola e nessa região construir uma nova biblioteca, sendo usada para os alunos da escola e para o público em geral.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao_288.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao_288.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PASSE O ROLO NA ESTRADA QUE LIGA MARQUESITA AO CAMPO DO BAHIA E VER A POSSIBILIDADE DE FAZER UM BUEIRO NA ESTRADA ANTES DO MORRO QUE CHEGA NA ANTIGA IGREJA DA FAZENDA LEÃO.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5001/indicacao_289.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5001/indicacao_289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM PARQUINHO, UMA ACADEMIA AO AR LIVRE ASSIM COMO ESTACIONAMENTO NA RUA LINO DAL POZZO ESQUINA COM A RUA DAS AMÉRICAS NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5005/indicacao_290.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5005/indicacao_290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO UM ESTUDOS E PROJETO PARA QUE SEJA COLOCADO CERCA COM PORTÃO NO TERRENO DO DEPARTAMENTO DE CULTURA E UM VIGILANTE OU AGENTE DE APOIO PARA GARANTIR A SEGURANÇA DAS CRIANÇAS E DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5010/indicacao_291.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5010/indicacao_291.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NAS UBS DA VILA PASA E SÃO CRISTÓVÃO E NAS DEMAIS UNIDADES QUE NECESSITAREM.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Otoniel Júnior, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5011/indicacao_292.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5011/indicacao_292.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA AVENIDA TIRADENTES E RUA MARIANA, BEM COMO COLOCAÇÃO DE TAMPA DE BUEIROS NA VILA MARQUESITA.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao_293.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao_293.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA “REMÉDIO EM CASA”. O OBJETIVO DO PROGRAMA É GARANTIR O ACESSO MAIS EFETIVO AOS MEDICAMENTOS E ORGANIZAR A ASSISTÊNCIA FARMACÊUTICA ÀS PESSOAS QUE FAZEM USO DE REMÉDIOS CONTÍNUOS, AS QUAIS, EM SUA MAIORIA, TÊM MOBILIDADE NULA OU REDUZIDA, COMO ACAMADOS, IDOSOS, CADEIRANTES, ENTRE OUTROS QUE NECESSITAM O AUXÍLIO DE TERCEIROS PARA QUE BUSQUEM OS DEVIDOS MEDICAMENTOS.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_294.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_294.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA A PARTIR DA VILA RURAL SENTIDO LINHA SCOPEL E ANTIGA FAZENDA PINTO.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5017/indicacao_295.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5017/indicacao_295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO O ESTUDO DA POSSIBILIDADE INSTALAÇÃO DE UM QUEBRA MOLAS NO FINAL DO CALÇAMENTO DENTRO DA VILA MARQUESITA NAS PRÓXIMO AOS ÚLTIMOS MORADORES DA VILA.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5030/indicacao_296.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5030/indicacao_296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UM PROJETO PARA CONTENÇÃO DA ÁGUA QUE ESTÁ DANIFICANDO A ENTRADA QUE DÁ ACESSO AO PAVILHÃO E A IGREJA CATÓLICA EM AGRO CAFEEIRA.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5031/indicacao_297.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5031/indicacao_297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UMA CERCA DE CONTENÇÃO NA PRAÇA DA BIBLIOTECA_x000D_
 _x000D_
 Justificativa: as crianças jogam futebol e a bola acaba caindo na rua, o que é muito próxima ao fluxo grande de carros e caminhões trazendo um perigo constante para as crianças.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5032/indicacao_298.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5032/indicacao_298.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADO MELHORIAS NO ACESSO AO CENTRO DE ATENDIMENTO TERAPÊUTICO INTEGRADO(CATIN), COM ÁREA EXCLUSIVA PARA EMBARQUE/DESEMBARQUE DE PACIENTES E TOLDO DE PROTEÇÃO PARA OS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5033/indicacao_299.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5033/indicacao_299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VERIFICADO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA IPANEMA, NO TRECHO COMPREENDIDO ENTRE A RUA CARLOS TURRI E AV. CRISTÓVÃO COLOMBO._x000D_
 _x000D_
 Justificativa: devido ao grande fluxo de pessoas, inclusive crianças, que frequentam a apae e o ginásio municipal de esportes.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_300.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONSTRUÍDO UM MONUMENTO À BÍBLIA SAGRADA._x000D_
 _x000D_
 Justificativa: considerando que o Brasil segue predominantemente cristão. A Bíblia é para os cristãos o fundamento da fé, guia de valores morais e espirituais.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_301.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA A REVITALIZAÇÃO COM ESTACIONAMENTOS NAS LATERAIS DA RUA MATO GROSSO ENTRE A RUA PADRE ANCHIETA E A RUA DO CANTO NO BAIRRO VILA PASA.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_302.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA QUE FAÇA CERCA DE PROTEÇÃO ENTORNO DA ACADEMIA E PARQUINHO DAS CRIANÇAS AO LADO DO CENTRO POLI ESPORTIVO NO BAIRRO VILA PASA._x000D_
 _x000D_
 Justicativa: para evitar possíveis acidentes com crianças que frequentam o local.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_303.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_303.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE REALIZE MELHORIAS COM PATROLAMENTO E COMPACTAÇÃO NA ESTRADA DA COMUNIDADE DO SILVA JARDIM E NA ESTRADA DE ACESSO AO DO POÇO ARTESIANO DA MESMA COMUNIDADE.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_304.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA VIABILIZADO A CONSTRUÇÃO DE CICLOVIA NA MARGEM DA RUA PROFª. LERIDES PAGNOCELLI LIMA, NO TRECHO QUE COMPREENDE A ENTRADA DO CTG QUERÊNCIA NOVA ATÉ OS FUNDOS DO HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Fritz Mecânico, Rafael Cabral Felisberto, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_305.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_305.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA RUA CURITIBA EM AGROCAFEEIRA.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_306.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA RUA SANTA CATARINA E RUA SÃO PAULO NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_307.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_307.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA ESTRADA DA LINHA PISKE.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_308.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_308.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE REALIZE LIMPEZA NAS LATERAIS E NO BUEIRO DA ESTRADA CELMAR SOARES GOULART PARA QUE AGUA NÃO DANIFIQUE O ASFALTO.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_309.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA LINHA RUSTIK E ALTO BARREIRÃO.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_310.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA LINHA DALAZÉM.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4583/mocao_01-25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4583/mocao_01-25.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa de todos os vereadores que compõem a 16ª legislatura externam MOÇÃO DE APLAUSO às mulheres pioneiras do nosso município que desempenharam um papel importantíssimo no nosso desenvolvimento, com força, coragem, determinação e companheirismo. Abriram caminhos para futuras gerações. Se estamos aqui hoje, se a nossa cidade existe é porque elas, junto com suas famílias lutaram bravamente para que isso acontecesse. Essas mulheres desafiaram barreiras, enfrentaram preconceitos e transformaram nossa cidade com coragem e determinação._x000D_
  Nossa eterna gratidão.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4782/mocao_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4782/mocao_02.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Ação Direta de Inconstitucionalidade (ADI) nº 7796, proposta junto ao Supremo Tribunal Federal, que atenta contra a educação especial ao questionar a constitucionalidade das Leis Estaduais nº 17.656/2013 e nº 18.419/2015, as quais asseguram apoio do Governo do Paraná às instituições como as APAEs.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>Fritz Mecânico, Juarez Greff, Jussara Scarparo de Oliveira, Leila da Saúde, Lucas Cadini, Nei Gasparin, Otoniel Júnior, Rafael Cabral Felisberto, Serjão, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4882/mocao_03_de_pesar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4882/mocao_03_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família Grando</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Lucas Cadini, Otoniel Júnior, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5006/mocao_no_04_de_aplauso.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5006/mocao_no_04_de_aplauso.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa de todos os vereadores que compõem a 16ª legislatura externam MOÇÃO DE APLAUSO ao Centro de Tradições Gaúchas Querência Nova de Matelândia – pelos 50 anos de existência. _x000D_
 A Câmara Municipal de Matelândia, por meio desta Moção de Aplausos, vem enaltecer e parabenizar o Centro de Tradições Gaúchas Querência Nova, que neste ano celebra 50 anos de história, cultura e tradição. _x000D_
 Fundado com o propósito de manter vivas as raízes do tradicionalismo gaúcho, o CTG Querência Nova tornou-se um verdadeiro símbolo de preservação cultural em nosso município, promovendo ao longo dessas cinco décadas incontáveis eventos, cavalgadas, danças, apresentações artísticas e atividades que fortalecem a identidade e o orgulho de nossa gente. _x000D_
 Esta homenagem se estende a todos os patrões e patronagens que, com dedicação, amor e voluntariado, conduziram o CTG ao longo dos anos, deixando cada um a sua marca nesta linda trajetória de sucesso. Foram homens e mulhere</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>Serjão, Fritz Mecânico, Juarez Greff, Jussara Scarparo de Oliveira, Leila da Saúde, Lucas Cadini, Nei Gasparin, Otoniel Júnior, Rafael Cabral Felisberto, Stela Gaboardi, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5019/mocao_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5019/mocao_05.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Matelândia, com iniciativa do vereador Sérgio Argente e apoio dos demais vereadores que compõem a 16ª legislatura externam MOÇÃO DE APLAUSO à Enfermeira Sandra de Oliveira da Silva Klumb pelo recebimento do Prêmio Alice Michaud.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5035/mocao_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5035/mocao_06.pdf</t>
   </si>
   <si>
     <t>de Aplauso ao Sr. Antônio Cézar aAves</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5070/mocao_07-25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5070/mocao_07-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELOS 60 ANOS DE FUNDAÇÃO DA IGREJA EVANGELICA ASSEMBLÉIA DE DEUS DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_decreto_legislativo_no_01-25_-_aprova_as_contas_do_executivo_2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_decreto_legislativo_no_01-25_-_aprova_as_contas_do_executivo_2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. MAXIMINO PIETROBON, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>Fritz Mecânico, Lucas Cadini, Serjão, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4919/projeto_de_decreto_legislativo_no_02-25_-_suplementacao_diaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4919/projeto_de_decreto_legislativo_no_02-25_-_suplementacao_diaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DA CÂMARA MUNICIPAL DE MATELÂNDIA – PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4950/y.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4950/y.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ DE RESPONSABILIDADE DO SR. MAXIMINO PIETROBON, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_01-2025-transposicao_e_remanejamento.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_01-2025-transposicao_e_remanejamento.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSPOSIÇÃO, O REMANEJAMENTO OU A TRANSFERÊNCIA DE RECURSOS ORÇAMENTÁRIOS ENTRE CATEGORIAS DE PROGRAMAÇÃO E ENTRE ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, EM VIRTUDE DA ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4468/projeto_de_lei_02-2025-ampliacao_farmaceutica.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4468/projeto_de_lei_02-2025-ampliacao_farmaceutica.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4469/projeto_de_lei_03-2025-revisao_salarial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4469/projeto_de_lei_03-2025-revisao_salarial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REVISÃO SALARIAL ANUAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_04-2025-autorizacao_de_recebimento_de_bem_em_doacao_favero.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_04-2025-autorizacao_de_recebimento_de_bem_em_doacao_favero.pdf</t>
   </si>
   <si>
     <t>DENOMINA IMÓVEL RECEBIDO EM DOAÇÃO POR MEIO DAS LEIS Nº 5.378/2024 E 5.402/2024.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4471/projeto_de_lei_05-2024_-_119a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4471/projeto_de_lei_05-2024_-_119a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA DÉCIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4472/projeto_de_lei_06-2025_-_1a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4472/projeto_de_lei_06-2025_-_1a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4473/projeto_de_lei_07-2025_-_2.238.50000_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4473/projeto_de_lei_07-2025_-_2.238.50000_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 2.238.500,00 (DOIS MILHÕES, DUZENTOS E TRINTA E OITO MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4474/projeto_de_lei_08-2025_-_1.655.60000_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4474/projeto_de_lei_08-2025_-_1.655.60000_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 1.655.600,00 (UM MILHÃO, SEISCENTOS E CINQUENTA E CINCO MIL E SEISCENTOS REAIS).</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_09-2025_-_597.66666_-_superavit_especial_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_09-2025_-_597.66666_-_superavit_especial_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 597.666,66 (QUINHENTOS E NOVENTA E SETE MIL E SEISCENTOS E SESSENTA E SEIS REAIS E SESSENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4476/projeto_de_lei_10-2025_-_r_335.43333_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4476/projeto_de_lei_10-2025_-_r_335.43333_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 335.433,33 (TREZENTOS E TRINTA E CINCO MIL E QUATROCENTOS E TRINTA E TRÊS REAIS E TRINTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_de_lei_11-2025_-_r_281.62303_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_de_lei_11-2025_-_r_281.62303_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 281.623,03 (DUZENTOS E OITENTA E UM MIL E SEISCENTOS E VINTE E TRÊS REAIS E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_12-2025_-_1.030.50000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_12-2025_-_1.030.50000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 1.030.500,00 (UM MILHÃO, TRINTA MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4482/projeto_de_lei_13-2025-medico_veterinario_temporario.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4482/projeto_de_lei_13-2025-medico_veterinario_temporario.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 5º DA LEI MUNICIPAL Nº 4.944/2022 QUE DISPÕE SOBRE A AUTORIZAÇÃO DA CONTRATAÇÃO TEMPORÁRIA, EM CARÁTER DE EXCEPCIONAL INTERESSE PÚBLICO, DE MÉDICO VETERINÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_14-2025_-_120a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_14-2025_-_120a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4480/projeto_de_lei_15-2025_-_2a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4480/projeto_de_lei_15-2025_-_2a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4481/projeto_de_lei_16-2025_-_212.55000_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4481/projeto_de_lei_16-2025_-_212.55000_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 212.550,00 (DUZENTOS E DOZE MIL, QUINHENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4483/projeto_de_lei_17-2025_-_163.17000_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4483/projeto_de_lei_17-2025_-_163.17000_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 163.170,00 (CENTO E SESSENTA E TRÊS MIL, CENTO E SETENTA REAIS).</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4484/projeto_de_lei_18-2025_-_3o_alteracao_da_ldo_transposicao_estrutura.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4484/projeto_de_lei_18-2025_-_3o_alteracao_da_ldo_transposicao_estrutura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TERCEIRA ALTERAÇÃO DA LDO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PROCESSO DE TRANSPOSIÇÃO NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO DE 2025, E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI ORÇAMENTÁRIA ANUAL DE 2025.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_19-2025_-_4a_alteracao_da_ldo_-_remanejamento_estrutura.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_19-2025_-_4a_alteracao_da_ldo_-_remanejamento_estrutura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE QUARTA ALTERAÇÃO DA LDO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PROCESSO DE REMANEJAMENTO NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO DE 2025, E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE ORÇAMENTÁRIA ANUAL DE 2025.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_20-2025_-_121a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_20-2025_-_121a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_21-2025_-_5a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_21-2025_-_5a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_22-2025_-_r_112.31305_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_22-2025_-_r_112.31305_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 112.313,05 (CENTO E DOZE MIL E TREZENTOS E TREZE REAIS E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_23-2025_-_r_78.68750_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_23-2025_-_r_78.68750_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 78.687,50 (SETENTA E OITO MIL E SEISCENTOS E OITENTA E SETE REAIS E CINQUENTA CENTAVOS.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4509/projeto_de_lei_24-2025_-_r_965.44792_-_excesso_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4509/projeto_de_lei_24-2025_-_r_965.44792_-_excesso_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 965.447,92 (NOVECENTOS E SESSENTA E CINCO MIL E QUATROCENTOS E QUARENTA E SETE REAIS E NOVENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4510/projeto_de_lei_25-2025_-_122a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4510/projeto_de_lei_25-2025_-_122a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4511/projeto_de_lei_26-2025_-_6a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4511/projeto_de_lei_26-2025_-_6a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4512/projeto_de_lei_27-2025_-_r_155.00000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4512/projeto_de_lei_27-2025_-_r_155.00000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 155.000,00 (CENTO E CINQUENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4569/projeto_de_lei_28-2025-prof_paee.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4569/projeto_de_lei_28-2025-prof_paee.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 22 DA LEI 1.380/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_29-2025-alteracao_estatuto.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_29-2025-alteracao_estatuto.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 7º, 166 E 192 DA LEI 1.782/2007 E O ARTIGO 8º DA LEI 4.382/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4571/projeto_de_lei_30-2025-contraturno.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4571/projeto_de_lei_30-2025-contraturno.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA O DESENVOLVIMENTO DE ATIVIDADES RECREATIVAS DE CUIDADOS À CRIANÇA E ADOLESCENTE SEM CUNHO EDUCATIVO NO MUNICÍPIO DE MATELÂNDIA/PR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_31-2025_-_123a._alteracao_ppa_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_31-2025_-_123a._alteracao_ppa_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_32-2025_-_7a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_32-2025_-_7a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_33-2025_-_10.00000_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_33-2025_-_10.00000_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 10.000,00 (DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_34-2025_-_r_59.15000_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_34-2025_-_r_59.15000_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 59.150,00 (CINQUENTA E NOVE MIL E CENTO E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_35-2025_-_r_90.60000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_35-2025_-_r_90.60000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 90.600,00 (NOVENTA MIL E SEISCENTOS REAIS).</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4577/projeto_de_lei_36-2025-perimetro_urbano.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4577/projeto_de_lei_36-2025-perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE MATELÂNDIA - PR</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_37-2025_-_124a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_37-2025_-_124a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_38-2025_-_8a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_38-2025_-_8a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_39-2025_-_r_630.00000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_39-2025_-_r_630.00000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 630.000,00 (SEISCENTOS E TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_40-2025_-_r_307.00000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_40-2025_-_r_307.00000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 307.000,00 (TREZENTOS E SETE MIL REAIS).</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_41-2025_-_r_318.36714_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_41-2025_-_r_318.36714_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 318.367,14 (TREZENTOS E DEZOITO MIL E TREZENTOS E SESSENTA E SETE REAIS E QUATORZE CENTAVOS).</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4586/projeto_de_lei_42-2025-ampliacao_de_vagas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4586/projeto_de_lei_42-2025-ampliacao_de_vagas.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 5.069/2023 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4587/projeto_de_lei_43-2025-alteracao_3323-2014_-_desenvolvimento.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4587/projeto_de_lei_43-2025-alteracao_3323-2014_-_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 3.323/2014 QUE DISPÕE SOBRE CARGOS DE PROVIMENTO EM COMISSÃO E 4.734/2021 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_44-2025_-_125a._alteracao_ppa_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_44-2025_-_125a._alteracao_ppa_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_45-2025_-_9a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_45-2025_-_9a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4610/projeto_de_lei_46-2025_-_r_221.29126_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4610/projeto_de_lei_46-2025_-_r_221.29126_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 221.291,26 (DUZENTOS E VINTE E UM MIL E DUZENTOS E NOVENTA E UM REAIS E VINTE E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_47-2025_-_r_615.50672_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_47-2025_-_r_615.50672_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 615.506,72 (SEISCENTOS E QUINZE MIL E QUINHENTOS E SEIS REAIS E SETENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4612/projeto_de_lei_48-2025_-_r_1.586.37800_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4612/projeto_de_lei_48-2025_-_r_1.586.37800_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 1.500.000,00 (UM MILHÃO, QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_49-2025-autorizacao_de_recebimento_de_bem_em_doacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_49-2025-autorizacao_de_recebimento_de_bem_em_doacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER BEM IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS(</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4614/projeto_de_lei_50-2025-ampliacao_adm_e_psicologo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4614/projeto_de_lei_50-2025-ampliacao_adm_e_psicologo.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_51-2025-tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_51-2025-tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_no_52-2025_-_altera_lei_credito_educativo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_no_52-2025_-_altera_lei_credito_educativo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.030/2017 QUE INSTITUI O PROGRAMA CRÉDITO EDUCATIVO DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_lei_53-2025-incentivos_regularizacao_transacoes_imobiliarias.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_lei_53-2025-incentivos_regularizacao_transacoes_imobiliarias.pdf</t>
   </si>
   <si>
     <t>INSTITUI INCENTIVO PARA A REGULARIZAÇÃO DAS TRANSAÇÕES IMOBILIÁRIAS QUE ESPECIFICA, POR MEIO DA CONCESSÃO DE REDUÇÃO DO_x000D_
 IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS (ITBI), NO PERÍODO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4646/projeto_de_lei_54-2025-alteracao_3323-2014_-_desenvolvimento_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4646/projeto_de_lei_54-2025-alteracao_3323-2014_-_desenvolvimento_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº 3.323/2014 E LEI MUNICIPAL Nº 4.734/2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4647/projeto_de_lei_055-2025-premiacoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4647/projeto_de_lei_055-2025-premiacoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MATELÂNDIA A REALIZAR CONCURSOS ALUSIVOS ÀS DATAS COMEMORATIVAS DE ANO NOVO, PÁSCOA, ANIVERSÁRIO DO MUNICÍPIO, DIA DA INDEPENDÊNCIA DO BRASIL E NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4670/projeto_de_lei_056-2025-ct_isencoes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4670/projeto_de_lei_056-2025-ct_isencoes.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.129 DE 18 DE DEZEMBRO DE 1.998 - CÓDIGO TRIBUTÁRIO MUNICIPAL. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4671/projeto_de_lei_057-2025-concessao_propaganda_publicitaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4671/projeto_de_lei_057-2025-concessao_propaganda_publicitaria.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A AUTORIZAÇÃO PARA EXPLORAÇÃO PUBLICITÁRIA NAS PLACAS INDICATIVAS DE RUAS E CONCEDE A EXPLORAÇÃO DE SERVIÇOS DE PUBLICIDADE, POR MEIO DE SUA INSTALAÇÃO E MANUTENÇÃO, À INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_58-2025_-_126a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_58-2025_-_126a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_59-2025_-_10a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_59-2025_-_10a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE DÉCIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4666/projeto_de_lei_60-2025_-_r_240.65370_-_superavit_suplementar_vinculado_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4666/projeto_de_lei_60-2025_-_r_240.65370_-_superavit_suplementar_vinculado_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 240.653,70 (DUZENTOS E QUARENTA MIL E SEISCENTOS E CINQUENTA E TRÊS REAIS E SETENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4667/projeto_de_lei_61-2025_-_r_338.00000_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4667/projeto_de_lei_61-2025_-_r_338.00000_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 338.000,00 (TREZENTOS E TRINTA E OITO MIL REAIS).</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4668/projeto_de_lei_62-2025_-_r_15.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4668/projeto_de_lei_62-2025_-_r_15.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 15.000,00 (QUINZE MIL REAIS).</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4716/projeto_de_lei_63-2025-comite_gestor.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4716/projeto_de_lei_63-2025-comite_gestor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 1º DO ART. 3º DA LEI MUNICIPAL Nº 1.993/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4690/projeto_de_lei_64-2025_-_127a._alteracao_ppa_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4690/projeto_de_lei_64-2025_-_127a._alteracao_ppa_.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4691/projeto_de_lei_65-2025_-_11a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4691/projeto_de_lei_65-2025_-_11a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE DÉCIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO_x000D_
 PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4692/projeto_de_lei_66-2025_-_r_1.260.00000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4692/projeto_de_lei_66-2025_-_r_1.260.00000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 1.260.000,00 (UM MILHÃO, DUZENTOS E SESSENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_67-2025_-_r_3.315.82271_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_67-2025_-_r_3.315.82271_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 3.315.822,71 (TRÊS MILHÕES, TREZENTOS E QUINZE MIL E OITOCENTOS E VINTE E DOIS REAIS E SETENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4694/projeto_de_lei_68-2025_-_r_1.475.50000_-_anulacao_suplementar1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4694/projeto_de_lei_68-2025_-_r_1.475.50000_-_anulacao_suplementar1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 1.475.500,00 (UM MILHÃO, QUATROCENTOS E SETENTA E CINCO MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4695/projeto_de_lei_69-2025_-_r_300.00000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4695/projeto_de_lei_69-2025_-_r_300.00000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$_x000D_
 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_70-2025_-_rafael_-_atendimento_medico_domiciliar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_70-2025_-_rafael_-_atendimento_medico_domiciliar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO ATENDIMENTO MÉDICO DOMICILIAR A PACIENTES ACAMADOS, EM ESTADO VEGETATIVO OU COM MOBILIDADE SEVERAMENTE REDUZIDA NO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4703/projeto_de_lei_71-2025_-_mesa_-_cria_cargo_de_diretor_geral.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4703/projeto_de_lei_71-2025_-_mesa_-_cria_cargo_de_diretor_geral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO O CARGO DE PROVIMENTO EM COMISSÃO DE DIRETOR GERAL DA CÂMARA MUNICIPAL DE MATELÂNDIA QUE PASSA A INTEGRAR OS ANEXOS I E II DA LEI Nº 1.870/08.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4717/projeto_de_lei_73-2025-alteracao_5.295_2024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4717/projeto_de_lei_73-2025-alteracao_5.295_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 5.295/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4718/projeto_de_lei_74-2025_-_funcao_gratificada_motorista_e_operador_de_maquinas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4718/projeto_de_lei_74-2025_-_funcao_gratificada_motorista_e_operador_de_maquinas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO GRATIFICADA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4719/projeto_de_lei_75-2025_-_128a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4719/projeto_de_lei_75-2025_-_128a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4720/projeto_de_lei_76-2025_-_12a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4720/projeto_de_lei_76-2025_-_12a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4721/projeto_de_lei_77-2025_-_r_1.012.02409_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4721/projeto_de_lei_77-2025_-_r_1.012.02409_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 1.012.024,09 (UM MILHÃO, DOZE MIL E VINTE E QUATRO REAIS E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4722/projeto_de_lei_78-2025_-_r_135.42589_-_superavit_suplementar_livre_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4722/projeto_de_lei_78-2025_-_r_135.42589_-_superavit_suplementar_livre_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 135.425,89 (CENTO E TRINTA E CINCO MIL E QUATROCENTOS E VINTE E CINCO REAIS E OITENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_no_79-2025_-_institui_maio_laranja.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_no_79-2025_-_institui_maio_laranja.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA, A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES – MAIO LARANJA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_080-2025_-_129a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_080-2025_-_129a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA VIGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_081-2025_-_13a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_081-2025_-_13a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_082-2025_-_r_70874_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_082-2025_-_r_70874_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 708,74 (SETECENTOS E OITO REAIS E SETENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_083-2025_-_r_520.50000_-_anulacao_suplementar1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_083-2025_-_r_520.50000_-_anulacao_suplementar1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 520.500,00 (QUINHENTOS E VINTE MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4755/projeto_de_lei_084-2025-alteracao_lei_3.323.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4755/projeto_de_lei_084-2025-alteracao_lei_3.323.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E A INCLUSÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 3.323/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4756/projeto_de_lei_085-2025-ampliacao_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4756/projeto_de_lei_085-2025-ampliacao_saude.pdf</t>
   </si>
   <si>
     <t>- AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4757/projeto_de_lei_086-2025-tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4757/projeto_de_lei_086-2025-tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_087-2025-ampliacao_de_vagas_prof_40_horas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_087-2025-ampliacao_de_vagas_prof_40_horas.pdf</t>
   </si>
   <si>
     <t>- AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 5.069/2023 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_088-2025_-_130a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_088-2025_-_130a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_089-2025_-_14a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_089-2025_-_14a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA QUARTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_090-2025_-_r_344.00000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_090-2025_-_r_344.00000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 344.000,00 (TREZENTOS E QUARENTA E QUATRO MIL REAIS).</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_091-2025_-_r_130.00000_-_superavit_especial_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_091-2025_-_r_130.00000_-_superavit_especial_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 130.000,00 (CENTO E TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_de_lei_092-2025_-_r_4.00000_-_anulacao_suplementar1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_de_lei_092-2025_-_r_4.00000_-_anulacao_suplementar1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 4.000,00 (QUATRO MIL REAIS).</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_de_lei_093-2025_-_r_91705_-_superavit_suplementar_vinculado_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_de_lei_093-2025_-_r_91705_-_superavit_suplementar_vinculado_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 917,05 (NOVECENTOS E DEZESSETE REAIS E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_094-2025_-_131a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_094-2025_-_131a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4766/projeto_de_lei_095-2025_-_15a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4766/projeto_de_lei_095-2025_-_15a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA QUINTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_de_lei_096-2025_-_r_1.720.00000_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_de_lei_096-2025_-_r_1.720.00000_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 1.720.000,00 (UM MILHÃO, SETECENTOS E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_097-2025_-_132a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_097-2025_-_132a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4769/projeto_de_lei_098-2025_-_16a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4769/projeto_de_lei_098-2025_-_16a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA SEXTA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4770/projeto_de_lei_099-2025_-_r_130.47922_-_superavit_suplementar_especial_-_copia.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4770/projeto_de_lei_099-2025_-_r_130.47922_-_superavit_suplementar_especial_-_copia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 130.479,22 (CENTO E TRINTA MIL E QUATROCENTOS E SETENTA E NOVE REAIS E VINTE E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_100-2025_-_r_1.863.88280_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_100-2025_-_r_1.863.88280_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 1.863.882,80 (UM MILHÃO, OITOCENTOS E SESSENTA E TRÊS MIL E OITOCENTOS E OITENTA E DOIS REAIS E OITENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_101-2025_-_r_800.00000_-_superavit_suplementar_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_101-2025_-_r_800.00000_-_superavit_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 800.000,00 (OITOCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4773/projeto_de_lei_102-2025_-_altera_lei_4.756.2021.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4773/projeto_de_lei_102-2025_-_altera_lei_4.756.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° E PARAGRAFO ÚNICO DA LEI MUNICIPAL N° 5.124/2023.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_103-2025-lei_de_diarias.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_103-2025-lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.916, DE 19 DE JULHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4783/projeto_de_lei_104-2025_-_133a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4783/projeto_de_lei_104-2025_-_133a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4784/projeto_de_lei_105-2025_-_17a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4784/projeto_de_lei_105-2025_-_17a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA SÉTIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4785/projeto_de_lei_106-2025_-_r_45.00000_-_superavit_livre_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4785/projeto_de_lei_106-2025_-_r_45.00000_-_superavit_livre_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 45.000,00 (QUARENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4786/projeto_de_lei_107-2025_-_r_15.00000_-_superavit_vinculado_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4786/projeto_de_lei_107-2025_-_r_15.00000_-_superavit_vinculado_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMANTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 15.000,00 (QUINZE MIL REAIS).</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4813/projeto_de_lei_108-2025_-_134a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4813/projeto_de_lei_108-2025_-_134a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4814/projeto_de_lei_109-2025_-_18a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4814/projeto_de_lei_109-2025_-_18a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA OITAVA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_110-2025_-_r_50.00000_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_110-2025_-_r_50.00000_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4816/projeto_de_lei_111-2025_-_r_241.32831_-_excesso_especial_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4816/projeto_de_lei_111-2025_-_r_241.32831_-_excesso_especial_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 241.328,31 (DUZENTOS E QUARENTA E UM MIL E TREZENTOS E VINTE E OITO REAIS E TRINTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4817/projeto_de_lei_112-2025_-_r_300.00000_-_superavit_livre_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4817/projeto_de_lei_112-2025_-_r_300.00000_-_superavit_livre_especial.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_113-2025_-_r143.44453_-_anulacao_suplmentar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_113-2025_-_r143.44453_-_anulacao_suplmentar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 143.444,53 (CENTO E QUARENTA E TRÊS MIL E QUATROCENTOS E QUARENTA E QUATRO REAIS E CINQUENTA E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4819/projeto_de_lei_114-2025_-_r_241.32831_-_superavit_vinculado_especial_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4819/projeto_de_lei_114-2025_-_r_241.32831_-_superavit_vinculado_especial_1.pdf</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4820/projeto_de_lei_115-2025_-_r_460.00000_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4820/projeto_de_lei_115-2025_-_r_460.00000_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 460.000,00 (QUATROCENTOS E SESSENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4821/projeto_de_lei_116-2025_-_135a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4821/projeto_de_lei_116-2025_-_135a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4822/projeto_de_lei_117-2025_-_19a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4822/projeto_de_lei_117-2025_-_19a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÉCIMA NONA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4823/projeto_de_lei_118-2025_-_r_165.10691_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4823/projeto_de_lei_118-2025_-_r_165.10691_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 165.106,91 (CENTO E SESSENTA E CINCO MIL E CENTO E SEIS REAIS E NOVENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4824/projeto_de_lei_119-2025_-_r_30.00000_-_excesso_suplementar_vinculado_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4824/projeto_de_lei_119-2025_-_r_30.00000_-_excesso_suplementar_vinculado_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4825/projeto_de_lei_120-2025_-_r_75.00000_-_excesso_especial_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4825/projeto_de_lei_120-2025_-_r_75.00000_-_excesso_especial_livre.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 75.000,00 (SETENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4826/projeto_de_lei_121-2025_-_r_110.00000_-_excesso_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4826/projeto_de_lei_121-2025_-_r_110.00000_-_excesso_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 110.000,00 (CENTO E DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4827/projeto_de_lei_122-2025-perimetro_urbano.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4827/projeto_de_lei_122-2025-perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PERÍMETRO URBANO DO DISTRITO DE AGRO CAFEEIRA DO MUNICÍPIO DE MATELÂNDIA - PR</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4843/projeto_de_lei_123-2025_-_136a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4843/projeto_de_lei_123-2025_-_136a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4844/projeto_de_lei_124-2025_-_20a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4844/projeto_de_lei_124-2025_-_20a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIGÉSIMA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4845/projeto_de_lei_125-2025_-_r_84.06000_-_excesso_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4845/projeto_de_lei_125-2025_-_r_84.06000_-_excesso_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 84.060,00 (OITENTA E QUATRO MIL E SESSENTA REAIS).</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4846/projeto_de_lei_126-2025_-_r_10.00000_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4846/projeto_de_lei_126-2025_-_r_10.00000_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ 10.000,00 (DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_lei_127-2025_-_r_21.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_lei_127-2025_-_r_21.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 21.000,00 (VINTE E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4848/projeto_de_lei_128-2025_-_r_60.00000_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4848/projeto_de_lei_128-2025_-_r_60.00000_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 60.000,00 (SESSENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Lucas Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4838/projeto_de_lei_129-2025_-_capacitacao_50.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4838/projeto_de_lei_129-2025_-_capacitacao_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Qualificação e Inclusão Profissional de Pessoas com mais de 50 anos no mercado de trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>Juarez Greff, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4841/projeto_de_lei_no_130-25_-_institui_femma_calendario_oficial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4841/projeto_de_lei_no_130-25_-_institui_femma_calendario_oficial.pdf</t>
   </si>
   <si>
     <t>Institui o FEMA – Festival de Música de Matelândia no calendário oficial de eventos do Município de Matelândia e dá outras providências.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4852/projeto_de_lei_131-2025-tabela_de_procedimentos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4852/projeto_de_lei_131-2025-tabela_de_procedimentos.pdf</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4853/projeto_de_lei_132-2025-ampliacao_assistente_social_e_psicologo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4853/projeto_de_lei_132-2025-ampliacao_assistente_social_e_psicologo.pdf</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4854/projeto_de_lei_133-2025_-_137a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4854/projeto_de_lei_133-2025_-_137a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4855/projeto_de_lei_134-2025_-_21a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4855/projeto_de_lei_134-2025_-_21a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4856/projeto_de_lei_135-2025-credito_adicional_suplementar_superavit_financeiro_-_mtda_2322_-_superavit_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4856/projeto_de_lei_135-2025-credito_adicional_suplementar_superavit_financeiro_-_mtda_2322_-_superavit_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025 - R$ 307.280,54 (TREZENTOS E SETE MIL, DUZENTOS E OITENTA REAIS E CINQUENTA E QUATRO CENTAVOS)</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4857/projeto_de_lei_136-2025_credito_adicional_especial_superavit_financeiro_-_mtda_2318_-_convenio_202-2025_seab.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4857/projeto_de_lei_136-2025_credito_adicional_especial_superavit_financeiro_-_mtda_2318_-_convenio_202-2025_seab.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022- 2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025 - R$ 738.000,00 (SETECENTOS E TRINTA E OITO MIL REAIS).</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4858/projeto_de_lei_137-2025_credito_adicional_suplementar_superavit_financeiro_-_mtda_2316_-_convenio_235-2025_seab_e_contrato_de_repasse_971896.2024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4858/projeto_de_lei_137-2025_credito_adicional_suplementar_superavit_financeiro_-_mtda_2316_-_convenio_235-2025_seab_e_contrato_de_repasse_971896.2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025 - R$ 424.495,64 (QUATROCENTOS E VINTE E QUATRO MIL, QUATROCENTOS E NOVENTA E CINCO REAIS E SESSENTA E QUATRO CENTAVOS)</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4859/projeto_de_lei_138-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2317_-_convenio_202.2025_seab.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4859/projeto_de_lei_138-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2317_-_convenio_202.2025_seab.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 3.700.000,00 (TRÊS MILHÕES, SETECENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4860/projeto_de_lei_139-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2315_-_convenio_235.2025_seab_e_contrato_de_repasse_971896.2024.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4860/projeto_de_lei_139-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2315_-_convenio_235.2025_seab_e_contrato_de_repasse_971896.2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 2.272.045,80 (DOIS MILHÕES, DUZENTOS E SETENTA E DOIS MIL, QUARENTA E CINCO REAIS E OITENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4861/projeto_de_lei_140-2025_-_credito_adicional_suplementar_excesso_de_arrecadacao_-_mtda_2320_emenda_parlamentar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4861/projeto_de_lei_140-2025_-_credito_adicional_suplementar_excesso_de_arrecadacao_-_mtda_2320_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 2.000.000,00 (DOIS MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4866/projeto_de_lei_141-2025-incentivos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4866/projeto_de_lei_141-2025-incentivos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO RURAL DO MUNICÍPIO DE MATELÂNDIA E DÁ OUTRAS PROVIDÊNCIAS ATRAVÉS DO PROGRAMA MUNICIPAL ESTRADA FORTE, CAMPO FORTE.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4867/projeto_de_lei_142-2025_-_138a._alteracao_ppa_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4867/projeto_de_lei_142-2025_-_138a._alteracao_ppa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4868/projeto_de_lei_143-2025_-_22a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4868/projeto_de_lei_143-2025_-_22a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4869/projeto_de_lei_144-2025_-_superavit_vinculado_r_270.85399.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4869/projeto_de_lei_144-2025_-_superavit_vinculado_r_270.85399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4870/projeto_de_lei_145-2025_-_superavit_aporte_r_1.451.66532.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4870/projeto_de_lei_145-2025_-_superavit_aporte_r_1.451.66532.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_146-2025_-_anulacao_r_574.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_146-2025_-_anulacao_r_574.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 574.000,00 (QUINHENTOS E SETENTA E QUATRO MIL REAIS).</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4891/projeto_de_lei_147-2025-ampliacao_educador_e_cuidador_social.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4891/projeto_de_lei_147-2025-ampliacao_educador_e_cuidador_social.pdf</t>
   </si>
   <si>
     <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015 – EDUCADOR SOCIAL E CUIDADOR SOCIAL.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4892/projeto_de_lei_148-2025-prorrog_plano_educacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4892/projeto_de_lei_148-2025-prorrog_plano_educacao.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI Nº 3.452/2015 DE 19 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4893/projeto_de_lei_149-2025_-_139a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4893/projeto_de_lei_149-2025_-_139a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA TRIGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4894/projeto_de_lei_150-2025_-_23a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4894/projeto_de_lei_150-2025_-_23a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4895/projeto_de_lei_151-2025_-_anulacao_r_43.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4895/projeto_de_lei_151-2025_-_anulacao_r_43.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 43.000,00 (QUARENTA E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4896/projeto_de_lei_152-2025_-_superavit_vinculado_r_268.69551.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4896/projeto_de_lei_152-2025_-_superavit_vinculado_r_268.69551.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4897/projeto_de_lei_153-2025_-_excesso_vinculado_r_188.27559.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4897/projeto_de_lei_153-2025_-_excesso_vinculado_r_188.27559.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 188.275,59 (CENTO E OITENTA E OITO MIL, DUZENTOS E SETENTA E CINCO REAIS E CINQUENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4898/projeto_de_lei_154-2025_-_excesso_vinculado_r_3.321.24494.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4898/projeto_de_lei_154-2025_-_excesso_vinculado_r_3.321.24494.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 3.321.244,94 (TRÊS MILHÕES, TREZENTOS E VINTE E UM MIL, DUZENTOS E QUARENTA E QUATRO REAIS E NOVENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4899/projeto_de_lei_155-2025_-_superavit_livre_r_150.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4899/projeto_de_lei_155-2025_-_superavit_livre_r_150.00000.pdf</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4900/projeto_de_lei_156-2025_-_excesso_vinculado_-_r_65.00000.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4900/projeto_de_lei_156-2025_-_excesso_vinculado_-_r_65.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 65.000,00 (SESSENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4901/projeto_de_lei_157-2025_-_superavit_vinculado_r_1.742.53636.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4901/projeto_de_lei_157-2025_-_superavit_vinculado_r_1.742.53636.pdf</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4902/projeto_de_lei_158-2025-ampliacao_de_vagas_prof_40_horas.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4902/projeto_de_lei_158-2025-ampliacao_de_vagas_prof_40_horas.pdf</t>
   </si>
   <si>
     <t>AMPLIA NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 5.069/2023 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4903/projeto_de_lei_159-2025_-_140a._alteracao_ppa1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4903/projeto_de_lei_159-2025_-_140a._alteracao_ppa1.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4904/projeto_de_lei_160-2025_-_24a._alteracao_ldo1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4904/projeto_de_lei_160-2025_-_24a._alteracao_ldo1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_de_lei_161-2025_-_superavit_livre_-_1.705.24696.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_de_lei_161-2025_-_superavit_livre_-_1.705.24696.pdf</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4906/projeto_de_lei_162-2025-autorizacao_de_recebimento_de_bem_em_doacao_carlos_turri.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4906/projeto_de_lei_162-2025-autorizacao_de_recebimento_de_bem_em_doacao_carlos_turri.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER BEM IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4907/projeto_de_lei_163-2025_-_141a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4907/projeto_de_lei_163-2025_-_141a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4908/projeto_de_lei_164-2025_-_25a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4908/projeto_de_lei_164-2025_-_25a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>- DISPÕE SOBRE A VIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4909/projeto_de_lei_165-2025_-_superavit_vinculado_r_146.61873.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4909/projeto_de_lei_165-2025_-_superavit_vinculado_r_146.61873.pdf</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4910/projeto_de_lei_166-2025_-_excesso_vinculado_r_9.596.99365.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4910/projeto_de_lei_166-2025_-_excesso_vinculado_r_9.596.99365.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 9.596.993,65 (NOVE MILHÕES, QUINHENTOS E NOVENTA E SEIS MIL, NOVECENTOS E NOVENTA E TRÊS REAIS E SESSENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4911/projeto_de_lei_167-2025_-_superavit_livre_r_1.093.47653.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4911/projeto_de_lei_167-2025_-_superavit_livre_r_1.093.47653.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_de_lei_168-2025_-_excesso_vinculado_r_8.811.05721_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_de_lei_168-2025_-_excesso_vinculado_r_8.811.05721_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 8.811.057,21 (OITO MILHÕES, OITOCENTOS E ONZE MIL, CINQUENTA E SETE REAIS E VINTE E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4916/projeto_de_lei_169-2025-ppa_2026-2029_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4916/projeto_de_lei_169-2025-ppa_2026-2029_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4917/projeto_de_lei_170-2025-loa_2026_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4917/projeto_de_lei_170-2025-loa_2026_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4918/projeto_de_lei_171-2025-ampliacao_efetivos.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4918/projeto_de_lei_171-2025-ampliacao_efetivos.pdf</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4923/projeto_de_lei_172-2025-cultura.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4923/projeto_de_lei_172-2025-cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE MATELÂNDIA DE MATELÂNDIA DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4924/projeto_de_lei_173-2025-esportes.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4924/projeto_de_lei_173-2025-esportes.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTE E O FUNDO MUNICIPAL DE ESPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4925/projeto_de_lei_174-2025-contratacao_temporaria.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4925/projeto_de_lei_174-2025-contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 5.440/2025 E ALTERA REDAÇÃO DO ART. 5º DA LEI MUNICIPAL Nº 4.944/2022</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_175-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_175-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTIMATIVA DAS RECEITAS E A FIXAÇÃO DAS DESPESAS PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA,_x000D_
 ESTADO DO PARANÁ, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4926/projeto_de_lei_176-2025_-_142a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4926/projeto_de_lei_176-2025_-_142a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4927/projeto_de_lei_177-2025_-_26a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4927/projeto_de_lei_177-2025_-_26a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VISÉGIMA SEXTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4928/projeto_de_lei_178-2025_-_r_664.10919_-_superavit_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4928/projeto_de_lei_178-2025_-_r_664.10919_-_superavit_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE  MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO  PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_179-2025_-_r_845.00000_-_excesso_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_179-2025_-_r_845.00000_-_excesso_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 845.000,00 (OITOCENTOS E QUARENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4930/projeto_de_lei_180-2025_-_r_328.24571_-_excesso_especial_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4930/projeto_de_lei_180-2025_-_r_328.24571_-_excesso_especial_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 328.245,71 (TREZENTOS E VINTE E OITO MIL E DUZENTOS E QUARENTA E CINCO REAIS E SETENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4931/projeto_de_lei_181-2025_-_r_147.40000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4931/projeto_de_lei_181-2025_-_r_147.40000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 147.400,00 (CENTO E QUARENTA E SETE MIL E QUATROCENTOS REAIS).</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4932/projeto_de_lei_182-2025_-_r_33.87090_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4932/projeto_de_lei_182-2025_-_r_33.87090_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$33.870,90 (TRINTA E TRÊS MIL E OITOCENTOS E SETENTA REAIS E NOVENTA CENTAVOS).</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4933/projeto_de_lei_183-2025_-_r_1.036.47175_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4933/projeto_de_lei_183-2025_-_r_1.036.47175_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4934/projeto_de_lei_184-2025_-_r_85.00000_-_superavit_suplementar_vinculado_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4934/projeto_de_lei_184-2025_-_r_85.00000_-_superavit_suplementar_vinculado_1.pdf</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4935/projeto_de_lei_185-2025_-_r_225.89081_-_superavit_especial_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4935/projeto_de_lei_185-2025_-_r_225.89081_-_superavit_especial_livre.pdf</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4936/projeto_de_lei_186-2025_-_143a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4936/projeto_de_lei_186-2025_-_143a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4937/projeto_de_lei_187-2025_-_27a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4937/projeto_de_lei_187-2025_-_27a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4938/projeto_de_lei_188-2025_-_r_25.85399_-_superavit_suplementar_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4938/projeto_de_lei_188-2025_-_r_25.85399_-_superavit_suplementar_vinculado.pdf</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4939/projeto_de_lei_189-2025_-_r_487.95220_-_superavit_suplementar_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4939/projeto_de_lei_189-2025_-_r_487.95220_-_superavit_suplementar_livre.pdf</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei_190-2025_-_cidadao_honorario_hussein_bakri.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei_190-2025_-_cidadao_honorario_hussein_bakri.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ AO EXCELENTÍSSIMO SENHOR HUSSEIN BAKRI, DEPUTADO ESTADUAL NO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4970/projeto_de_lei_191-2025_-_144a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4970/projeto_de_lei_191-2025_-_144a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4971/projeto_de_lei_192-2025_-_28a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4971/projeto_de_lei_192-2025_-_28a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_lei_193-2025_-_r_363.00000_-_excesso_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_lei_193-2025_-_r_363.00000_-_excesso_vinculado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 363.000,00 (TREZENTOS E SESSENTA E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4973/projeto_de_lei_194-2025_-_r_43.50000_-_saude_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4973/projeto_de_lei_194-2025_-_r_43.50000_-_saude_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 43.500,00 (QUARENTA E TRÊS MIL, QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4954/projeto_de_lei_195-2025_-_145a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4954/projeto_de_lei_195-2025_-_145a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4955/projeto_de_lei_196-2025_-_29a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4955/projeto_de_lei_196-2025_-_29a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VIGÉGIMA NONA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4956/projeto_de_lei_197-2025_-_r_534.00000_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4956/projeto_de_lei_197-2025_-_r_534.00000_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 534.000,00 (QUINHENTOS E TRINTA E QUATRO MIL REAIS)</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4957/projeto_de_lei_198-2025_-_r_168.71207_-_superavit.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4957/projeto_de_lei_198-2025_-_r_168.71207_-_superavit.pdf</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4958/projeto_de_lei_199-2025_-_146a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4958/projeto_de_lei_199-2025_-_146a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4959/projeto_de_lei_200-2025_-_30a._alteracao_ldo_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4959/projeto_de_lei_200-2025_-_30a._alteracao_ldo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4960/projeto_de_lei_201-2025_-_r_317.70000_-_anulacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4960/projeto_de_lei_201-2025_-_r_317.70000_-_anulacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 317.700,00 (TREZENTOS E DEZESSETE MIL, SETECENTOS).</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4961/projeto_de_lei_202-2025-gratificacao_de_funcao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4961/projeto_de_lei_202-2025-gratificacao_de_funcao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MATELÂNDIA A CONCEDER GRATIFICAÇÃO DE FUNÇÃO E DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4963/projeto_de_lei_203-2025-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4963/projeto_de_lei_203-2025-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf</t>
   </si>
   <si>
     <t>DENOMINA IMÓVEL RECEBIDO EM DOAÇÃO POR MEIO DAS LEIS Nº 5.377/2024 E 5.401/2024.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4964/projeto_de_lei_204-2025_-_altera_lei_5.078-2023.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4964/projeto_de_lei_204-2025_-_altera_lei_5.078-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4° DA LEI MUNICIPAL N° 5.078/2023</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4965/projeto_de_lei_205-2025-cips.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4965/projeto_de_lei_205-2025-cips.pdf</t>
   </si>
   <si>
     <t>– RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O ESTADO DO PARANÁ E OS MUNICÍPIOS DO ESTADO DO PARANÁ SUBSCRITORES, COM A FINALIDADE DE FORMALIZAR A CONSTITUIÇÃO E ADEQUAÇÃO DO CONSÓRCIO INTERGESTORES PARANÁ SAÚDE - CIPS AOS TERMOS DO REGIME PREVISTO NA LEI FEDERAL Nº. 11.107/2005 E SUA REGULAMENTAÇÃO, VOLTADO AO DESENVOLVIMENTO DE AÇÕES NA ÁREA DA ASSISTÊNCIA FARMACÊUTICA NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4976/projeto_de_lei_206-2025_-_147a._alteracao_ppa_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4976/projeto_de_lei_206-2025_-_147a._alteracao_ppa_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4977/projeto_de_lei_207-2025_-_31a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4977/projeto_de_lei_207-2025_-_31a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A TRIGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4978/projeto_de_lei_208-2025_-_r_42.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4978/projeto_de_lei_208-2025_-_r_42.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 42.000,00 (QUARENTA E DOIS MIL REAIS).</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4979/projeto_de_lei_209-2025_-_r_400.00000_-_superavit_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4979/projeto_de_lei_209-2025_-_r_400.00000_-_superavit_suplementar.pdf</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4980/projeto_de_lei_210-2025_-_r_661.64267_-_superavit_sup_vinculado.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4980/projeto_de_lei_210-2025_-_r_661.64267_-_superavit_sup_vinculado.pdf</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4981/projeto_de_lei_211-2025_-_r_476.93886_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4981/projeto_de_lei_211-2025_-_r_476.93886_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 476.938,86 (QUATROCENTOS E SETENTA E SEIS MIL E NOVECENTOS E TRINTA E OITO REAIS E OITENTA E SEIS CENTAVOS)</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4982/projeto_de_lei_212-2025_-_r_553.05286_-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4982/projeto_de_lei_212-2025_-_r_553.05286_-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE_x000D_
 MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4983/projeto_de_lei_213-2025_-_r_679.15156_-_superavit_sup_livre.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4983/projeto_de_lei_213-2025_-_r_679.15156_-_superavit_sup_livre.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2025 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2022-2025 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2025.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4984/projeto_de_lei_214-2025_-_r_577.41099_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4984/projeto_de_lei_214-2025_-_r_577.41099_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 577.410,99 (QUINHENTOS E SETENTA E SETE MIL, QUATROCENTOS E DEZ REAIS E NOVENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4985/projeto_de_lei_215-2025-vale_alimentacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4985/projeto_de_lei_215-2025-vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.618/2021, DE 25 DE MARÇO DE 2021 E DA LEI MUNICIPAL Nº 4.964/2022, DE VINTE E TRÊS DIAS DO MÊS DE DEZEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4986/projeto_de_lei_216-2025_-_148a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4986/projeto_de_lei_216-2025_-_148a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4987/projeto_de_lei_217-2025_-_32a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4987/projeto_de_lei_217-2025_-_32a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4988/projeto_de_lei_218-2025_-_r_271.71438_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4988/projeto_de_lei_218-2025_-_r_271.71438_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 271.714,38 (DUZENTOS E SETENTA E UM MIL E SETECENTOS E QUATORZE REAIS E TRINTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4989/projeto_de_lei_219-2025_-_r_450.00000_-_anulacao_suplementar_natal.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4989/projeto_de_lei_219-2025_-_r_450.00000_-_anulacao_suplementar_natal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 450.000,00 (QUATROCENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4990/projeto_de_lei_220-2025_-_r_110.00000_-_excesso_suplementar_cultura.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4990/projeto_de_lei_220-2025_-_r_110.00000_-_excesso_suplementar_cultura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 110.000,00 (CENTO E DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5002/projeto_de_lei_221-2025_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5002/projeto_de_lei_221-2025_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS – R$ 600.000,00 (SEISCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5003/projeto_de_lei_222-2025_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5003/projeto_de_lei_222-2025_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS – R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_223-2025-amplia_vaga_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_223-2025-amplia_vaga_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5007/projeto_de_lei_224-2025_-_149a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5007/projeto_de_lei_224-2025_-_149a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>– DISPÕE SOBRE A CENTÉSIMA QUADRAGÉSIMA NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5008/projeto_de_lei_225-2025_-_33a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5008/projeto_de_lei_225-2025_-_33a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA TERCEIRA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5009/projeto_de_lei_226-2025_-_r_967.93945_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5009/projeto_de_lei_226-2025_-_r_967.93945_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 967.939,45 (NOVECENTOS E SESSENTA E SETE MIL, NOVECENTOS E TRINTA E NOVE REAIS E QUARENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5004/projeto_de_lei_227-2025_-empresa_selo_autista.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5004/projeto_de_lei_227-2025_-empresa_selo_autista.pdf</t>
   </si>
   <si>
     <t>Institui o selo “Empresa Amiga do Autista” no âmbito de Matelândia – PR.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5014/projeto_de_lei_228-2025_-_150a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5014/projeto_de_lei_228-2025_-_150a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei_229-2025_-_34a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei_229-2025_-_34a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUARTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_230-2025_-_r_124.44417_-_anulacao_suplementar_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_230-2025_-_r_124.44417_-_anulacao_suplementar_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 124.444,17 (CENTO E VINTE E QUATRO MIL, QUATROCENTOS E QUARENTA E QUATRO REAIS E DEZESSETE CENTAVOS).</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Lucas Cadini, Otoniel Júnior, Serjão, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5018/projeto_de_lei_231-2025_-_r_124.44417_-_obrigatoriedade_transparencia_de_emenda_parlamentar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5018/projeto_de_lei_231-2025_-_r_124.44417_-_obrigatoriedade_transparencia_de_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO, CONTROLE E TRANSPARÊNCIA DAS EMENDAS PARLAMENTARES DESTINADAS AO MUNICÍPIO DE MATELÂNDIA - PR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5020/projeto_de_lei_232-2025-previmat.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5020/projeto_de_lei_232-2025-previmat.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO_x000D_
 REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE_x000D_
 MATELÂNDIA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5021/projeto_de_lei_233-2025_-_151a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5021/projeto_de_lei_233-2025_-_151a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_234-2025_-_35a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_234-2025_-_35a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA QUINTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_235-2025_-_r_600.01300_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_235-2025_-_r_600.01300_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 600.013,00 (SEISCENTOS MIL, TREZE REAIS).</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_236-2025_-_r_80.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_236-2025_-_r_80.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 80.000,00 (OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_237-2025_-_r_150.00000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_237-2025_-_r_150.00000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_238-2025_-_152a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_238-2025_-_152a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_lei_239-2025_-_36a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_lei_239-2025_-_36a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SEXTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_lei_240-2025_-_r_20.50000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_lei_240-2025_-_r_20.50000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 20.500,00 (VINTE MIL, QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5029/projeto_de_lei_241-2025_-_r_186.85220_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5029/projeto_de_lei_241-2025_-_r_186.85220_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 186.852,20 (CENTO E OITENTA E SEIS MIL, OITOCENTOS E CINQUENTA E DOIS REAIS E VINTE CENTAVOS).</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_242-2025_-_153a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_242-2025_-_153a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_243-2025_-_37a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_243-2025_-_37a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA SÉTIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_244-2025_-_r_250.00000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_244-2025_-_r_250.00000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_245-2025_-_r_843.75000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_245-2025_-_r_843.75000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 843.750,00 (OITOCENTOS E QUARENTA E TRÊS MIL, SETECENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5040/projeto_de_lei_246-2025_-_r_200.00000_-_anulacao_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5040/projeto_de_lei_246-2025_-_r_200.00000_-_anulacao_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5041/projeto_de_lei_247-2025_-_r_34.25751_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5041/projeto_de_lei_247-2025_-_r_34.25751_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 34.257,51 (TRINTA E QUATRO MIL, DUZENTOS E CINQUENTA E SETE REAIS E CINQUENTA E UM CENTAVOS)</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_248-2025-insalubridade_merendeira.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_248-2025-insalubridade_merendeira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO ADICIONAL DE INSALUBRIDADE AOS SERVIDORES PÚBLICOS OCUPANTES DO CARGO EFETIVO DE MERENDEIRA,_x000D_
 PERTENCENTES AO GRUPO OCUPACIONAL GOO, H-I, H-II, DA LEI Nº 3.468/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5055/projeto_de_lei_249-2025-alteracao_da_estrutura_administrativa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5055/projeto_de_lei_249-2025-alteracao_da_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MATELÂNDIA, INSTITUÍDA PELA LEI Nº 4.734/2021 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_250-2025_-_154a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_250-2025_-_154a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO_x000D_
 DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5057/projeto_de_lei_251-2025_-_38a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5057/projeto_de_lei_251-2025_-_38a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA OITAVA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE_x000D_
 MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5058/projeto_de_lei_252-2025_-_r_166.40000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5058/projeto_de_lei_252-2025_-_r_166.40000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE_x000D_
 ATÉ R$ 166.400,00 (CENTO E SESSENTA E SEIS MIL, QUATROCENTOS REAIS).</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5059/projeto_de_lei_253-2025-alienacao_reserva_tecnica_13_agrocafeeira.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5059/projeto_de_lei_253-2025-alienacao_reserva_tecnica_13_agrocafeeira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE MATELÂNDIA A PROCEDER A ALIENAÇÃO DE BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5060/projeto_de_lei_254-2025-politica_municipal_de_promocao_da_igualdade_racial_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5060/projeto_de_lei_254-2025-politica_municipal_de_promocao_da_igualdade_racial_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MATELÂNDIA, A POLÍTICA MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL (PMPIR), CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL (COMPIR) E O FUNDO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL (FUMPIR), ADERE FORMALMENTE AO PROJETO "MUNICÍPIOS ANTIRRACISTAS - SELO DIVERSIDADE E PARANÁ PLURAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_255-2025-aluguel_social_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_255-2025-aluguel_social_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 5.055, DE 27 DE JUNHO DE 2023, PARA INSTITUIR O BENEFÍCIO EVENTUAL DE ALUGUEL SOCIAL NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS) DO MUNICÍPIO DE MATELÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_256-2025-assitente_social-reducao_da_jornada.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_256-2025-assitente_social-reducao_da_jornada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO DO CARGO DE ASSISTENTE SOCIAL PARA 30 (TRINTA) HORAS SEMANAIS, NO ÂMBITO DO PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO (PCCR) DO MUNICÍPIO DE MATELÂNDIA, INSTITUÍDO PELA LEI MUNICIPAL Nº 3.468/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_de_lei_257-2025_-_155a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_de_lei_257-2025_-_155a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5064/projeto_de_lei_258-2025_-_39a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5064/projeto_de_lei_258-2025_-_39a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRIGÉSIMA NONA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_259-2025_-_r_14.682.93564_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_259-2025_-_r_14.682.93564_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 14.682.935,64 (QUATORZE MILHÕES, SEISCENTOS E OITENTA E DOIS MIL, NOVECENTOS E TRINTA E CINCO REAIS E SESSENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5066/projeto_de_lei_260-2025_-_156a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5066/projeto_de_lei_260-2025_-_156a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5067/projeto_de_lei_261-2025_-_40a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5067/projeto_de_lei_261-2025_-_40a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5068/projeto_de_lei_262-2025_-_r_20.975.34851_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5068/projeto_de_lei_262-2025_-_r_20.975.34851_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE ATÉ R$ 20.975.348,51 (VINTE MILHÕES, NOVECENTOS E SETENTA E CINCO MIL, TREZENTOS E QUARENTA E OITO REAIS E CINQUENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5069/projeto_de_lei_263-2025_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5069/projeto_de_lei_263-2025_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5071/projeto_de_lei_264-2025_-_157a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5071/projeto_de_lei_264-2025_-_157a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA SÉTIMA REVISÃO DE_x000D_
 METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE_x000D_
 MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº_x000D_
 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5072/projeto_de_lei_265-2025_-_41a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5072/projeto_de_lei_265-2025_-_41a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA PRIMEIRA ALTERAÇÃO PROPOSTA_x000D_
 A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA,_x000D_
 ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5073/projeto_de_lei_266-2025_-_r_400.00000_-_anulacao_suplementar2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5073/projeto_de_lei_266-2025_-_r_400.00000_-_anulacao_suplementar2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE_x000D_
 R$ 400.000,00 (QUATROCENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5074/projeto_de_lei_267-2025_-_158a._alteracao_ppa.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5074/projeto_de_lei_267-2025_-_158a._alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CENTÉSIMA QUINQUAGÉSIMA OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2022/2025, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5075/projeto_de_lei_268-2025_-_42a._alteracao_ldo.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5075/projeto_de_lei_268-2025_-_42a._alteracao_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUADRAGÉSIMA SEGUNDA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5076/projeto_de_lei_269-2025_-_r_851.00000_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5076/projeto_de_lei_269-2025_-_r_851.00000_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2025, NA IMPORTÂNCIA DE R$ 851.000,00 (OITOCENTOS E CINQUENTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Lucas Cadini</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_resolucao_no_01-25_-_cronograma_de_desembolso_mensal.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_resolucao_no_01-25_-_cronograma_de_desembolso_mensal.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROGRAMAÇÃO FINANCEIRA E O CRONOGRAMA DE DESEMBOLSO MENSAL E BIMESTRAL PARA O EXERCÍCIO FINANCEIRO DE 2025, DO PODER LEGISLATIVO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4702/projeto_de_resolucao_no_02-25compra_adiantamento_camara.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4702/projeto_de_resolucao_no_02-25compra_adiantamento_camara.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA PEQUENAS COMPRAS E PRESTAÇÃO DE SERVIÇOS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE MATELÂNDIA – PR</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_no_01-25.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_no_01-25.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO DEPARTAMENTO DE TRANSPORTE ESCOLAR E CONTROLADOR INTERNO SOBRE AS ROTAS DAS EMPRESAS TERCEIRIZADAS NO MUNICÍPIO. - QUILOMETRAGEM DIÁRIA DE CADA VEICULO TERCEIRIZADO; QUANTOS ALUNOS POR VEÍCULOS - SE ALGUMA LINHA ESTÁ RODANDO EM TERRITÓRIO DE MUNICÍPIOS VIZINHOS - VISTORIAS DE AUTORIZAÇÃO PARA RODAGEM DOS ÓRGÃOS COMPETENTES. - NOMES DOS CONDUTORES DE CADA LINHA, EXAME TOXICOLÓGICO, CNH, CURSO DE TRANSPORTE DE PASSAGEIRO E COLETIVO, TRANSPORTE ESCOLAR - CRV DE CADA VEICULO. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA. para transparência no serviço prestado e maior segurança e conforto aos alunos</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_02.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_02.pdf</t>
   </si>
   <si>
     <t>- INFORMAÇÕES REFERENTE AOS MÉDICOS QUE ATUAM NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO, SEUS RESPECTIVOS HORÁRIOS E COMPROVANTE DE CARTÃO PONTO.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_03.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_03.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESCLARECIMENTO E PROVIDÊNCIAS SOBRE FALHAS LOGÍSTICA DE ATENDIMENTO A PACIENTES ACAMADOS</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>Juarez Greff, Leila da Saúde, Lucas Cadini, Rafael Cabral Felisberto, Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_04.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Convocação para Esclarecimentos na Tribuna</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4682/requerimento_05.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4682/requerimento_05.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS DO DEPARTAMENTO DE TRANSPORTE INFORMAÇÕES SOBRE O PEDIDO DE SUBSTITUIÇÃO DO MOTORISTA RESPONSÁVEL PELA LINHA MARQUESITA, ONDE ACONTECEU O ACIDENTE COM A KOMBI QUE TRANSPORTAVA ALUNOS._x000D_
 _x000D_
 Justificativa: tendo em vista que há relatos da família que já pediram ao responsável a substituição.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>Juarez Greff, Rafael Cabral Felisberto, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4714/requerimento_06.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4714/requerimento_06.pdf</t>
   </si>
   <si>
     <t>PARA QUE PRESTEM ESCLARECIMENTOS SOBRE O FATO OCORRIDO NA ÚLTIMA SEMANA ENVOLVENDO O VEÍCULO DA EMPRESA CONTRATADA (CUP) RESPONSÁVEL PELO TRANSPORTE ESCOLAR NA LINHA SILVA JARDIM, VEÍCULO CIRCULAVA COM AS PORTAS ABERTAS OU ATÉ MESMO SEM PORTAS, TRANSPORTANDO ALUNOS DA REDE MUNICIPAL E ESTADUAL - 1. ESCLARECIMENTOS DETALHADOS POR PARTE DO SETOR RESPONSÁVEL SOBRE O OCORRIDO, IDENTIFICANDO OS RESPONSÁVEIS DIRETOS PELA SITUAÇÃO; 2. QUE SEJA INSTAURADA SINDICÂNCIA PARA APURAR OS FATOS, IDENTIFICAR EVENTUAIS FALHAS OPERACIONAIS E ADMINISTRATIVAS, E RESPONSABILIZAR OS ENVOLVIDOS; 3. QUE O MOTORISTA RESPONSÁVEL PELA CONDUÇÃO DO VEÍCULO SEJA IMEDIATAMENTE AFASTADO* DE SUAS FUNÇÕES ATÉ A CONCLUSÃO DAS INVESTIGAÇÕES; 4. QUE SEJAM INFORMADAS AS MEDIDAS CORRETIVAS ADOTADAS PARA QUE SITUAÇÕES SEMELHANTES NÃO VOLTEM A OCORRER; 5. QUE SE MANIFESTE A EMPRESA RESPONSÁVEL PELA LINHA E O CONTRATO VIGENTE COM A PREFEITURA, INFORMANDO SOBRE O ESTADO DE CONSERVAÇÃO DA FROTA E AS EXIGÊNCIAS DE FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_07.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_07.pdf</t>
   </si>
   <si>
     <t>- O SERVIÇO SOCIAL DO MUNICÍPIO ESTÁ DE ACORDO COM A_x000D_
 NORMA OPERACIONAL BÁSICA NOB.(SUAS) SABENDO QUE O_x000D_
 MUNICÍPIO É DE SUPORTE 1.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4779/requerimento_08.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4779/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUER-SE do Executivo Municipal informações sobre a possibilidade de aumento do valor do vale-alimentação dos servidores públicos municipais em, no mínimo, R$ 200,00, solicitando, ainda, a existência de estudos técnicos e o impacto financeiro da</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4780/requerimento_no__xxx_-lc_191_2022.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4780/requerimento_no__xxx_-lc_191_2022.docx</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal acerca da aplicação da Lei Complementar nº 191/2022, regulamentada pelas Portarias nº 17.764/2024 e nº 17.812/2024, no que se refere ao reenquadramento de servidores públicos municipais que atuaram na linha de frente do combate à COVID-19, incluindo critérios adotados, número de requerimentos, resultados das análises, previsões de reavaliação, divulgação dos direitos e impacto orçamentário-financeiro decorrente.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4781/requerimento_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4781/requerimento_10.pdf</t>
   </si>
   <si>
     <t>- COMO ESTÁ O ANDAMENTO DA REFORMA DA ESTRADA DA LINHA OURO VERDE?_x000D_
 - QUAL A PREVISÃO DE INÍCIO DAS OBRAS?</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_11.pdf</t>
   </si>
   <si>
     <t>- REQUERER A CRIAÇÃO DA COMISSÃO ESPECIAL DE SEGURANÇA PÚBLICA._x000D_
 _x000D_
 Justificativa: Faz-se por este requerimento, a criação de uma comissão especial temporário, para discutir a viabilidade de criação de cargos de agentes de segurança, por meio de concurso público. _x000D_
 A presente comissão tem a finalidade de analisar aspectos como análise dos custos de equipamentos, análise de orçamento disponível para a criação e manutenção dos agentes, análise de treinamentos dos agentes, análise da legislação, análise de apoio da comunidade matelandiense, audiências públicas, dentre outros que entender pertinente.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>Nei Gasparin, Rafael Cabral Felisberto</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_no_12-2025.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal acerca da existência de cronograma, estudo ou previsão para a revitalização, operação tapa-buracos ou pavimentação asfáltica da via marginal do Distrito de Agro Cafeeira, especialmente no trecho que liga o distrito á Cooperativa Agroindustrial Lar.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4885/requerimento_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4885/requerimento_13.pdf</t>
   </si>
   <si>
     <t>-Requer informações à Secretaria Municipal de Administração e Gestão de Pessoas e ao Instituto de Previdência dos Servidores Públicos do Município de Matelândia – PREVIMAT, solicitando as seguintes informações e providências administrativas:_x000D_
 1. Quais critérios técnicos e jurídicos estão sendo atualmente adotados pelo Município para fins de emissão de certidão de tempo de efetivo exercício no magistério para servidoras ocupantes, atuais ou pretéritas, do cargo de Monitora de Creche que possuíam formação em magistério à época da admissão ou, ainda, aquelas que, mesmo as que não possuindo a formação à época do concurso - por não ser exigida, obtiveram posteriormente a habilitação legal?_x000D_
  2. Existe manifestação formal da Procuradoria Geral do Município ou do PREVIMAT contrária à contagem do tempo anterior à edição da Lei Municipal nº 2.543/2012 como tempo de magistério? Em caso positivo, requer-se cópia integral do parecer ou manifestação técnica._x000D_
 3. Considerando as recentes decisões admin</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4913/requerimento_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4913/requerimento_14.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE HÁ UM ESTUDO SOBRE DISPONIBILIZAÇÃO DE TRANSPORTE PÚBLICO NOS INTERIORES DO MUNICÍPIO. EM CASO POSITIVO, HÁ UMA PREVISÃO DE SER IMPLANTADO ESSE TRANSPORTE?</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4997/requerimento_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4997/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo sobre a carga horária das Assistentes Sociais concursadas do município, em conformidade com a Lei Federal nº 12.317/2010, bem como acerca da viabilidade jurídica e do impacto financeiro de eventual adequação da jornada para 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5046/requerimento_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5046/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requer informações por meio da Secretaria competente, para que encaminhe a esta Casa Legislativa a prestação de contas detalhada referente aos seguintes eventos realizados no município:_x000D_
 •	Quermesse Municipal 2025_x000D_
 •	Baile do Município 2025_x000D_
 •	Feleite Agro 2025_x000D_
 _x000D_
 A prestação de contas deverá conter, no mínimo:_x000D_
 a) receitas arrecadadas;_x000D_
 b) despesas efetuadas;_x000D_
 c) contratos firmados;_x000D_
 d) notas fiscais;_x000D_
 e) repasses efetuados e eventuais transferências de recursos._x000D_
 _x000D_
 Justificativa_x000D_
 O presente requerimento é motivado por reiteradas cobranças da população, que busca transparência quanto aos gastos públicos e às transferências de valores relacionadas aos eventos mencionados. Cabe ao Poder Legislativo exercer seu papel fiscalizador, garantindo clareza e publicidade sobre a aplicação dos recursos municipais, em respeito ao princípio da transparência previsto na Constituição Federal e à Lei de Acesso à Informação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -7245,67 +7245,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4803/emenda_modificativa_ao_projeto_71-25_-_altera_requisitos_do_cargo_de_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4486/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4491/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4497/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4500/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4501/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4504/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4525/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4538/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4539/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4552/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4554/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4563/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4564/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4592/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4595/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4596/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4600/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4604/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4618/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4623/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4625/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4626/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4627/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4629/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4630/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4631/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4638/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4643/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4644/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4645/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4658/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4659/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4660/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4661/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4662/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4663/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4673/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4674/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4677/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4678/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4679/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4680/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4683/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4684/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4685/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4686/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4687/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4688/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4689/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4701/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4704/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4705/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4706/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4707/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4708/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4709/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4710/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4711/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4712/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4723/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4724/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4725/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4726/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4727/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4728/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4730/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4731/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4733/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4734/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4735/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4736/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4737/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4738/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4739/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4740/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4753/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4754/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4802/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4804/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4805/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4809/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4810/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4829/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4830/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4828/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4836/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4837/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4839/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4842/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4850/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4851/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4862/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4865/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4876/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4877/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4878/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4879/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4914/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4920/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4921/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4922/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4944/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4945/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4946/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4947/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4948/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4952/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4962/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4966/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4967/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4968/indicacao_1.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4969/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4974/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4975/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4991/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4996/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5001/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5005/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5010/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5011/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5017/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5030/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5031/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5032/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5033/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4583/mocao_01-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4782/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4882/mocao_03_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5006/mocao_no_04_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5019/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5035/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5070/mocao_07-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_decreto_legislativo_no_01-25_-_aprova_as_contas_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4919/projeto_de_decreto_legislativo_no_02-25_-_suplementacao_diaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4950/y.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_01-2025-transposicao_e_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4468/projeto_de_lei_02-2025-ampliacao_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4469/projeto_de_lei_03-2025-revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_04-2025-autorizacao_de_recebimento_de_bem_em_doacao_favero.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4471/projeto_de_lei_05-2024_-_119a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4472/projeto_de_lei_06-2025_-_1a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4473/projeto_de_lei_07-2025_-_2.238.50000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4474/projeto_de_lei_08-2025_-_1.655.60000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_09-2025_-_597.66666_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4476/projeto_de_lei_10-2025_-_r_335.43333_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_de_lei_11-2025_-_r_281.62303_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_12-2025_-_1.030.50000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4482/projeto_de_lei_13-2025-medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_14-2025_-_120a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4480/projeto_de_lei_15-2025_-_2a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4481/projeto_de_lei_16-2025_-_212.55000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4483/projeto_de_lei_17-2025_-_163.17000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4484/projeto_de_lei_18-2025_-_3o_alteracao_da_ldo_transposicao_estrutura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_19-2025_-_4a_alteracao_da_ldo_-_remanejamento_estrutura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_20-2025_-_121a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_21-2025_-_5a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_22-2025_-_r_112.31305_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_23-2025_-_r_78.68750_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4509/projeto_de_lei_24-2025_-_r_965.44792_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4510/projeto_de_lei_25-2025_-_122a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4511/projeto_de_lei_26-2025_-_6a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4512/projeto_de_lei_27-2025_-_r_155.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4569/projeto_de_lei_28-2025-prof_paee.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_29-2025-alteracao_estatuto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4571/projeto_de_lei_30-2025-contraturno.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_31-2025_-_123a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_32-2025_-_7a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_33-2025_-_10.00000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_34-2025_-_r_59.15000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_35-2025_-_r_90.60000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4577/projeto_de_lei_36-2025-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_37-2025_-_124a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_38-2025_-_8a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_39-2025_-_r_630.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_40-2025_-_r_307.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_41-2025_-_r_318.36714_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4586/projeto_de_lei_42-2025-ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4587/projeto_de_lei_43-2025-alteracao_3323-2014_-_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_44-2025_-_125a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_45-2025_-_9a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4610/projeto_de_lei_46-2025_-_r_221.29126_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_47-2025_-_r_615.50672_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4612/projeto_de_lei_48-2025_-_r_1.586.37800_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_49-2025-autorizacao_de_recebimento_de_bem_em_doacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4614/projeto_de_lei_50-2025-ampliacao_adm_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_51-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_no_52-2025_-_altera_lei_credito_educativo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_lei_53-2025-incentivos_regularizacao_transacoes_imobiliarias.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4646/projeto_de_lei_54-2025-alteracao_3323-2014_-_desenvolvimento_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4647/projeto_de_lei_055-2025-premiacoes.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4670/projeto_de_lei_056-2025-ct_isencoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4671/projeto_de_lei_057-2025-concessao_propaganda_publicitaria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_58-2025_-_126a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_59-2025_-_10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4666/projeto_de_lei_60-2025_-_r_240.65370_-_superavit_suplementar_vinculado_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4667/projeto_de_lei_61-2025_-_r_338.00000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4668/projeto_de_lei_62-2025_-_r_15.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4716/projeto_de_lei_63-2025-comite_gestor.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4690/projeto_de_lei_64-2025_-_127a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4691/projeto_de_lei_65-2025_-_11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4692/projeto_de_lei_66-2025_-_r_1.260.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_67-2025_-_r_3.315.82271_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4694/projeto_de_lei_68-2025_-_r_1.475.50000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4695/projeto_de_lei_69-2025_-_r_300.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_70-2025_-_rafael_-_atendimento_medico_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4703/projeto_de_lei_71-2025_-_mesa_-_cria_cargo_de_diretor_geral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4717/projeto_de_lei_73-2025-alteracao_5.295_2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4718/projeto_de_lei_74-2025_-_funcao_gratificada_motorista_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4719/projeto_de_lei_75-2025_-_128a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4720/projeto_de_lei_76-2025_-_12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4721/projeto_de_lei_77-2025_-_r_1.012.02409_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4722/projeto_de_lei_78-2025_-_r_135.42589_-_superavit_suplementar_livre_3.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_no_79-2025_-_institui_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_080-2025_-_129a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_081-2025_-_13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_082-2025_-_r_70874_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_083-2025_-_r_520.50000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4755/projeto_de_lei_084-2025-alteracao_lei_3.323.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4756/projeto_de_lei_085-2025-ampliacao_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4757/projeto_de_lei_086-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_087-2025-ampliacao_de_vagas_prof_40_horas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_088-2025_-_130a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_089-2025_-_14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_090-2025_-_r_344.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_091-2025_-_r_130.00000_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_de_lei_092-2025_-_r_4.00000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_de_lei_093-2025_-_r_91705_-_superavit_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_094-2025_-_131a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4766/projeto_de_lei_095-2025_-_15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_de_lei_096-2025_-_r_1.720.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_097-2025_-_132a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4769/projeto_de_lei_098-2025_-_16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4770/projeto_de_lei_099-2025_-_r_130.47922_-_superavit_suplementar_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_100-2025_-_r_1.863.88280_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_101-2025_-_r_800.00000_-_superavit_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4773/projeto_de_lei_102-2025_-_altera_lei_4.756.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_103-2025-lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4783/projeto_de_lei_104-2025_-_133a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4784/projeto_de_lei_105-2025_-_17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4785/projeto_de_lei_106-2025_-_r_45.00000_-_superavit_livre_suplementar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4786/projeto_de_lei_107-2025_-_r_15.00000_-_superavit_vinculado_suplementar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4813/projeto_de_lei_108-2025_-_134a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4814/projeto_de_lei_109-2025_-_18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_110-2025_-_r_50.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4816/projeto_de_lei_111-2025_-_r_241.32831_-_excesso_especial_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4817/projeto_de_lei_112-2025_-_r_300.00000_-_superavit_livre_especial.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_113-2025_-_r143.44453_-_anulacao_suplmentar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4819/projeto_de_lei_114-2025_-_r_241.32831_-_superavit_vinculado_especial_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4820/projeto_de_lei_115-2025_-_r_460.00000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4821/projeto_de_lei_116-2025_-_135a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4822/projeto_de_lei_117-2025_-_19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4823/projeto_de_lei_118-2025_-_r_165.10691_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4824/projeto_de_lei_119-2025_-_r_30.00000_-_excesso_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4825/projeto_de_lei_120-2025_-_r_75.00000_-_excesso_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4826/projeto_de_lei_121-2025_-_r_110.00000_-_excesso_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4827/projeto_de_lei_122-2025-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4843/projeto_de_lei_123-2025_-_136a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4844/projeto_de_lei_124-2025_-_20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4845/projeto_de_lei_125-2025_-_r_84.06000_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4846/projeto_de_lei_126-2025_-_r_10.00000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_lei_127-2025_-_r_21.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4848/projeto_de_lei_128-2025_-_r_60.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4838/projeto_de_lei_129-2025_-_capacitacao_50.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4841/projeto_de_lei_no_130-25_-_institui_femma_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4852/projeto_de_lei_131-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4853/projeto_de_lei_132-2025-ampliacao_assistente_social_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4854/projeto_de_lei_133-2025_-_137a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4855/projeto_de_lei_134-2025_-_21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4856/projeto_de_lei_135-2025-credito_adicional_suplementar_superavit_financeiro_-_mtda_2322_-_superavit_saude.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4857/projeto_de_lei_136-2025_credito_adicional_especial_superavit_financeiro_-_mtda_2318_-_convenio_202-2025_seab.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4858/projeto_de_lei_137-2025_credito_adicional_suplementar_superavit_financeiro_-_mtda_2316_-_convenio_235-2025_seab_e_contrato_de_repasse_971896.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4859/projeto_de_lei_138-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2317_-_convenio_202.2025_seab.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4860/projeto_de_lei_139-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2315_-_convenio_235.2025_seab_e_contrato_de_repasse_971896.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4861/projeto_de_lei_140-2025_-_credito_adicional_suplementar_excesso_de_arrecadacao_-_mtda_2320_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4866/projeto_de_lei_141-2025-incentivos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4867/projeto_de_lei_142-2025_-_138a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4868/projeto_de_lei_143-2025_-_22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4869/projeto_de_lei_144-2025_-_superavit_vinculado_r_270.85399.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4870/projeto_de_lei_145-2025_-_superavit_aporte_r_1.451.66532.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_146-2025_-_anulacao_r_574.00000.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4891/projeto_de_lei_147-2025-ampliacao_educador_e_cuidador_social.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4892/projeto_de_lei_148-2025-prorrog_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4893/projeto_de_lei_149-2025_-_139a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4894/projeto_de_lei_150-2025_-_23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4895/projeto_de_lei_151-2025_-_anulacao_r_43.00000.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4896/projeto_de_lei_152-2025_-_superavit_vinculado_r_268.69551.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4897/projeto_de_lei_153-2025_-_excesso_vinculado_r_188.27559.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4898/projeto_de_lei_154-2025_-_excesso_vinculado_r_3.321.24494.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4899/projeto_de_lei_155-2025_-_superavit_livre_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4900/projeto_de_lei_156-2025_-_excesso_vinculado_-_r_65.00000.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4901/projeto_de_lei_157-2025_-_superavit_vinculado_r_1.742.53636.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4902/projeto_de_lei_158-2025-ampliacao_de_vagas_prof_40_horas.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4903/projeto_de_lei_159-2025_-_140a._alteracao_ppa1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4904/projeto_de_lei_160-2025_-_24a._alteracao_ldo1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_de_lei_161-2025_-_superavit_livre_-_1.705.24696.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4906/projeto_de_lei_162-2025-autorizacao_de_recebimento_de_bem_em_doacao_carlos_turri.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4907/projeto_de_lei_163-2025_-_141a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4908/projeto_de_lei_164-2025_-_25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4909/projeto_de_lei_165-2025_-_superavit_vinculado_r_146.61873.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4910/projeto_de_lei_166-2025_-_excesso_vinculado_r_9.596.99365.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4911/projeto_de_lei_167-2025_-_superavit_livre_r_1.093.47653.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_de_lei_168-2025_-_excesso_vinculado_r_8.811.05721_2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4916/projeto_de_lei_169-2025-ppa_2026-2029_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4917/projeto_de_lei_170-2025-loa_2026_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4918/projeto_de_lei_171-2025-ampliacao_efetivos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4923/projeto_de_lei_172-2025-cultura.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4924/projeto_de_lei_173-2025-esportes.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4925/projeto_de_lei_174-2025-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_175-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4926/projeto_de_lei_176-2025_-_142a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4927/projeto_de_lei_177-2025_-_26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4928/projeto_de_lei_178-2025_-_r_664.10919_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_179-2025_-_r_845.00000_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4930/projeto_de_lei_180-2025_-_r_328.24571_-_excesso_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4931/projeto_de_lei_181-2025_-_r_147.40000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4932/projeto_de_lei_182-2025_-_r_33.87090_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4933/projeto_de_lei_183-2025_-_r_1.036.47175_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4934/projeto_de_lei_184-2025_-_r_85.00000_-_superavit_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4935/projeto_de_lei_185-2025_-_r_225.89081_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4936/projeto_de_lei_186-2025_-_143a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4937/projeto_de_lei_187-2025_-_27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4938/projeto_de_lei_188-2025_-_r_25.85399_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4939/projeto_de_lei_189-2025_-_r_487.95220_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei_190-2025_-_cidadao_honorario_hussein_bakri.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4970/projeto_de_lei_191-2025_-_144a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4971/projeto_de_lei_192-2025_-_28a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_lei_193-2025_-_r_363.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4973/projeto_de_lei_194-2025_-_r_43.50000_-_saude_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4954/projeto_de_lei_195-2025_-_145a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4955/projeto_de_lei_196-2025_-_29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4956/projeto_de_lei_197-2025_-_r_534.00000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4957/projeto_de_lei_198-2025_-_r_168.71207_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4958/projeto_de_lei_199-2025_-_146a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4959/projeto_de_lei_200-2025_-_30a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4960/projeto_de_lei_201-2025_-_r_317.70000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4961/projeto_de_lei_202-2025-gratificacao_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4963/projeto_de_lei_203-2025-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4964/projeto_de_lei_204-2025_-_altera_lei_5.078-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4965/projeto_de_lei_205-2025-cips.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4976/projeto_de_lei_206-2025_-_147a._alteracao_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4977/projeto_de_lei_207-2025_-_31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4978/projeto_de_lei_208-2025_-_r_42.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4979/projeto_de_lei_209-2025_-_r_400.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4980/projeto_de_lei_210-2025_-_r_661.64267_-_superavit_sup_vinculado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4981/projeto_de_lei_211-2025_-_r_476.93886_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4982/projeto_de_lei_212-2025_-_r_553.05286_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4983/projeto_de_lei_213-2025_-_r_679.15156_-_superavit_sup_livre.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4984/projeto_de_lei_214-2025_-_r_577.41099_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4985/projeto_de_lei_215-2025-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4986/projeto_de_lei_216-2025_-_148a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4987/projeto_de_lei_217-2025_-_32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4988/projeto_de_lei_218-2025_-_r_271.71438_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4989/projeto_de_lei_219-2025_-_r_450.00000_-_anulacao_suplementar_natal.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4990/projeto_de_lei_220-2025_-_r_110.00000_-_excesso_suplementar_cultura.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5002/projeto_de_lei_221-2025_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5003/projeto_de_lei_222-2025_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_223-2025-amplia_vaga_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5007/projeto_de_lei_224-2025_-_149a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5008/projeto_de_lei_225-2025_-_33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5009/projeto_de_lei_226-2025_-_r_967.93945_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5004/projeto_de_lei_227-2025_-empresa_selo_autista.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5014/projeto_de_lei_228-2025_-_150a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei_229-2025_-_34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_230-2025_-_r_124.44417_-_anulacao_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5018/projeto_de_lei_231-2025_-_r_124.44417_-_obrigatoriedade_transparencia_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5020/projeto_de_lei_232-2025-previmat.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5021/projeto_de_lei_233-2025_-_151a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_234-2025_-_35a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_235-2025_-_r_600.01300_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_236-2025_-_r_80.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_237-2025_-_r_150.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_238-2025_-_152a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_lei_239-2025_-_36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_lei_240-2025_-_r_20.50000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5029/projeto_de_lei_241-2025_-_r_186.85220_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_242-2025_-_153a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_243-2025_-_37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_244-2025_-_r_250.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_245-2025_-_r_843.75000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5040/projeto_de_lei_246-2025_-_r_200.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5041/projeto_de_lei_247-2025_-_r_34.25751_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_248-2025-insalubridade_merendeira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5055/projeto_de_lei_249-2025-alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_250-2025_-_154a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5057/projeto_de_lei_251-2025_-_38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5058/projeto_de_lei_252-2025_-_r_166.40000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5059/projeto_de_lei_253-2025-alienacao_reserva_tecnica_13_agrocafeeira.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5060/projeto_de_lei_254-2025-politica_municipal_de_promocao_da_igualdade_racial_2.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_255-2025-aluguel_social_.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_256-2025-assitente_social-reducao_da_jornada.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_de_lei_257-2025_-_155a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5064/projeto_de_lei_258-2025_-_39a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_259-2025_-_r_14.682.93564_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5066/projeto_de_lei_260-2025_-_156a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5067/projeto_de_lei_261-2025_-_40a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5068/projeto_de_lei_262-2025_-_r_20.975.34851_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5069/projeto_de_lei_263-2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5071/projeto_de_lei_264-2025_-_157a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5072/projeto_de_lei_265-2025_-_41a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5073/projeto_de_lei_266-2025_-_r_400.00000_-_anulacao_suplementar2.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5074/projeto_de_lei_267-2025_-_158a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5075/projeto_de_lei_268-2025_-_42a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5076/projeto_de_lei_269-2025_-_r_851.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_resolucao_no_01-25_-_cronograma_de_desembolso_mensal.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4702/projeto_de_resolucao_no_02-25compra_adiantamento_camara.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_no_01-25.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4682/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4714/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4779/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4780/requerimento_no__xxx_-lc_191_2022.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4781/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4885/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4913/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4997/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5046/requerimento_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4803/emenda_modificativa_ao_projeto_71-25_-_altera_requisitos_do_cargo_de_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4486/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4491/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4497/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4500/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4501/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4504/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4522/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4525/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4538/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4539/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4552/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4554/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4563/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4564/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4592/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4595/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4596/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4600/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4601/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4604/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4618/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4623/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4624/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4625/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4626/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4627/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4629/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4630/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4631/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4632/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4633/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4638/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4643/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4644/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4645/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4651/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4652/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4653/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4654/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4658/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4659/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4660/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4661/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4662/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4663/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4673/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4674/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4677/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4678/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4679/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4680/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4683/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4684/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4685/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4686/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4687/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4688/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4689/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4696/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4697/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4699/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4701/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4704/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4705/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4706/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4707/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4708/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4709/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4710/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4711/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4712/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4715/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4723/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4724/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4725/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4726/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4727/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4728/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4730/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4731/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4733/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4734/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4735/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4736/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4737/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4738/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4739/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4740/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4746/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4747/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4748/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4749/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4751/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4753/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4754/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4787/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4788/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4789/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4791/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4792/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4802/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4804/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4805/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4809/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4810/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4829/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4830/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4828/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4831/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4832/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4833/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4834/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4835/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4836/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4837/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4839/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4842/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4849/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4850/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4851/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4862/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4865/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4872/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4873/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4874/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4875/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4876/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4877/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4878/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4879/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4890/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4914/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4920/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4921/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4922/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4944/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4945/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4946/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4947/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4948/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4952/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4953/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4962/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4966/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4967/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4968/indicacao_1.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4969/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4974/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4975/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4991/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4996/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5001/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5005/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5010/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5011/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5017/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5030/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5031/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5032/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5033/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5045/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5048/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5049/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5050/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5051/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5052/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4583/mocao_01-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4782/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4882/mocao_03_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5006/mocao_no_04_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5019/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5035/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5070/mocao_07-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_decreto_legislativo_no_01-25_-_aprova_as_contas_do_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4919/projeto_de_decreto_legislativo_no_02-25_-_suplementacao_diaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4950/y.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_01-2025-transposicao_e_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4468/projeto_de_lei_02-2025-ampliacao_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4469/projeto_de_lei_03-2025-revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_04-2025-autorizacao_de_recebimento_de_bem_em_doacao_favero.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4471/projeto_de_lei_05-2024_-_119a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4472/projeto_de_lei_06-2025_-_1a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4473/projeto_de_lei_07-2025_-_2.238.50000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4474/projeto_de_lei_08-2025_-_1.655.60000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_09-2025_-_597.66666_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4476/projeto_de_lei_10-2025_-_r_335.43333_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_de_lei_11-2025_-_r_281.62303_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_12-2025_-_1.030.50000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4482/projeto_de_lei_13-2025-medico_veterinario_temporario.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_14-2025_-_120a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4480/projeto_de_lei_15-2025_-_2a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4481/projeto_de_lei_16-2025_-_212.55000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4483/projeto_de_lei_17-2025_-_163.17000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4484/projeto_de_lei_18-2025_-_3o_alteracao_da_ldo_transposicao_estrutura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_19-2025_-_4a_alteracao_da_ldo_-_remanejamento_estrutura.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_20-2025_-_121a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_21-2025_-_5a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_22-2025_-_r_112.31305_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_23-2025_-_r_78.68750_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4509/projeto_de_lei_24-2025_-_r_965.44792_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4510/projeto_de_lei_25-2025_-_122a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4511/projeto_de_lei_26-2025_-_6a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4512/projeto_de_lei_27-2025_-_r_155.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4569/projeto_de_lei_28-2025-prof_paee.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_29-2025-alteracao_estatuto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4571/projeto_de_lei_30-2025-contraturno.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_31-2025_-_123a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_32-2025_-_7a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_33-2025_-_10.00000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_34-2025_-_r_59.15000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_35-2025_-_r_90.60000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4577/projeto_de_lei_36-2025-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_37-2025_-_124a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_38-2025_-_8a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_39-2025_-_r_630.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_40-2025_-_r_307.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_41-2025_-_r_318.36714_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4586/projeto_de_lei_42-2025-ampliacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4587/projeto_de_lei_43-2025-alteracao_3323-2014_-_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_44-2025_-_125a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_45-2025_-_9a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4610/projeto_de_lei_46-2025_-_r_221.29126_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_47-2025_-_r_615.50672_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4612/projeto_de_lei_48-2025_-_r_1.586.37800_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_49-2025-autorizacao_de_recebimento_de_bem_em_doacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4614/projeto_de_lei_50-2025-ampliacao_adm_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_51-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_no_52-2025_-_altera_lei_credito_educativo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_lei_53-2025-incentivos_regularizacao_transacoes_imobiliarias.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4646/projeto_de_lei_54-2025-alteracao_3323-2014_-_desenvolvimento_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4647/projeto_de_lei_055-2025-premiacoes.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4670/projeto_de_lei_056-2025-ct_isencoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4671/projeto_de_lei_057-2025-concessao_propaganda_publicitaria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_58-2025_-_126a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_59-2025_-_10a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4666/projeto_de_lei_60-2025_-_r_240.65370_-_superavit_suplementar_vinculado_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4667/projeto_de_lei_61-2025_-_r_338.00000_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4668/projeto_de_lei_62-2025_-_r_15.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4716/projeto_de_lei_63-2025-comite_gestor.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4690/projeto_de_lei_64-2025_-_127a._alteracao_ppa_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4691/projeto_de_lei_65-2025_-_11a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4692/projeto_de_lei_66-2025_-_r_1.260.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_67-2025_-_r_3.315.82271_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4694/projeto_de_lei_68-2025_-_r_1.475.50000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4695/projeto_de_lei_69-2025_-_r_300.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_70-2025_-_rafael_-_atendimento_medico_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4703/projeto_de_lei_71-2025_-_mesa_-_cria_cargo_de_diretor_geral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4717/projeto_de_lei_73-2025-alteracao_5.295_2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4718/projeto_de_lei_74-2025_-_funcao_gratificada_motorista_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4719/projeto_de_lei_75-2025_-_128a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4720/projeto_de_lei_76-2025_-_12a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4721/projeto_de_lei_77-2025_-_r_1.012.02409_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4722/projeto_de_lei_78-2025_-_r_135.42589_-_superavit_suplementar_livre_3.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_no_79-2025_-_institui_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_080-2025_-_129a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_081-2025_-_13a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_082-2025_-_r_70874_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_083-2025_-_r_520.50000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4755/projeto_de_lei_084-2025-alteracao_lei_3.323.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4756/projeto_de_lei_085-2025-ampliacao_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4757/projeto_de_lei_086-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_087-2025-ampliacao_de_vagas_prof_40_horas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_088-2025_-_130a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_089-2025_-_14a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_090-2025_-_r_344.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_091-2025_-_r_130.00000_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_de_lei_092-2025_-_r_4.00000_-_anulacao_suplementar1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_de_lei_093-2025_-_r_91705_-_superavit_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_094-2025_-_131a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4766/projeto_de_lei_095-2025_-_15a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_de_lei_096-2025_-_r_1.720.00000_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_097-2025_-_132a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4769/projeto_de_lei_098-2025_-_16a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4770/projeto_de_lei_099-2025_-_r_130.47922_-_superavit_suplementar_especial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_100-2025_-_r_1.863.88280_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_101-2025_-_r_800.00000_-_superavit_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4773/projeto_de_lei_102-2025_-_altera_lei_4.756.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_103-2025-lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4783/projeto_de_lei_104-2025_-_133a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4784/projeto_de_lei_105-2025_-_17a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4785/projeto_de_lei_106-2025_-_r_45.00000_-_superavit_livre_suplementar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4786/projeto_de_lei_107-2025_-_r_15.00000_-_superavit_vinculado_suplementar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4813/projeto_de_lei_108-2025_-_134a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4814/projeto_de_lei_109-2025_-_18a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_110-2025_-_r_50.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4816/projeto_de_lei_111-2025_-_r_241.32831_-_excesso_especial_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4817/projeto_de_lei_112-2025_-_r_300.00000_-_superavit_livre_especial.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_113-2025_-_r143.44453_-_anulacao_suplmentar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4819/projeto_de_lei_114-2025_-_r_241.32831_-_superavit_vinculado_especial_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4820/projeto_de_lei_115-2025_-_r_460.00000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4821/projeto_de_lei_116-2025_-_135a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4822/projeto_de_lei_117-2025_-_19a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4823/projeto_de_lei_118-2025_-_r_165.10691_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4824/projeto_de_lei_119-2025_-_r_30.00000_-_excesso_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4825/projeto_de_lei_120-2025_-_r_75.00000_-_excesso_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4826/projeto_de_lei_121-2025_-_r_110.00000_-_excesso_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4827/projeto_de_lei_122-2025-perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4843/projeto_de_lei_123-2025_-_136a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4844/projeto_de_lei_124-2025_-_20a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4845/projeto_de_lei_125-2025_-_r_84.06000_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4846/projeto_de_lei_126-2025_-_r_10.00000_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_lei_127-2025_-_r_21.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4848/projeto_de_lei_128-2025_-_r_60.00000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4838/projeto_de_lei_129-2025_-_capacitacao_50.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4841/projeto_de_lei_no_130-25_-_institui_femma_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4852/projeto_de_lei_131-2025-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4853/projeto_de_lei_132-2025-ampliacao_assistente_social_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4854/projeto_de_lei_133-2025_-_137a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4855/projeto_de_lei_134-2025_-_21a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4856/projeto_de_lei_135-2025-credito_adicional_suplementar_superavit_financeiro_-_mtda_2322_-_superavit_saude.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4857/projeto_de_lei_136-2025_credito_adicional_especial_superavit_financeiro_-_mtda_2318_-_convenio_202-2025_seab.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4858/projeto_de_lei_137-2025_credito_adicional_suplementar_superavit_financeiro_-_mtda_2316_-_convenio_235-2025_seab_e_contrato_de_repasse_971896.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4859/projeto_de_lei_138-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2317_-_convenio_202.2025_seab.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4860/projeto_de_lei_139-2025_-credito_adicional_especial_excesso_de_arrecadacao_-_mtda_2315_-_convenio_235.2025_seab_e_contrato_de_repasse_971896.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4861/projeto_de_lei_140-2025_-_credito_adicional_suplementar_excesso_de_arrecadacao_-_mtda_2320_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4866/projeto_de_lei_141-2025-incentivos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4867/projeto_de_lei_142-2025_-_138a._alteracao_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4868/projeto_de_lei_143-2025_-_22a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4869/projeto_de_lei_144-2025_-_superavit_vinculado_r_270.85399.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4870/projeto_de_lei_145-2025_-_superavit_aporte_r_1.451.66532.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_146-2025_-_anulacao_r_574.00000.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4891/projeto_de_lei_147-2025-ampliacao_educador_e_cuidador_social.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4892/projeto_de_lei_148-2025-prorrog_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4893/projeto_de_lei_149-2025_-_139a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4894/projeto_de_lei_150-2025_-_23a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4895/projeto_de_lei_151-2025_-_anulacao_r_43.00000.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4896/projeto_de_lei_152-2025_-_superavit_vinculado_r_268.69551.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4897/projeto_de_lei_153-2025_-_excesso_vinculado_r_188.27559.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4898/projeto_de_lei_154-2025_-_excesso_vinculado_r_3.321.24494.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4899/projeto_de_lei_155-2025_-_superavit_livre_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4900/projeto_de_lei_156-2025_-_excesso_vinculado_-_r_65.00000.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4901/projeto_de_lei_157-2025_-_superavit_vinculado_r_1.742.53636.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4902/projeto_de_lei_158-2025-ampliacao_de_vagas_prof_40_horas.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4903/projeto_de_lei_159-2025_-_140a._alteracao_ppa1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4904/projeto_de_lei_160-2025_-_24a._alteracao_ldo1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4905/projeto_de_lei_161-2025_-_superavit_livre_-_1.705.24696.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4906/projeto_de_lei_162-2025-autorizacao_de_recebimento_de_bem_em_doacao_carlos_turri.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4907/projeto_de_lei_163-2025_-_141a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4908/projeto_de_lei_164-2025_-_25a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4909/projeto_de_lei_165-2025_-_superavit_vinculado_r_146.61873.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4910/projeto_de_lei_166-2025_-_excesso_vinculado_r_9.596.99365.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4911/projeto_de_lei_167-2025_-_superavit_livre_r_1.093.47653.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_de_lei_168-2025_-_excesso_vinculado_r_8.811.05721_2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4916/projeto_de_lei_169-2025-ppa_2026-2029_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4917/projeto_de_lei_170-2025-loa_2026_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4918/projeto_de_lei_171-2025-ampliacao_efetivos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4923/projeto_de_lei_172-2025-cultura.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4924/projeto_de_lei_173-2025-esportes.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4925/projeto_de_lei_174-2025-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_175-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4926/projeto_de_lei_176-2025_-_142a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4927/projeto_de_lei_177-2025_-_26a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4928/projeto_de_lei_178-2025_-_r_664.10919_-_superavit_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_179-2025_-_r_845.00000_-_excesso_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4930/projeto_de_lei_180-2025_-_r_328.24571_-_excesso_especial_vinculado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4931/projeto_de_lei_181-2025_-_r_147.40000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4932/projeto_de_lei_182-2025_-_r_33.87090_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4933/projeto_de_lei_183-2025_-_r_1.036.47175_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4934/projeto_de_lei_184-2025_-_r_85.00000_-_superavit_suplementar_vinculado_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4935/projeto_de_lei_185-2025_-_r_225.89081_-_superavit_especial_livre.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4936/projeto_de_lei_186-2025_-_143a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4937/projeto_de_lei_187-2025_-_27a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4938/projeto_de_lei_188-2025_-_r_25.85399_-_superavit_suplementar_vinculado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4939/projeto_de_lei_189-2025_-_r_487.95220_-_superavit_suplementar_livre.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei_190-2025_-_cidadao_honorario_hussein_bakri.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4970/projeto_de_lei_191-2025_-_144a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4971/projeto_de_lei_192-2025_-_28a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4972/projeto_de_lei_193-2025_-_r_363.00000_-_excesso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4973/projeto_de_lei_194-2025_-_r_43.50000_-_saude_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4954/projeto_de_lei_195-2025_-_145a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4955/projeto_de_lei_196-2025_-_29a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4956/projeto_de_lei_197-2025_-_r_534.00000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4957/projeto_de_lei_198-2025_-_r_168.71207_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4958/projeto_de_lei_199-2025_-_146a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4959/projeto_de_lei_200-2025_-_30a._alteracao_ldo_.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4960/projeto_de_lei_201-2025_-_r_317.70000_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4961/projeto_de_lei_202-2025-gratificacao_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4963/projeto_de_lei_203-2025-autorizacao_de_recebimento_de_bem_em_doacao_medeiros.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4964/projeto_de_lei_204-2025_-_altera_lei_5.078-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4965/projeto_de_lei_205-2025-cips.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4976/projeto_de_lei_206-2025_-_147a._alteracao_ppa_2.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4977/projeto_de_lei_207-2025_-_31a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4978/projeto_de_lei_208-2025_-_r_42.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4979/projeto_de_lei_209-2025_-_r_400.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4980/projeto_de_lei_210-2025_-_r_661.64267_-_superavit_sup_vinculado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4981/projeto_de_lei_211-2025_-_r_476.93886_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4982/projeto_de_lei_212-2025_-_r_553.05286_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4983/projeto_de_lei_213-2025_-_r_679.15156_-_superavit_sup_livre.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4984/projeto_de_lei_214-2025_-_r_577.41099_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4985/projeto_de_lei_215-2025-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4986/projeto_de_lei_216-2025_-_148a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4987/projeto_de_lei_217-2025_-_32a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4988/projeto_de_lei_218-2025_-_r_271.71438_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4989/projeto_de_lei_219-2025_-_r_450.00000_-_anulacao_suplementar_natal.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4990/projeto_de_lei_220-2025_-_r_110.00000_-_excesso_suplementar_cultura.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5002/projeto_de_lei_221-2025_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5003/projeto_de_lei_222-2025_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5053/projeto_de_lei_223-2025-amplia_vaga_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5007/projeto_de_lei_224-2025_-_149a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5008/projeto_de_lei_225-2025_-_33a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5009/projeto_de_lei_226-2025_-_r_967.93945_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5004/projeto_de_lei_227-2025_-empresa_selo_autista.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5014/projeto_de_lei_228-2025_-_150a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei_229-2025_-_34a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_230-2025_-_r_124.44417_-_anulacao_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5018/projeto_de_lei_231-2025_-_r_124.44417_-_obrigatoriedade_transparencia_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5020/projeto_de_lei_232-2025-previmat.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5021/projeto_de_lei_233-2025_-_151a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5022/projeto_de_lei_234-2025_-_35a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5023/projeto_de_lei_235-2025_-_r_600.01300_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5024/projeto_de_lei_236-2025_-_r_80.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5025/projeto_de_lei_237-2025_-_r_150.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5026/projeto_de_lei_238-2025_-_152a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5027/projeto_de_lei_239-2025_-_36a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5028/projeto_de_lei_240-2025_-_r_20.50000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5029/projeto_de_lei_241-2025_-_r_186.85220_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5036/projeto_de_lei_242-2025_-_153a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5037/projeto_de_lei_243-2025_-_37a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5038/projeto_de_lei_244-2025_-_r_250.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5039/projeto_de_lei_245-2025_-_r_843.75000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5040/projeto_de_lei_246-2025_-_r_200.00000_-_anulacao_suplementar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5041/projeto_de_lei_247-2025_-_r_34.25751_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5054/projeto_de_lei_248-2025-insalubridade_merendeira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5055/projeto_de_lei_249-2025-alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_250-2025_-_154a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5057/projeto_de_lei_251-2025_-_38a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5058/projeto_de_lei_252-2025_-_r_166.40000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5059/projeto_de_lei_253-2025-alienacao_reserva_tecnica_13_agrocafeeira.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5060/projeto_de_lei_254-2025-politica_municipal_de_promocao_da_igualdade_racial_2.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei_255-2025-aluguel_social_.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_256-2025-assitente_social-reducao_da_jornada.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_de_lei_257-2025_-_155a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5064/projeto_de_lei_258-2025_-_39a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_259-2025_-_r_14.682.93564_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5066/projeto_de_lei_260-2025_-_156a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5067/projeto_de_lei_261-2025_-_40a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5068/projeto_de_lei_262-2025_-_r_20.975.34851_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5069/projeto_de_lei_263-2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5071/projeto_de_lei_264-2025_-_157a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5072/projeto_de_lei_265-2025_-_41a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5073/projeto_de_lei_266-2025_-_r_400.00000_-_anulacao_suplementar2.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5074/projeto_de_lei_267-2025_-_158a._alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5075/projeto_de_lei_268-2025_-_42a._alteracao_ldo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5076/projeto_de_lei_269-2025_-_r_851.00000_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_resolucao_no_01-25_-_cronograma_de_desembolso_mensal.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4702/projeto_de_resolucao_no_02-25compra_adiantamento_camara.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4526/requerimento_no_01-25.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4568/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4584/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4585/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4682/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4714/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4741/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4779/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4780/requerimento_no__xxx_-lc_191_2022.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4781/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4797/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4840/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4885/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4913/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/4997/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2025/5046/requerimento_16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H608"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="218.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="217.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>