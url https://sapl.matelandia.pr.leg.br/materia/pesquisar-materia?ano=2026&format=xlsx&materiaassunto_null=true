--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -10,629 +10,1789 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1200" uniqueCount="549">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ESTUDO PARA INSTALAÇÃO DE MAIS CHUVEIROS NO VESTIÁRIO FEMININO DO CATIN.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_2.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA TRABALHO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA COMUNIDADE SÃO JOSE DA PICADA BENJAMIM DO CALÇAMENTO PELA DIVISA COM CÉU AZUL ATÉ A PROPRIEDADE DO VALMIR KOCHENBORGER.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_3.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_3.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA REVITALIZAÇÃO DA RUA MATO GROSSO, AVENIDA FARRAPOS E ABERTURA DE ACESSO COM A RUA PADRE ANCHIETA COM CALÇADAS E ESTACIONAMENTO, NA VILA PASA_x000D_
 _x000D_
 Justificativa: com objetivo de atender no futuro a trafegabilidade dos usuários após a construção do novo colégio estadual no bairro Vila Pasa.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_4.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE CONTRATAÇÃO DE GARIS PARA LIMPEZA DA CIDADE. _x000D_
 _x000D_
 Justificativa: Os garis têm um papel essencial na limpeza e no bom funcionamento das cidades. São eles que garantem que ruas, praças e espaços públicos estejam limpos, organizados e seguros para a população.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_5.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_5.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADICIONADO INSALUBRIDADE AOS SERVIDORES NA FUNÇÃO DE SERVIÇOS GERAIS DA SECRETARIA DE OBRAS. _x000D_
 _x000D_
 Justificativa: A insalubridade é um direito fundamental dos servidores que exercem a função de serviços gerais, pois essas atividades são geralmente em condições que expõem o trabalhador a riscos à saúde como poeira, resíduos, sol, chuva, frio, além de materiais potencialmente nocivos, podendo ocasionar o comprometimento da saúde ao longo do tempo.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_6.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_6.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADQUIRIDAS CADEIRINHAS DE BEBÊS PARA SEREM UTILIZADAS NOS CARROS DA SAÚDE._x000D_
 _x000D_
 Justificativa: Muitos pacientes são bebês e a segurança é fundamental, nem todos os pais tem carros, muito menos cadeirinha, portanto a aquisição de várias cadeirinhas para atender a demanda proporcionará o cuidado adequado.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jussara Scarparo de Oliveira, Stela Gaboardi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_7.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_7.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA INSTALAÇÃO DE CÂMERAS NAS DEPENDÊNCIAS DO PROFAN, EM TODAS AS SALAS E ONDE FOR NECESSÁRIO PARA QUE HAJA VISIBILIDADE TANTO DOS ALUNOS QUANTO DOS PROFISSIONAIS DA INSTITUIÇÃO. _x000D_
 _x000D_
 Justificativa: A instalação de câmeras nas salas e dependências do PROFAN é uma medida importante para reforçar a segurança, a transparência e a proteçõ integral das crianças. As câmeras funcionam como instrumento de proteção tanto para os alunos quanto aos profissionais da educação, evitando interpretações equivocadas. Além do que gera confiança das famílias na instituição.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_8.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_8.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DA COLOCAÇÃO DE LAMA ASFÁLTICA NA CURVA ONDE FOI ALARGADO A ESTRADA QUE VAI PARA O RIO SABIÁ, NAS PROXIMIDADES DA PROPRIEDADE SENHOR LUIZ CATUZZO.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_9.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_9.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM ESPAÇO PARA ESTACIONAMENTO DE CAMINHÕES.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_10.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS NOS VIADUTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_11.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE ASFALTO NA ESTRADA DA LINHA DALAZÉM, NAS RUAS SÃO PAULO, MINAS GERAIS, SANTA CATARINA E TIRADENTES NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5101/indicacao_12.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5101/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE LOMBADA NA RUA PADRE ANCHIETA.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Fritz Mecânico, Uni Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO DE PONTO DE ÔNIBUS NA COMUNIDADE SANTA LÚCIA, PROXIMIDADES DA CASA DO SR. RODRIGO.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_14.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PLANO E EXECUÇÃO  DE REFORMAS NOS CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Andréa Sandi Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_15.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MANUTENÇÃO EM TODA A EXTENSÃO DA ESTRADA DA COMUNIDADE SILVA  JARDIM.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_16.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO LIMPEZA DE TODAS AS BOCAS DE LOBOS DO DISTRITO DE AGRO CAFEEIRA, COM COLOCAÇÃO DE GRADE DE PROTEÇÃO NAQUELAS QUE NÃO POSSUEM.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5117/indicacao_17.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5117/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE RECAPE ASFÁLTICO NAS RUAS DO CRUZEIRINHO E NAS RUAS QUE NÃO FORAM REALIZADAS DO LOTEAMENTO BOTESINI.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5118/indicacao_18.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5118/indicacao_18.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO MANUTENÇÃO NO INICIO DA RUA FRANCISCO RIZZATTO EM AGRO CAFEEIRA, ESQUINA COM A AVENIDA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5119/indicacao_19.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5119/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO TRANSPORTE PARA O PERCURSO AGRO CAFEEIRA/MATELÂNDIA AOS ESTUDANTES DE AGRO CAFEEIRA, QUE CURSAM FACULDADES EM MEDIANEIRA NO PERÍODO DA MANHA.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5120/indicacao_no_-2021_-.docx</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5120/indicacao_no_-2021_-.docx</t>
   </si>
   <si>
     <t>Sérgio	  _x000D_
                                                                                      _x000D_
 INICAÇÃO Nº /2026_x000D_
   _x000D_
          _x000D_
 _x000D_
 _x000D_
 _x000D_
 Por iniciativa do (os) vereador (es), com apoio dos demais, após o trâmite regimental, INDICA AO MUNICIPIO, MAS EXPECIFICAMENTE NA SECRETARIA DE EDUCAÇAO SEJA CRIADA A COMISSAO AVALIADORA DOS VEICULOS ESCOLARES QUE PESTAM SERVIÇOS AO MUNICIPIO ,.    	                                                                                                                                            _x000D_
 QUE OS VEICULOS SEJA AVALIADOS AS CONDIÇOES DE SEGURANÇA ,CONFORTO E DOCUMENTAÇAO CONFORME O EDITAL E TRASPARENCIA A COMUNIDADE ESCOLAR _x000D_
 _x000D_
 CÂMARA MUNICIPAL DE MATELÂNDIA._x000D_
 _x000D_
 _x000D_
 Aos 10 de fevereiro de 2026._x000D_
 _x000D_
 VEREADOR; SERGIO LUIZ ARGENTE_x000D_
                                         VEREADOR : RAFAEL</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Leila da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5121/indicacao_21.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5121/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO REDUTOR DE VELOCIDADE NA RUA CURITIBA EM AGROCAFEEIRA, NA ALTURA DO NÚMERO 225.</t>
   </si>
   <si>
+    <t>5122</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Juarez Greff, Jussara Scarparo de Oliveira, Lucas Cadini, Stela Gaboardi</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5122/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA AMPLIADO O NÚMERO DE PONTOS DE ÔNIBUS E REFORMADO OS PONTOS DE ÔNIBUS QUE NECESSITEM, TANTO NA ÁREA RURAL COMO NA ÁREA URBANA</t>
+  </si>
+  <si>
+    <t>5123</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REFORMADO TODA A PRAÇA DA CULTURA, A CANCHA DE ESPORTE, AS TELAS, A ÁREA DE SKATE (COLOCAR NO PADRÃO ACESSÍVEL À PRÁTICA DO ESPORTE), ILUMINAÇÃO, CÂMERAS, BRINQUEDOS PARA PCDS, BANHEIROS, LIXEIRAS,  CANCHA DE AREIA,  REGIÃO PARA CAMINHADA COM MARCAÇÃO DE DISTÂNCIA, ETC._x000D_
+_x000D_
+_x000D_
+Justificativa: A nossa praça da Cultura é um espaço de reunião de famílias, pessoas de todas as idades, lugar de encontro, é importante que seja acolhedor e seguro.</t>
+  </si>
+  <si>
+    <t>5124</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ANALISADO A POSSIBILIDADE DE COLOCAR CÂMERAS EM TODAS AS SALAS DE AULA E CMEIS DO MUNICÍPIO. _x000D_
+_x000D_
+_x000D_
+Justificativa: Considerando a segurança de alunos e professores. O acesso às câmeras seria somente em casos de necessidade, seguindo os devidos critérios.</t>
+  </si>
+  <si>
+    <t>5125</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5125/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ADICIONADO NO APLICATIVO GEO CIDADÃO A OPÇÃO DE NOTIFICAÇÃO DE LOTES BALDIOS COM MATO OU COM LIXO, BEM COMO A OPÇÃO DE DENÚNCIA DE FORMA ANÔNIMA OU NÃO PELA PRÓPRIA POPULAÇÃO. _x000D_
+_x000D_
+Justificativa: Com a opção de notificação através do Geo Cidadão pela população haverá uma maior abrangência de informações e pode ser feito de forma anônima, sem exposição. A notificação vai direto para a secretaria responsável.</t>
+  </si>
+  <si>
+    <t>5126</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5126/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS, COM A MÁXIMA URGÊNCIA POSSÍVEL AS SEGUINTES MELHORIAS NA COMUNIDADE DO CRUZEIRINHO, NO TRECHO QUE SEGUE EM DIREÇÃO AO BARREIRÃO. INSTALAÇÃO DE UM PONTO DE ÔNIBUS ADEQUADO PARA O USO DE MORADORES ESPECIALMENTE ESTUDANTES, E CONSTRUÇÃO REDUTOR DE VELOCIDADE NO MESMO LOCAL VISANDO AUMENTAR A SEGURANÇA DAS VIAS._x000D_
+_x000D_
+Justificativa: a presente indicação se fundamenta de que mais de 12 familiares residem na localidade; muitas delas com crianças e adolescentes que dependem diariamente do transporte escolar, atualmente, a ausência de um ponto de ônibus de embarque adequado expõe os estudantes ao sol, chuva intempéries, além de coloca-las em situação de risco.</t>
+  </si>
+  <si>
+    <t>5127</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5127/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO EXTENSÃO DO TELHADO DO CMEI MARIA THEREZA DALLABRIDA EM AGRO CAFEEIRA, NA LATERAL ONDE SE DÁ O ACESSO AS SALAS.</t>
+  </si>
+  <si>
+    <t>5128</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DADO SEQUÊNCIA AO CALÇAMENTO DA LINHA VACARIA, ATÉ O OUTRO LADO CHEGANDO AS MARGENS DO ASFALTO DA PR 590, BEM COMO SEJA REALIZADO MELHORIAS NAS VIAS DE ACESSO AO CALÇAMENTO DA LINHA VACARIA( PORTEIRA PRA FORA)</t>
+  </si>
+  <si>
+    <t>5129</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5129/indicacao_29.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO CALÇAMENTO POLIÉDRICO OU ASFALTO EM TODA A EXTENSÃO DA ESTRADA PRINCIPAL DA COMUNIDADE DA LINHA SILVA JARDIM</t>
+  </si>
+  <si>
+    <t>5135</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL INSTALAÇÃO QUEBRA MOLA NA AVENIDA GARIBALDI, PROXIMIDADES DO NÚMERO 1311._x000D_
+_x000D_
+Justificativa: entre os colégios passos firmes e dom bosco.</t>
+  </si>
+  <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REFORMA DOS PISOS, AMPLIAÇÃO DE TRÊS SALAS DE AULA, CONSTRUIR REFEITÓRIO, CONSTRUIR MAIS BANHEIROS NO CMEI SONHO MEU DE AGROCAFEEIRA.</t>
+  </si>
+  <si>
+    <t>5140</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5140/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE INICIE UM ESTUDO, UMA BUSCA DE TERRENO APROPRIADO PARA UM NOVO CEMITÉRIO. _x000D_
+_x000D_
+_x000D_
+Justificativa: Nossa cidade está crescendo e naturalmente o cemitério se tornando pequeno, é importante que o Executivo comece a analisar novas possibilidades de terrenos.</t>
+  </si>
+  <si>
+    <t>5142</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Andréa Sandi Zanesco, Stela Gaboardi</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5142/indicacao_33.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE SAÚDE, SEJA DESENVOLVIDO GRUPO DE APOIO A FAMÍLIAS COM DIAGNOSTICO DE CÂNCER OU OUTRAS DOENÇAS GRAVES.</t>
+  </si>
+  <si>
+    <t>5143</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5143/indicacao_34.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE EM TODOS OS EVENTOS PÚBLICOS REALIZADOS PELO MUNICÍPIO, SE TENHA COMO ENTRADA A DOAÇÃO FACULTATIVA DE MEIO QUILO DE RAÇÃO (GATO/ CÃES)._x000D_
+	_x000D_
+JUSTIFICATIVA: sabendo do grande número de animais de rua, essa seria uma forma de arrecadar alimento para serem distribuídos aos mesmos.</t>
+  </si>
+  <si>
+    <t>5144</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5144/indicacao_35.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO LEVANTAMENTO, CADASTRAMENTO DE PESSOAS PROTETORAS/CUIDADORAS DE ANIMAIS EM NOSSO MUNICÍPIO E FORNECIDO A ELAS UMA CARTEIRINHA DE IDENTIFICAÇÃO._x000D_
+_x000D_
+	_x000D_
+Justificativa: tendo essa organização, facilitaria o reconhecimento das mesmas em campanhas e politicas publicas voltada ao cuidado animal.</t>
+  </si>
+  <si>
+    <t>5145</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5145/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE CONSERTAR A  COBERTURA DA QUADRA DE ESPORTES DA ESCOLA DA COMUNIDADE DE MARQUESITA.</t>
+  </si>
+  <si>
+    <t>5146</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5146/indicacao_37.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, CONSIDERANDO QUE O VALOR DO RECURSO DA LICITAÇÃO DO PROJETO DE ASFALTO DA COMUNIDADE DA LINHA COZER ATÉ A COMUNIDADE DO CAMPO BAHIA FOI NO TOTAL DE   DEZESSEIS MILHÕES, QUATROCENTOS E NOVENTA E NOVE MIL, OITOCENTOS E NOVENTA NOVE REAIS E SESSENTA E UM CENTAVOS, E QUE O VALOR DA PROPOSTA VENCEDORA FICOU EM QUATORZE MILHÕES QUATROCENTOS VINTE NOVE MIL. INDICA QUE A DIREÇÃO DA SOBRA DE RECURSOS DO MONTANTE DE DOIS MILHÕES SETENTA MIL, SESSENTA E UM CENTAVOS SEJA APLICADO NA ESTRADA ALTANEIRA LIGANDO DAS QUATRO BOCAS ATÉ O CALÇAMENTO DA COMUNIDADE SÃO JOSE DA PICADA BENJAMIM</t>
+  </si>
+  <si>
+    <t>5147</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5147/indicacao_38.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE REDUTORES DE VELOCIDADE NA ESTRADADA LINHA CRUZEIRINHO NAS PROXIMIDADES DA CASA DO SENHOR CLOVIS QUISINKI.</t>
+  </si>
+  <si>
+    <t>5148</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5148/indicacao_39.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE PASSE PATROLA E CASCALHE AS ESTRADAS DE ACESSO AS PROPRIEDADES DO SENHOR VANDO GOULART, DA PROPRIEDADE DA SENHORA NELI CARE, NA PROPRIEDADE DO MARCOS ZATTA SENHOR E IRACI DE ANDRADE E TODAS NA COMUNIDADE SÃO JOSÉ DA PICADA BENJAMIM .</t>
+  </si>
+  <si>
+    <t>5149</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5149/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE INICIE UM ESTUDO PARA REFORMAR TODA A AVENIDA PARANÁ.  _x000D_
+_x000D_
+Justificativa: A Avenida Paraná está necessitando de reforma e modernização. Que se torne algo atrativo comercialmente, turisticamente, algo bonito.</t>
+  </si>
+  <si>
+    <t>5150</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_41.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE 4KM DE ASFALTO NA ESTRADA DA LINHA GUARANI.</t>
+  </si>
+  <si>
+    <t>5151</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5151/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA DO PISO E PINTURA DAS GRADES DO POSTO DE SAÚDE DO SÃO CRISTÓVÃO.</t>
+  </si>
+  <si>
+    <t>5152</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Fritz Mecânico</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5152/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REFORMA DA COBERTURA DO GINÁSIO DE ESPORTES “OLIVÃO”.</t>
+  </si>
+  <si>
+    <t>5154</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5154/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE ALARGAR A RUA ASSIS BRASIL, REGIÃO DESDE A TRINCHEIRA ATÉ A ESQUINA COM A AVENIDA CRISTÓVÃO COLOMBO, COM URGÊNCIA, FAZER A SINALIZAÇÃO DE ESTACIONAMENTO. _x000D_
+_x000D_
+Justificativa: a Região tem transito intenso, tem comércio e hoje há dificuldade de saber onde é permitido  estacionar.</t>
+  </si>
+  <si>
+    <t>5160</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Nei Gasparin</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5160/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PARQUINHO NA COMUNIDADE DA VILA BRASIL</t>
+  </si>
+  <si>
+    <t>5161</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5161/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAR UM TRANSPORTE NA COMUNIDADE DA VILA ESMERALDA PARA AS CRIANÇAS PARTICIPAREM DAS AULAS DA CASA DA CULTURA EM AGRO CAFEEIRA</t>
+  </si>
+  <si>
+    <t>5162</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5162/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAR UM TRABALHO DE MELHORIAS NO MORRO QUE TEM NA ESTRADA DA COMUNIDADE DO SILVA JARDIM COM A REALIZAÇÃO DE UM CALÇAMENTO OU ASFALTO PARA MELHORAR AS CONDIÇÕES DE TRÁFEGO DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>5163</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5163/indicacao_no_-2021_-_salvo_automaticamente.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE REDUTORES DE VELOCIDADE NA AVENIDA PARANÁ COM A RUA BARÃO DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>5164</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5164/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ESTUDO PARA AQUISIÇÃO DE PLACAS SOLARES E IMPLANTE O SISTEMA NOS POÇOS DAS COMUNIDADES DO INTERIOR DO MUNICÍPIO QUE JÁ ESTÃO EM FUNCIONAMENTO.</t>
+  </si>
+  <si>
+    <t>5165</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5165/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE DO SÃO ROQUE E NO MESMO PROJETO CONTEMPLE COM PLACAS SOLARES PARA GERAÇÃO DE ENERGIA NA UTILIZAÇÃO NO BOMBEAMENTO DA ÁGUA.</t>
+  </si>
+  <si>
+    <t>5166</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5166/indicacao_51.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO TAPA BURACOS NA VILA INDUSTRIAL DE AGROCAFEEIRA, PROXIMIDADES DA VILA COPUS E DEBONA.</t>
+  </si>
+  <si>
+    <t>5167</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL CONSERTO DAS LATERAIS DA ESTRADA QUE LIGA AGROCAFEEIRA ATÉ A COMUNIDADE DO RIO XAXIM.</t>
+  </si>
+  <si>
+    <t>5168</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL À SECRETARIA MUNICIPAL DE SAÚDE QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE UM SISTEMA DE PADRONIZAÇÃO E CLASSIFICAÇÃO DOS ENCAMINHAMENTOS MÉDICOS NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO._x000D_
+_x000D_
+JUSTIFICATIVA: A presente indicação tem como objetivo promover maior organização, agilidade e eficiência no processo de agendamento de consultas, exames e atendimentos especializados realizados pela Secretaria Municipal de Saúde._x000D_
+Sugere-se que os encaminhamentos médicos passem a contar com uma classificação por cores, códigos ou numeração, de forma a identificar o grau de urgência de cada caso, podendo seguir, por exemplo:_x000D_
+- Vermelho – Urgente_x000D_
+- Amarelo – Prioritário_x000D_
+- Verde – Eletivo_x000D_
+Ou ainda:_x000D_
+- 1 – Urgente_x000D_
+- 2 – Prioritário_x000D_
+- 3 – Eletivo_x000D_
+Tal medida permitirá que o setor de agendamento organize a demanda de forma mais eficiente, priorizando os casos de maior gravidade, reduzindo o tempo de espera e evitando o agravamento de quadros clínicos._x000D_
+Além disso, a iniciat</t>
+  </si>
+  <si>
+    <t>5169</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Juarez Greff, Rafael Cabral Felisberto</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5169/indicacao_54.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE/REALIZE A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA PINHEIRO MACHADO, NO TRECHO COMPREENDIDO ENTRE A CRECHE ALINE HARD E O LOTEAMENTO MORESCO._x000D_
+_x000D_
+Justificativa: a via recebeu pavimentação asfáltica e houve crescimento da região, porém o trecho permanece com pouca iluminação. A melhoria proporcionará mais segurança e melhor visibilidade aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>5190</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_55.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UM PLANO DE MOBILIDADE URBANA COM CICLOVIA ARBORIZADA</t>
+  </si>
+  <si>
+    <t>5191</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_56.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADAPTADOS JARDINS SENSORIAIS NAS ESCOLAS E CRECHES DO MUNICÍPIO._x000D_
+_x000D_
+Justificativa: jardins sensoriais são importantes para as pessoas com deficiências permitindo que elas acessem e se conectem com a natureza de forma mais ampla e acessível.</t>
+  </si>
+  <si>
+    <t>5192</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_57.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO UM PARQUINHO, UMA ACADEMIA NA ANTIGA IGREJINHA DO CONJUNTO BELA VISTA NA VILA NOVA.</t>
+  </si>
+  <si>
+    <t>5193</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MELHORIAS EM TODA A EXTENSÃO DA LINHA ALEMANHA (NECESSIDADE DE PASSAR O ROLO)</t>
+  </si>
+  <si>
+    <t>5194</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_59.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO TAPA BURACOS NO ASFALTO QUE LIGA MATELÂNDIA A COMUNIDADE DO BANANAL_x000D_
+_x000D_
+_x000D_
+_x000D_
+Justificativa: devido ao grande trafego de caminhões e carros, abriu-se muitos buracos nesse trajeto.</t>
+  </si>
+  <si>
+    <t>5195</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_60.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA COLOCADO PEDRISCO EM TODA EXTENSÃO DO CALÇAMENTO DA COMUNIDADE DA LINHA VACARIA.</t>
+  </si>
+  <si>
+    <t>5206</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAÇÃO DE TAPA BURACOS NA ESTRADA DA COMUNIDADE DA VILA BRASIL</t>
+  </si>
+  <si>
+    <t>5207</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_62.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADO UM NOVO BEBEDOURO DENTRO DA BIBLIOTECA RAFAEL ARFELLI E SEJA REALIZADO MANUTENÇÃO NO PARQUINHO EM FRENTE A BIBLIOTECA._x000D_
+_x000D_
+Justificativa: O bebedouro foi retirado para manutenção e não foi colocado outro no lugar, já faz algum tempo. Sobre o parquinho, colocar camada de pedrinhas em ao redor dos brinquedos, onde está fazendo barro, colocar a corda, os troncos que foram arrancados.</t>
+  </si>
+  <si>
+    <t>5208</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA A MANUTENÇÃO E RETIRADOS OS APARELHOS DE GINÁSTICA QUE ESTÃO QUEBRADOS, EM TODAS AS ACADEMIAS AO AR LIVRE DO MUNICÍPIO._x000D_
+_x000D_
+_x000D_
+Justificativa: grande risco de acidentes acontecerem com crianças e adultos, que usufruem dos aparelhos.</t>
+  </si>
+  <si>
+    <t>5209</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao executivo que seja realizado um novo asfalto no percurso que liga Agro Cafeeira a comunidade do Rio Xaxim_x000D_
+_x000D_
+Justificativa: asfalto com muitos problemas, buracos, elevações, laterais desmanchando, oferecendo alto risco de acidentes.</t>
+  </si>
+  <si>
+    <t>5210</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_65.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL FAZER UMA PARCERIA COM AS INDUSTRIAS E COMÉRCIOS PARA A CONSTRUÇÃO DE PONTOS DE ÔNIBUS INTERATIVO COM ILUMINAÇÃO ADEQUADA.</t>
+  </si>
+  <si>
+    <t>5211</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_66.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA TOMADA PROVIDÊNCIAS JUNTO AO ÓRGÃO DE TRÂNSITO TRANSMATE PARA MELHORIAS NA SINALIZAÇÃO DA ESTRADA LINHA ALEGRE E TAMBÉM A POSSIBILIDADE DE ILUMINAÇÃO DO TRECHO._x000D_
+_x000D_
+Justificativa: tendo em vista que tem ocorrido vários acidentes,  inclusive com vítima fatal</t>
+  </si>
+  <si>
+    <t>5221</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA RESTAURADA A QUADRA DE ESPORTES ATRÁS DO CLUBE DO VOVÔ DE AGRO CAFEEIRA, QUE SEJA COLOCADO ILUMINAÇÃO ADEQUADA, ALAMBRADO E ARQUIBANCADAS._x000D_
+_x000D_
+Justificativa: para que esta quadra possa ser melhor aproveitada, pelas crianças do CMEI, pelos idosos e população em geral quando tem algum evento.</t>
+  </si>
+  <si>
+    <t>5222</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_68.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DADO ATENÇÃO ESPECIAL A TODOS OS LOTES VAZIOS PERTENCENTES A PREFEITURA._x000D_
+_x000D_
+Justificativa: muitos lotes com mato alto, virando criadouro de animais peçonhentos e local de descarte de lixos.</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_69.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE REFORME O ANTIGO CAMPO DE FUTEBOL SETE, NO PARQUE DE EXPOSIÇÕES, CERCANDO-O COM TELA E CONSTRUINDO UMA ARQUIBANCADA UMA VEZ QUE O MUNICÍPIO NÃO POSSUI UM CAMPO PRÓPRIO E OFICIAL DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>5224</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_70.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REVITALIZAÇÃO DA ESTRADA DA LINHA COZER A PARTIR DA PROPRIEDADE DA FAMÍLIA ANGONESE ATÉ A ESTRADA DE ACESSO A REPRESA NA COMUNIDADE DO BENTO MUNHOZ._x000D_
+_x000D_
+JUSTIFICATIVA: para a mesma ser usada como desvio enquanto estiver sendo executado de pavimentação asfáltica na estrada principal.</t>
+  </si>
+  <si>
+    <t>5225</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAR E PASSAR O ROLO NA ESTRADA QUE LIGA A COMUNIDADE DO BARREIRÃO ATÉ A LINHA VITÓRIA.</t>
+  </si>
+  <si>
+    <t>5226</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5226/indicacao_72.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL REALIZAR TAPA BURACOS NA ESTRADA DO RIO SABIÁ.</t>
+  </si>
+  <si>
+    <t>5155</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Andréa Sandi Zanesco, Fritz Mecânico, Juarez Greff, Jussara Scarparo de Oliveira, Leila da Saúde, Lucas Cadini, Nei Gasparin, Rafael Cabral Felisberto, Serjão, Stela Gaboardi, Uni Rinaldi</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5155/mocao_01.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Matelândia, por seus vereadores, externa MOÇÃO DE PESAR, em razão do falecimento da(o) Sra.(o)  Sônia Maria Bragatti Bettinelli._x000D_
+Deixamos os nossos mais sinceros sentimentos, que neste momento foi chamado a Deus pela eternidade.</t>
+  </si>
+  <si>
+    <t>5156</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5156/mocao_02.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Matelândia, por seus vereadores, externa MOÇÃO DE PESAR, em razão do falecimento da(o) Sra.(o)  Edison Debona._x000D_
+Deixamos os nossos mais sinceros sentimentos, que neste momento foi chamado a Deus pela eternidade.</t>
+  </si>
+  <si>
+    <t>5157</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5157/mocao_03.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Matelândia, por seus vereadores, externa MOÇÃO DE PESAR, em razão do falecimento da(o) Sra.(o)  Inês Bacin Debona._x000D_
+Deixamos os nossos mais sinceros sentimentos, que neste momento foi chamado a Deus pela eternidade.</t>
+  </si>
+  <si>
+    <t>5213</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5213/mocao_04.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à familía da Sra. Ester Grando Catânio.</t>
+  </si>
+  <si>
+    <t>5214</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5214/mocao_05.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR à família do Sr. Luiz Carlos de Castro.</t>
+  </si>
+  <si>
     <t>5107</t>
   </si>
   <si>
     <t>PCOM</t>
   </si>
   <si>
     <t>parecer das comissões</t>
   </si>
   <si>
     <t>Administração Tributária, Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5107/parecer_aos_projetos_11_a13.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5107/parecer_aos_projetos_11_a13.pdf</t>
   </si>
   <si>
     <t>pareceres das comissões projetos 11 a 13</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5077/projeto_de_lei_01-2026_-_parana_saude.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5077/projeto_de_lei_01-2026_-_parana_saude.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 3º DA LEI Nº 5.641/2025 QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5078/projeto_de_lei_02-2026-aumento_real.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5078/projeto_de_lei_02-2026-aumento_real.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO REAL NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MATELÂNDIA.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5079/projeto_de_lei_03-2026_-_1_alteracao_ppa_2026-2029.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5079/projeto_de_lei_03-2026_-_1_alteracao_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5080/projeto_de_lei_04-2026_-_1_alteracao_ldo_2026.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5080/projeto_de_lei_04-2026_-_1_alteracao_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIMEIRA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2026, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_05-2026_-_14.01.2026_-_r_9.596.99365_-_excesso_especial_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_05-2026_-_14.01.2026_-_r_9.596.99365_-_excesso_especial_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 9.596.993,65 (NOVE MILHÕES, QUINHENTOS E NOVENTA E SEIS MIL, NOVECENTOS E NOVENTA E TRÊS REAIS E SESSENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_06-2026_-_14.01.2026_-_r1.093.47653_-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_06-2026_-_14.01.2026_-_r1.093.47653_-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5083/projeto_de_lei_07-2026_-_14.01.2026_-_r_1.443.86159_-_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5083/projeto_de_lei_07-2026_-_14.01.2026_-_r_1.443.86159_-_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026. (um milhão quatrocentos e quarenta e três mil reais)</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5084/projeto_de_lei_08-2026_-_14.01.2026_-_r_28.26400_-_supeavit_suplementar_.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5084/projeto_de_lei_08-2026_-_14.01.2026_-_r_28.26400_-_supeavit_suplementar_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026. (vinte e oito mil reais)</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5085/projeto_de_lei_09-2026_-_14.01.2026_-_r_44.504.63800_-_excesso_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5085/projeto_de_lei_09-2026_-_14.01.2026_-_r_44.504.63800_-_excesso_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 44.504.638,00 (QUARENTA E QUATRO MILHÕES, QUINHENTOS E QUATRO MIL, SEISCENTOS E TRINTA E OITO REAIS).</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5086/projeto_de_lei_10-2026_-_14.01.2026_-_r1.608.01259-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5086/projeto_de_lei_10-2026_-_14.01.2026_-_r1.608.01259-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5096/projeto_de_lei_11-2026_-_2_alteracao_ppa_2026-2029.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5096/projeto_de_lei_11-2026_-_2_alteracao_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5097/projeto_de_lei_12-2026_-_2_alteracao_ldo_2026.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5097/projeto_de_lei_12-2026_-_2_alteracao_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGUNDA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2026, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5098/projeto_de_lei_13-2026_-_r_180.80000_-_superavit_educacao.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5098/projeto_de_lei_13-2026_-_r_180.80000_-_superavit_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 180.800,00 (CENTO E OITENTA MIL E OITOCENTOS REAIS).</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5108/projeto_de_lei_14-2026_-_3_alteracao_ppa_2026-2029.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5108/substitutivo_ao_projeto_de_lei_14-2026_-_3_alteracao_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_de_lei_15-2026_-_3_alteracao_ldo_2026_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5109/substitutivo_ao_projeto_de_lei_15-2026_-_3_alteracao_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERCEIRA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2026, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_de_lei_16-2026_-_r_540.00000_-_superavit_suplementar.pdf</t>
-[...2 lines deleted...]
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 540.000,00 (QUINHETOS E QUARENTA MIL REAIS).</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5110/substitutivo_ao_projeto_de_lei_16-2026_-_r_350.00000_-_superavit_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 350.000,00 (TREZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5111/projeto_de_lei_17-2026_-_r_46.90000_-_anulacao_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5111/projeto_de_lei_17-2026_-_r_46.90000_-_anulacao_especial.pdf</t>
   </si>
   <si>
     <t>- AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 46.900,00 (QUARENTA E SEIS MIL E NOVECENTOS REAIS).</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5112/projeto_de_lei_18-2026_-_4_alteracao_ppa_2026-2029_1.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5112/projeto_de_lei_18-2026_-_4_alteracao_ppa_2026-2029_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5113/projeto_de_lei_19-2026_-_4_alteracao_ldo_2026.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5113/projeto_de_lei_19-2026_-_4_alteracao_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUARTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_de_lei_20-2026_-_r_150.00000_-_excesso_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_de_lei_20-2026_-_r_150.00000_-_excesso_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_21-2026_-_r_120.00000_-_superavit_especial.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_21-2026_-_r_120.00000_-_superavit_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026- 2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_lei_22-2026_-_r_700.00000_-_superavit_suplementar.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_lei_22-2026_-_r_700.00000_-_superavit_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026.</t>
   </si>
   <si>
+    <t>5130</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_de_lei_23-2026_-_5_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A QUINTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5131</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_24-2026_-_5_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A QUINTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5132</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5132/projeto_de_lei_26-2026_-_26.02.2026_-_superavit_livre.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 4.525.072,87 (quatro milhões, quinhentos e vinte e cinco mil, setenta e dois reais e oitenta e sete centavos).</t>
+  </si>
+  <si>
+    <t>5133</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5133/projeto_de_lei_26-2026_-_26.02.2026_-_superavit_livre.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 1.000.000,00 (um milhão de reais).</t>
+  </si>
+  <si>
+    <t>5134</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5134/projeto_de_lei_27-2026_-_26.02.2026_-_superavit_vinculado_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026- 2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 744.564,53 (setecentos e quarenta e quatro mil, quinhentos e sessenta e quatro reais e cinquenta e três centavos)</t>
+  </si>
+  <si>
+    <t>5136</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5136/projeto_de_lei_28-2026_-_6_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SEXTA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 4.752/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5137</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5137/projeto_de_lei_29-2026_-_6_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SEXTA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.424/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5138</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5138/projeto_de_lei_30-2026_-_03.03.2026_-_superavit_livre.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 250.000,00 (duzentos e cinquenta mil reais)</t>
+  </si>
+  <si>
+    <t>5139</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5139/projeto_de_lei_31-2026_-_03.03.2026_-_superavit_vinculado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 1.326.435,24 (um milhão, trezentos e vinte e seis mil, quatrocentos e trinta e cinco reais e vinte e quatro centavos).</t>
+  </si>
+  <si>
+    <t>5158</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5158/projeto_de_lei_32-2026-lei_da_inovacao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE INOVAÇÃO, CIÊNCIA E TECNOLOGIA, CRIA O CONSELHO MUNICIPAL DE CIÊNCIA, INOVAÇÃO E TECNOLOGIA, CRIA O FUNDO MUNICIPAL DE CIÊNCIA, INOVAÇÃO E TECNOLOGIA E ESTABELECE MEDIDAS DE INCENTIVO À INOVAÇÃO, À PESQUISA E AO DESENVOLVIMENTO CIENTÍFICO E TECNOLÓGICO, VISANDO A CONSOLIDAÇÃO DO ECOSSISTEMA DE INOVAÇÃO E TECNOLOGIA DO MUNICÍPIO DE MATELÂNDIA, CRIA O PROGRAMA “MATELÂNDIA INOVADORA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5159</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5159/projeto_de_lei_33-2026-ampliacao_de_vaga_arquiteto.pdf</t>
+  </si>
+  <si>
+    <t>AMPLIA O NÚMERO DE VAGAS DE CARGO DE PROVIMENTO EFETIVO CONSTANTES NO ANEXO I DA LEI Nº 3.468/2015.</t>
+  </si>
+  <si>
+    <t>5172</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5172/projeto_de_lei_34-2026_-_7_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>– DISPÕE SOBRE A SÉTIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>5173</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_de_lei_35-2026_-_7_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>– DISPÕE SOBRE A SÉTIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5174</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5174/projeto_de_lei_36-2026_-_12.03.2026_-_superavit_livre_-_r_250.00000.pdf</t>
+  </si>
+  <si>
+    <t>5175</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5175/projeto_de_lei_37-2026_-_12.03.2026_-_superavit_livre_-_r_680.00000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026- 2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026</t>
+  </si>
+  <si>
+    <t>5176</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5176/projeto_de_lei_38-2026_-_12.03.2026_-_anulacao_suplementar_-_r_161.00000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE R$ 161.000,00 (CENTO E SESSENTA E UM MIL REAIS).</t>
+  </si>
+  <si>
+    <t>5177</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5177/projeto_de_lei_39-2026_-_12.03.2026_-_superavit_vinculado_especial-_r_21.84884.pdf</t>
+  </si>
+  <si>
+    <t>5178</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5178/projeto_de_lei_40-2026_-_12.03.2026_-_superavit_vinculado_-_r_2.56449.pdf</t>
+  </si>
+  <si>
+    <t>5179</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5179/projeto_de_lei_41-2026_-_8_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OITAVA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>5180</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5180/projeto_de_lei_42-2026_-_8_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OITAVA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5181</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5181/projeto_de_lei_43-2026_-_03.03.2026_-_superavit_livre_-_r_1.500.00000.pdf</t>
+  </si>
+  <si>
+    <t>– AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026.</t>
+  </si>
+  <si>
+    <t>5182</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5182/projeto_de_lei_44-2026_-_9_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NONA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5183</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5183/projeto_de_lei_45-2026_-_9_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NONA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5184</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5184/projeto_de_lei_46-2026_-_18.03.2026_-_superavit_livre_-_r_1.074.10000.pdf</t>
+  </si>
+  <si>
+    <t>5185</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5185/projeto_de_lei_47-2026_-_18.03.2026_-_superavit_especial_livre_-_r_419.04105.pdf</t>
+  </si>
+  <si>
+    <t>5186</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5186/projeto_de_lei_48-2026_-_18.03.2026_-_superavit_suplementar_vinculado_-_r_130.00000.pdf</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5171/projeto_de_lei_49-2026-_utilidade_publica_-_adema.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação dos Desportistas de Matelândia – ADEMA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5197</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5197/projeto_de_lei_50-2026_-_10_alteracao_ppa_2026-2029_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DÉCIMA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5198</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5198/projeto_de_lei_51-2026_-_10_alteracao_ldo_2026_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DÉCIMA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5199</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5199/projeto_de_lei_52-2026_-_25.03.2026_-_superavit_suplementar_vinculado_-_r_1.678.31074.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 1.678.310,74 (UM MILHÃO, SEISCENTOS E SETENTA E OITO MIL, TREZENTOS E DEZ REAIS E SETENTA E QUATRO CENTAVOS).</t>
+  </si>
+  <si>
+    <t>5200</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5200/projeto_de_lei_53-2026_-_25.03.2026_-_superavit_especial_vinculado_-_r_28.22494.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 28.224,94 (VINTE E OITO MIL, DUZENTOS E VINTE E QUATRO REAIS E NOVENTA E QUATRO CENTAVOS).</t>
+  </si>
+  <si>
+    <t>5201</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_54-2026_-_25.03.2026_-_excesso_suplementar_livre_-_r_160.36885.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 160.368,85 (CENTO E SESSENTA MIL, TREZENTOS E SESSENTA E OITO REAIS E OITENTA E CINCO CENTAVOS).</t>
+  </si>
+  <si>
+    <t>5202</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5202/projeto_de_lei_55-2026_-_25.03.2026_-_superavit_suplementar_vinculado_-_r_115.00000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 115.000,00 (CENTO E QUINZE MIL REAIS).</t>
+  </si>
+  <si>
+    <t>5203</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5203/projeto_de_lei_56-2026_-_25.03.2026_-_superavit_suplementar_livre_-_r_100.00000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 100.000,00 (CEM MIL REAIS).</t>
+  </si>
+  <si>
+    <t>5204</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5204/projeto_de_lei_57-2026_-_25.03.2026_-_anulacao_suplementar_-_r_6.40000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE R$ 6.400,00 (SEIS MIL, QUATROCENTOS REAIS).</t>
+  </si>
+  <si>
+    <t>5205</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5205/projeto_de_lei_isencao_iptu_pessoas_com_cancer.docx</t>
+  </si>
+  <si>
+    <t>iptu</t>
+  </si>
+  <si>
+    <t>5215</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5215/projeto_de_lei_59-2026_-_11_alteracao_ppa_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA REVISÃO DE METAS, PROPOSTA AO PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ, PARA O QUADRIÊNIO 2026/2029, LEI Nº 5.666/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5216</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5216/projeto_de_lei_60-2026_-_11_alteracao_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DÉCIMA PRIMEIRA ALTERAÇÃO PROPOSTA A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) DO MUNICÍPIO DE MATELÂNDIA, ESTADO DO PARANÁ PARA O EXERCÍCIO FINANCEIRO DE 2025, LEI Nº 5.667/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5217</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_61-2026_-_01.04.2026_-_superavit_suplementar_-_r_175.20817.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026-2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 175.208,17 (CENTO E SETENTA E CINCO MIL, DUZENTOS E OITO REAIS E DEZESSETE CENTAVOS).</t>
+  </si>
+  <si>
+    <t>5218</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5218/projeto_de_lei_62-2026_-_01.04.2026_-_superavit_especial_-_r_1.670.30912.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE MATELÂNDIA/PR PARA O EXERCÍCIO 2026 E PROMOVE ALTERAÇÕES NO PLANO PLURIANUAL 2026- 2029 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2026 - R$ 1.670.309,12 (UM MILHÃO, SEISCENTOS E SETENTA MIL, TREZENTOS E NOVE REAIS E DOZE CENTAVOS).</t>
+  </si>
+  <si>
+    <t>5219</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5219/projeto_de_lei_63-2026_-_01.04.2026_-_excesso_suplementar_-_r_774.83500.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2026, NA IMPORTÂNCIA DE ATÉ R$ 774.835,00 (SETECENTOS E SETENTA E QUATRO MIL, OITOCENTOS E TRINTA E CINCO REAIS).</t>
+  </si>
+  <si>
+    <t>5220</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5220/projeto_de_lei_64-2026-tabela_de_procedimentos.pdf</t>
+  </si>
+  <si>
+    <t>- DISPÕE SOBRE ALTERAÇÃO DA TABELA DE PROCEDIMENTOS AMBULATORIAIS, MÉDICOS E HOSPITALARES, FIXADA PELA LEI Nº 3.070 DE 19 DE DEZEMBRO DE 2013.</t>
+  </si>
+  <si>
     <t>5106</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5106/requerimento_01.pdf</t>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5106/requerimento_01.pdf</t>
   </si>
   <si>
     <t>- REQUER INFORMAÇÕES SOBRE A REAL SITUAÇÃO QUE SE ENCONTRA O POÇO ARTESIANO DA COMUNIDADE DA LINHA SILVA JARDIM, O QUAL FOI PERFURADO A BASTANTE TEMPO E ENCONTRA SE EM DESUSO.</t>
+  </si>
+  <si>
+    <t>5170</t>
+  </si>
+  <si>
+    <t>Rafael Cabral Felisberto, Stela Gaboardi</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_no_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cronograma das festividades do município.</t>
+  </si>
+  <si>
+    <t>5187</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5187/requerimento_no_03.pdf</t>
+  </si>
+  <si>
+    <t>Requer a CÓPIA DAS ÚLTIMAS 6 ATAS DAS REUNIÕES DO CONSELHO DA ASSISTÊNCIA.</t>
+  </si>
+  <si>
+    <t>5188</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5188/requerimento_no_04.pdf</t>
+  </si>
+  <si>
+    <t>- SOLICITAR SEUS PRÉSTIMOS NO SENTIDO DE QUE SEJA REALIZADA UMA CAMPANHA DE CONSCIENTIZAÇÃO E POSTERIORMENTE A FISCALIZAÇÃO COM NOTIFICAÇÕES AOS PROPRIETÁRIOS DE TERRENOS QUE ESTÃO EM DESACORDO COM A LEI MUNICIPAL LEI Nº 1.051/97 E O CÓDIGO DE POSTURA MUNICIPAL LEI Nº 2.326/2011._x000D_
+_x000D_
+Justificativa: Como é Vosso conhecimento, a Secretaria de Meio Ambiente e Recursos Hídricos é o órgão encarregado de promover ações voltadas à preservação, conservação e recuperação da natureza e dos recursos naturais; fazer mapeamentos, diagnósticos, monitoramento, fiscalização, vistorias e laudos técnicos relacionados à área, promover programas, projetos e campanhas pela melhoria da qualidade de vida e desenvolver diretrizes e políticas ambientais e coordenar os trabalhos de limpeza urbana na sede do município, distrito e vilas._x000D_
+Assim sendo, é de conhecimento público que diversos imóveis, dentro do nosso município, em especial os terrenos baldios, estão em estado de total “abandono”, o que está causando div</t>
+  </si>
+  <si>
+    <t>5189</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5189/requerimento_no_05.pdf</t>
+  </si>
+  <si>
+    <t>- RELATÓRIO COMPLETO DE RECURSOS VINDOS AO CONSELHO DA MULHER DO MUNICÍPIO DE MATELÂNDIA, VINCULADO Â SECRETARIA DE ASSISTÊNCIA SOCIAL, RELATÓRIO ESTE A PARTIR DO ANO DE 2021, BEM COMO ONDE FORAM INVESTIDOS OS RECURSOS, QUANTO RETORNOU AO ESTADO (CASO TENHA ACONTECIDO) E QUANTO TEM EM CAIXA.</t>
+  </si>
+  <si>
+    <t>5196</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5196/requerimento_no_06.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES ACERCA DA OBRIGATORIEDADE DE LIGAÇÃO DAS RESIDÊNCIAS À REDE COLETORA DE ESGOTO NO MUNICÍPIO DE MATELÂNDIA.</t>
+  </si>
+  <si>
+    <t>5212</t>
+  </si>
+  <si>
+    <t>http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5212/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>- REQUER INFORMAÇÕES JUNTO À SECRETARIA DE SAÚDE SOBRE POSSÍVEL DESVIO DE FUNÇÃO DE TÉCNICOS DE ENFERMAGEM NAS UNIDADES DE SAÚDE, BEM COMO SOBRE PLANEJAMENTO PARA CONTRATAÇÃO DE RECEPCIONISTAS E REALIZAÇÃO DE PROCESSO SELETIVO OU CONCURSO PARA AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, VISANDO MELHORAR O ATENDIMENTO À POPULAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -936,67 +2096,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5101/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5117/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5118/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5119/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5120/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5121/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5107/parecer_aos_projetos_11_a13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5077/projeto_de_lei_01-2026_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5078/projeto_de_lei_02-2026-aumento_real.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5079/projeto_de_lei_03-2026_-_1_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5080/projeto_de_lei_04-2026_-_1_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_05-2026_-_14.01.2026_-_r_9.596.99365_-_excesso_especial_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_06-2026_-_14.01.2026_-_r1.093.47653_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5083/projeto_de_lei_07-2026_-_14.01.2026_-_r_1.443.86159_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5084/projeto_de_lei_08-2026_-_14.01.2026_-_r_28.26400_-_supeavit_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5085/projeto_de_lei_09-2026_-_14.01.2026_-_r_44.504.63800_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5086/projeto_de_lei_10-2026_-_14.01.2026_-_r1.608.01259-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5096/projeto_de_lei_11-2026_-_2_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5097/projeto_de_lei_12-2026_-_2_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5098/projeto_de_lei_13-2026_-_r_180.80000_-_superavit_educacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5108/projeto_de_lei_14-2026_-_3_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5109/projeto_de_lei_15-2026_-_3_alteracao_ldo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5110/projeto_de_lei_16-2026_-_r_540.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5111/projeto_de_lei_17-2026_-_r_46.90000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5112/projeto_de_lei_18-2026_-_4_alteracao_ppa_2026-2029_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5113/projeto_de_lei_19-2026_-_4_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_de_lei_20-2026_-_r_150.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_21-2026_-_r_120.00000_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_lei_22-2026_-_r_700.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5106/requerimento_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5092/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5093/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5101/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5117/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5118/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5119/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5120/indicacao_no_-2021_-.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5121/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5122/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5123/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5124/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5125/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5126/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5127/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5129/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5140/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5142/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5143/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5144/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5145/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5146/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5147/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5148/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5149/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5151/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5152/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5154/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5160/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5161/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5162/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5163/indicacao_no_-2021_-_salvo_automaticamente.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5164/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5165/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5166/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5169/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5226/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5155/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5156/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5157/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5213/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5214/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5107/parecer_aos_projetos_11_a13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5077/projeto_de_lei_01-2026_-_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5078/projeto_de_lei_02-2026-aumento_real.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5079/projeto_de_lei_03-2026_-_1_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5080/projeto_de_lei_04-2026_-_1_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_05-2026_-_14.01.2026_-_r_9.596.99365_-_excesso_especial_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_06-2026_-_14.01.2026_-_r1.093.47653_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5083/projeto_de_lei_07-2026_-_14.01.2026_-_r_1.443.86159_-_suplementar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5084/projeto_de_lei_08-2026_-_14.01.2026_-_r_28.26400_-_supeavit_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5085/projeto_de_lei_09-2026_-_14.01.2026_-_r_44.504.63800_-_excesso_suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5086/projeto_de_lei_10-2026_-_14.01.2026_-_r1.608.01259-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5096/projeto_de_lei_11-2026_-_2_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5097/projeto_de_lei_12-2026_-_2_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5098/projeto_de_lei_13-2026_-_r_180.80000_-_superavit_educacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5108/substitutivo_ao_projeto_de_lei_14-2026_-_3_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5109/substitutivo_ao_projeto_de_lei_15-2026_-_3_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5110/substitutivo_ao_projeto_de_lei_16-2026_-_r_350.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5111/projeto_de_lei_17-2026_-_r_46.90000_-_anulacao_especial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5112/projeto_de_lei_18-2026_-_4_alteracao_ppa_2026-2029_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5113/projeto_de_lei_19-2026_-_4_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5114/projeto_de_lei_20-2026_-_r_150.00000_-_excesso_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5115/projeto_de_lei_21-2026_-_r_120.00000_-_superavit_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5116/projeto_de_lei_22-2026_-_r_700.00000_-_superavit_suplementar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5130/projeto_de_lei_23-2026_-_5_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5131/projeto_de_lei_24-2026_-_5_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5132/projeto_de_lei_26-2026_-_26.02.2026_-_superavit_livre.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5133/projeto_de_lei_26-2026_-_26.02.2026_-_superavit_livre.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5134/projeto_de_lei_27-2026_-_26.02.2026_-_superavit_vinculado_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5136/projeto_de_lei_28-2026_-_6_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5137/projeto_de_lei_29-2026_-_6_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5138/projeto_de_lei_30-2026_-_03.03.2026_-_superavit_livre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5139/projeto_de_lei_31-2026_-_03.03.2026_-_superavit_vinculado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5158/projeto_de_lei_32-2026-lei_da_inovacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5159/projeto_de_lei_33-2026-ampliacao_de_vaga_arquiteto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5172/projeto_de_lei_34-2026_-_7_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_de_lei_35-2026_-_7_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5174/projeto_de_lei_36-2026_-_12.03.2026_-_superavit_livre_-_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5175/projeto_de_lei_37-2026_-_12.03.2026_-_superavit_livre_-_r_680.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5176/projeto_de_lei_38-2026_-_12.03.2026_-_anulacao_suplementar_-_r_161.00000.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5177/projeto_de_lei_39-2026_-_12.03.2026_-_superavit_vinculado_especial-_r_21.84884.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5178/projeto_de_lei_40-2026_-_12.03.2026_-_superavit_vinculado_-_r_2.56449.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5179/projeto_de_lei_41-2026_-_8_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5180/projeto_de_lei_42-2026_-_8_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5181/projeto_de_lei_43-2026_-_03.03.2026_-_superavit_livre_-_r_1.500.00000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5182/projeto_de_lei_44-2026_-_9_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5183/projeto_de_lei_45-2026_-_9_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5184/projeto_de_lei_46-2026_-_18.03.2026_-_superavit_livre_-_r_1.074.10000.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5185/projeto_de_lei_47-2026_-_18.03.2026_-_superavit_especial_livre_-_r_419.04105.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5186/projeto_de_lei_48-2026_-_18.03.2026_-_superavit_suplementar_vinculado_-_r_130.00000.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5171/projeto_de_lei_49-2026-_utilidade_publica_-_adema.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5197/projeto_de_lei_50-2026_-_10_alteracao_ppa_2026-2029_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5198/projeto_de_lei_51-2026_-_10_alteracao_ldo_2026_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5199/projeto_de_lei_52-2026_-_25.03.2026_-_superavit_suplementar_vinculado_-_r_1.678.31074.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5200/projeto_de_lei_53-2026_-_25.03.2026_-_superavit_especial_vinculado_-_r_28.22494.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_54-2026_-_25.03.2026_-_excesso_suplementar_livre_-_r_160.36885.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5202/projeto_de_lei_55-2026_-_25.03.2026_-_superavit_suplementar_vinculado_-_r_115.00000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5203/projeto_de_lei_56-2026_-_25.03.2026_-_superavit_suplementar_livre_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5204/projeto_de_lei_57-2026_-_25.03.2026_-_anulacao_suplementar_-_r_6.40000.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5205/projeto_de_lei_isencao_iptu_pessoas_com_cancer.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5215/projeto_de_lei_59-2026_-_11_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5216/projeto_de_lei_60-2026_-_11_alteracao_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_61-2026_-_01.04.2026_-_superavit_suplementar_-_r_175.20817.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5218/projeto_de_lei_62-2026_-_01.04.2026_-_superavit_especial_-_r_1.670.30912.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5219/projeto_de_lei_63-2026_-_01.04.2026_-_excesso_suplementar_-_r_774.83500.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5220/projeto_de_lei_64-2026-tabela_de_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5106/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_no_02-26.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5187/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5188/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5189/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5196/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/5212/requerimento_07.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="161.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1536,713 +2696,3521 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
         <v>105</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>121</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>53</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>65</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>79</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>83</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>87</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>91</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>95</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>112</v>
+        <v>191</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>200</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H46" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>203</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>200</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>200</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H48" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>212</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>237</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H55" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>241</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>100</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H56" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>244</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>100</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>249</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>100</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>75</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>75</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H60" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>75</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H61" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>264</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>265</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H62" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>268</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>269</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>75</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H63" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>272</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>75</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H64" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>276</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>277</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>75</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H65" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>280</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>281</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>100</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>285</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>237</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>75</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>75</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>49</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>10</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="F46" t="s">
+      <c r="D74" t="s">
+        <v>313</v>
+      </c>
+      <c r="E74" t="s">
+        <v>314</v>
+      </c>
+      <c r="F74" t="s">
+        <v>315</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H74" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>318</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>313</v>
+      </c>
+      <c r="E75" t="s">
+        <v>314</v>
+      </c>
+      <c r="F75" t="s">
+        <v>315</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" t="s">
+        <v>313</v>
+      </c>
+      <c r="E76" t="s">
+        <v>314</v>
+      </c>
+      <c r="F76" t="s">
+        <v>315</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H76" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>26</v>
+      </c>
+      <c r="D77" t="s">
+        <v>313</v>
+      </c>
+      <c r="E77" t="s">
+        <v>314</v>
+      </c>
+      <c r="F77" t="s">
+        <v>315</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>31</v>
+      </c>
+      <c r="D78" t="s">
+        <v>313</v>
+      </c>
+      <c r="E78" t="s">
+        <v>314</v>
+      </c>
+      <c r="F78" t="s">
+        <v>315</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>331</v>
+      </c>
+      <c r="E79" t="s">
+        <v>332</v>
+      </c>
+      <c r="F79" t="s">
+        <v>333</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>337</v>
+      </c>
+      <c r="E80" t="s">
+        <v>338</v>
+      </c>
+      <c r="F80" t="s">
+        <v>339</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H80" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>342</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>337</v>
+      </c>
+      <c r="E81" t="s">
+        <v>338</v>
+      </c>
+      <c r="F81" t="s">
+        <v>339</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H81" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>22</v>
+      </c>
+      <c r="D82" t="s">
+        <v>337</v>
+      </c>
+      <c r="E82" t="s">
+        <v>338</v>
+      </c>
+      <c r="F82" t="s">
+        <v>339</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>26</v>
+      </c>
+      <c r="D83" t="s">
+        <v>337</v>
+      </c>
+      <c r="E83" t="s">
+        <v>338</v>
+      </c>
+      <c r="F83" t="s">
+        <v>339</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H83" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>351</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" t="s">
+        <v>337</v>
+      </c>
+      <c r="E84" t="s">
+        <v>338</v>
+      </c>
+      <c r="F84" t="s">
+        <v>339</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H84" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>354</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" t="s">
+        <v>337</v>
+      </c>
+      <c r="E85" t="s">
+        <v>338</v>
+      </c>
+      <c r="F85" t="s">
+        <v>339</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H85" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>357</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" t="s">
+        <v>337</v>
+      </c>
+      <c r="E86" t="s">
+        <v>338</v>
+      </c>
+      <c r="F86" t="s">
+        <v>339</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H86" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>360</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>44</v>
+      </c>
+      <c r="D87" t="s">
+        <v>337</v>
+      </c>
+      <c r="E87" t="s">
+        <v>338</v>
+      </c>
+      <c r="F87" t="s">
+        <v>339</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H87" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>363</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>48</v>
+      </c>
+      <c r="D88" t="s">
+        <v>337</v>
+      </c>
+      <c r="E88" t="s">
+        <v>338</v>
+      </c>
+      <c r="F88" t="s">
+        <v>339</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H88" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>366</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>53</v>
+      </c>
+      <c r="D89" t="s">
+        <v>337</v>
+      </c>
+      <c r="E89" t="s">
+        <v>338</v>
+      </c>
+      <c r="F89" t="s">
+        <v>339</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H89" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>369</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90" t="s">
+        <v>337</v>
+      </c>
+      <c r="E90" t="s">
+        <v>338</v>
+      </c>
+      <c r="F90" t="s">
+        <v>339</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H90" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>372</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>61</v>
+      </c>
+      <c r="D91" t="s">
+        <v>337</v>
+      </c>
+      <c r="E91" t="s">
+        <v>338</v>
+      </c>
+      <c r="F91" t="s">
+        <v>339</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H91" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>375</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>65</v>
+      </c>
+      <c r="D92" t="s">
+        <v>337</v>
+      </c>
+      <c r="E92" t="s">
+        <v>338</v>
+      </c>
+      <c r="F92" t="s">
+        <v>339</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>70</v>
+      </c>
+      <c r="D93" t="s">
+        <v>337</v>
+      </c>
+      <c r="E93" t="s">
+        <v>338</v>
+      </c>
+      <c r="F93" t="s">
+        <v>339</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H93" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>381</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>74</v>
+      </c>
+      <c r="D94" t="s">
+        <v>337</v>
+      </c>
+      <c r="E94" t="s">
+        <v>338</v>
+      </c>
+      <c r="F94" t="s">
+        <v>339</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H94" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>384</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>79</v>
+      </c>
+      <c r="D95" t="s">
+        <v>337</v>
+      </c>
+      <c r="E95" t="s">
+        <v>338</v>
+      </c>
+      <c r="F95" t="s">
+        <v>339</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H95" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>83</v>
+      </c>
+      <c r="D96" t="s">
+        <v>337</v>
+      </c>
+      <c r="E96" t="s">
+        <v>338</v>
+      </c>
+      <c r="F96" t="s">
+        <v>339</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H96" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>390</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>87</v>
+      </c>
+      <c r="D97" t="s">
+        <v>337</v>
+      </c>
+      <c r="E97" t="s">
+        <v>338</v>
+      </c>
+      <c r="F97" t="s">
+        <v>339</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H97" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>393</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>91</v>
+      </c>
+      <c r="D98" t="s">
+        <v>337</v>
+      </c>
+      <c r="E98" t="s">
+        <v>338</v>
+      </c>
+      <c r="F98" t="s">
+        <v>339</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H98" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>396</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>95</v>
+      </c>
+      <c r="D99" t="s">
+        <v>337</v>
+      </c>
+      <c r="E99" t="s">
+        <v>338</v>
+      </c>
+      <c r="F99" t="s">
+        <v>339</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H99" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>399</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>99</v>
+      </c>
+      <c r="D100" t="s">
+        <v>337</v>
+      </c>
+      <c r="E100" t="s">
+        <v>338</v>
+      </c>
+      <c r="F100" t="s">
+        <v>339</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H100" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>402</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>104</v>
+      </c>
+      <c r="D101" t="s">
+        <v>337</v>
+      </c>
+      <c r="E101" t="s">
+        <v>338</v>
+      </c>
+      <c r="F101" t="s">
+        <v>339</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H101" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>405</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>109</v>
+      </c>
+      <c r="D102" t="s">
+        <v>337</v>
+      </c>
+      <c r="E102" t="s">
+        <v>338</v>
+      </c>
+      <c r="F102" t="s">
+        <v>339</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H102" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>408</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>113</v>
+      </c>
+      <c r="D103" t="s">
+        <v>337</v>
+      </c>
+      <c r="E103" t="s">
+        <v>338</v>
+      </c>
+      <c r="F103" t="s">
+        <v>339</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H103" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>411</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>117</v>
+      </c>
+      <c r="D104" t="s">
+        <v>337</v>
+      </c>
+      <c r="E104" t="s">
+        <v>338</v>
+      </c>
+      <c r="F104" t="s">
+        <v>339</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H104" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>414</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>121</v>
+      </c>
+      <c r="D105" t="s">
+        <v>337</v>
+      </c>
+      <c r="E105" t="s">
+        <v>338</v>
+      </c>
+      <c r="F105" t="s">
+        <v>339</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H105" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>417</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>125</v>
+      </c>
+      <c r="D106" t="s">
+        <v>337</v>
+      </c>
+      <c r="E106" t="s">
+        <v>338</v>
+      </c>
+      <c r="F106" t="s">
+        <v>339</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H106" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>420</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>129</v>
+      </c>
+      <c r="D107" t="s">
+        <v>337</v>
+      </c>
+      <c r="E107" t="s">
+        <v>338</v>
+      </c>
+      <c r="F107" t="s">
+        <v>339</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H107" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>423</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>133</v>
+      </c>
+      <c r="D108" t="s">
+        <v>337</v>
+      </c>
+      <c r="E108" t="s">
+        <v>338</v>
+      </c>
+      <c r="F108" t="s">
+        <v>339</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H108" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>426</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>137</v>
+      </c>
+      <c r="D109" t="s">
+        <v>337</v>
+      </c>
+      <c r="E109" t="s">
+        <v>338</v>
+      </c>
+      <c r="F109" t="s">
+        <v>339</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H109" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>429</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>141</v>
+      </c>
+      <c r="D110" t="s">
+        <v>337</v>
+      </c>
+      <c r="E110" t="s">
+        <v>338</v>
+      </c>
+      <c r="F110" t="s">
+        <v>339</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H110" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>145</v>
+      </c>
+      <c r="D111" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111" t="s">
+        <v>338</v>
+      </c>
+      <c r="F111" t="s">
+        <v>339</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H111" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>435</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>149</v>
+      </c>
+      <c r="D112" t="s">
+        <v>337</v>
+      </c>
+      <c r="E112" t="s">
+        <v>338</v>
+      </c>
+      <c r="F112" t="s">
+        <v>339</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H112" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>438</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>154</v>
+      </c>
+      <c r="D113" t="s">
+        <v>337</v>
+      </c>
+      <c r="E113" t="s">
+        <v>338</v>
+      </c>
+      <c r="F113" t="s">
+        <v>339</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H113" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>441</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>158</v>
+      </c>
+      <c r="D114" t="s">
+        <v>337</v>
+      </c>
+      <c r="E114" t="s">
+        <v>338</v>
+      </c>
+      <c r="F114" t="s">
+        <v>339</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H114" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>444</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>162</v>
+      </c>
+      <c r="D115" t="s">
+        <v>337</v>
+      </c>
+      <c r="E115" t="s">
+        <v>338</v>
+      </c>
+      <c r="F115" t="s">
+        <v>339</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H115" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>446</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>166</v>
+      </c>
+      <c r="D116" t="s">
+        <v>337</v>
+      </c>
+      <c r="E116" t="s">
+        <v>338</v>
+      </c>
+      <c r="F116" t="s">
+        <v>339</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H116" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>449</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>170</v>
+      </c>
+      <c r="D117" t="s">
+        <v>337</v>
+      </c>
+      <c r="E117" t="s">
+        <v>338</v>
+      </c>
+      <c r="F117" t="s">
+        <v>339</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H117" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>452</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>174</v>
+      </c>
+      <c r="D118" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" t="s">
+        <v>338</v>
+      </c>
+      <c r="F118" t="s">
+        <v>339</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H118" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>454</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>178</v>
+      </c>
+      <c r="D119" t="s">
+        <v>337</v>
+      </c>
+      <c r="E119" t="s">
+        <v>338</v>
+      </c>
+      <c r="F119" t="s">
+        <v>339</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H119" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>456</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>182</v>
+      </c>
+      <c r="D120" t="s">
+        <v>337</v>
+      </c>
+      <c r="E120" t="s">
+        <v>338</v>
+      </c>
+      <c r="F120" t="s">
+        <v>339</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H120" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>459</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>186</v>
+      </c>
+      <c r="D121" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" t="s">
+        <v>339</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H121" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>462</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D122" t="s">
+        <v>337</v>
+      </c>
+      <c r="E122" t="s">
+        <v>338</v>
+      </c>
+      <c r="F122" t="s">
+        <v>339</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H122" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>195</v>
+      </c>
+      <c r="D123" t="s">
+        <v>337</v>
+      </c>
+      <c r="E123" t="s">
+        <v>338</v>
+      </c>
+      <c r="F123" t="s">
+        <v>339</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H123" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>468</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>199</v>
+      </c>
+      <c r="D124" t="s">
+        <v>337</v>
+      </c>
+      <c r="E124" t="s">
+        <v>338</v>
+      </c>
+      <c r="F124" t="s">
+        <v>339</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H124" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>471</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>204</v>
+      </c>
+      <c r="D125" t="s">
+        <v>337</v>
+      </c>
+      <c r="E125" t="s">
+        <v>338</v>
+      </c>
+      <c r="F125" t="s">
+        <v>339</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H125" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>473</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>208</v>
+      </c>
+      <c r="D126" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" t="s">
+        <v>338</v>
+      </c>
+      <c r="F126" t="s">
+        <v>339</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H126" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>212</v>
+      </c>
+      <c r="D127" t="s">
+        <v>337</v>
+      </c>
+      <c r="E127" t="s">
+        <v>338</v>
+      </c>
+      <c r="F127" t="s">
+        <v>339</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H127" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>477</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>216</v>
+      </c>
+      <c r="D128" t="s">
+        <v>337</v>
+      </c>
+      <c r="E128" t="s">
+        <v>338</v>
+      </c>
+      <c r="F128" t="s">
+        <v>237</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H128" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>480</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>220</v>
+      </c>
+      <c r="D129" t="s">
+        <v>337</v>
+      </c>
+      <c r="E129" t="s">
+        <v>338</v>
+      </c>
+      <c r="F129" t="s">
+        <v>339</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H129" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>483</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>224</v>
+      </c>
+      <c r="D130" t="s">
+        <v>337</v>
+      </c>
+      <c r="E130" t="s">
+        <v>338</v>
+      </c>
+      <c r="F130" t="s">
+        <v>339</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H130" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>486</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>228</v>
+      </c>
+      <c r="D131" t="s">
+        <v>337</v>
+      </c>
+      <c r="E131" t="s">
+        <v>338</v>
+      </c>
+      <c r="F131" t="s">
+        <v>339</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H131" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>489</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>232</v>
+      </c>
+      <c r="D132" t="s">
+        <v>337</v>
+      </c>
+      <c r="E132" t="s">
+        <v>338</v>
+      </c>
+      <c r="F132" t="s">
+        <v>339</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H132" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>492</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>236</v>
+      </c>
+      <c r="D133" t="s">
+        <v>337</v>
+      </c>
+      <c r="E133" t="s">
+        <v>338</v>
+      </c>
+      <c r="F133" t="s">
+        <v>339</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H133" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>495</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>241</v>
+      </c>
+      <c r="D134" t="s">
+        <v>337</v>
+      </c>
+      <c r="E134" t="s">
+        <v>338</v>
+      </c>
+      <c r="F134" t="s">
+        <v>339</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H134" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>498</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>245</v>
+      </c>
+      <c r="D135" t="s">
+        <v>337</v>
+      </c>
+      <c r="E135" t="s">
+        <v>338</v>
+      </c>
+      <c r="F135" t="s">
+        <v>339</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H135" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>501</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>249</v>
+      </c>
+      <c r="D136" t="s">
+        <v>337</v>
+      </c>
+      <c r="E136" t="s">
+        <v>338</v>
+      </c>
+      <c r="F136" t="s">
+        <v>339</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H136" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>504</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>253</v>
+      </c>
+      <c r="D137" t="s">
+        <v>337</v>
+      </c>
+      <c r="E137" t="s">
+        <v>338</v>
+      </c>
+      <c r="F137" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H137" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>507</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>257</v>
+      </c>
+      <c r="D138" t="s">
+        <v>337</v>
+      </c>
+      <c r="E138" t="s">
+        <v>338</v>
+      </c>
+      <c r="F138" t="s">
+        <v>339</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H138" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>510</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" t="s">
+        <v>337</v>
+      </c>
+      <c r="E139" t="s">
+        <v>338</v>
+      </c>
+      <c r="F139" t="s">
+        <v>339</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H139" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>513</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>265</v>
+      </c>
+      <c r="D140" t="s">
+        <v>337</v>
+      </c>
+      <c r="E140" t="s">
+        <v>338</v>
+      </c>
+      <c r="F140" t="s">
+        <v>339</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H140" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>516</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>269</v>
+      </c>
+      <c r="D141" t="s">
+        <v>337</v>
+      </c>
+      <c r="E141" t="s">
+        <v>338</v>
+      </c>
+      <c r="F141" t="s">
+        <v>339</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H141" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>519</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>273</v>
+      </c>
+      <c r="D142" t="s">
+        <v>337</v>
+      </c>
+      <c r="E142" t="s">
+        <v>338</v>
+      </c>
+      <c r="F142" t="s">
+        <v>339</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H142" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>522</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>277</v>
+      </c>
+      <c r="D143" t="s">
+        <v>337</v>
+      </c>
+      <c r="E143" t="s">
+        <v>338</v>
+      </c>
+      <c r="F143" t="s">
+        <v>339</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H143" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>525</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>526</v>
+      </c>
+      <c r="E144" t="s">
+        <v>527</v>
+      </c>
+      <c r="F144" t="s">
         <v>75</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="G144" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H144" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>530</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>526</v>
+      </c>
+      <c r="E145" t="s">
+        <v>527</v>
+      </c>
+      <c r="F145" t="s">
+        <v>531</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H145" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>534</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" t="s">
+        <v>526</v>
+      </c>
+      <c r="E146" t="s">
+        <v>527</v>
+      </c>
+      <c r="F146" t="s">
+        <v>40</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H146" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>537</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" t="s">
+        <v>526</v>
+      </c>
+      <c r="E147" t="s">
+        <v>527</v>
+      </c>
+      <c r="F147" t="s">
+        <v>315</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H147" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>540</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>31</v>
+      </c>
+      <c r="D148" t="s">
+        <v>526</v>
+      </c>
+      <c r="E148" t="s">
+        <v>527</v>
+      </c>
+      <c r="F148" t="s">
+        <v>40</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H148" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>543</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149" t="s">
+        <v>526</v>
+      </c>
+      <c r="E149" t="s">
+        <v>527</v>
+      </c>
+      <c r="F149" t="s">
+        <v>237</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H149" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>546</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>39</v>
+      </c>
+      <c r="D150" t="s">
+        <v>526</v>
+      </c>
+      <c r="E150" t="s">
+        <v>527</v>
+      </c>
+      <c r="F150" t="s">
+        <v>237</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H150" t="s">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>